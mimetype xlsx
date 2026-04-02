--- v0 (2026-04-01)
+++ v1 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbe85dd22204507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra624ad2e4540452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260331" sheetId="1" r:id="Rf870f9923a0749f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260331" sheetId="1" r:id="R037d8afd112048b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="785">
   <x:si>
     <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2422,51 +2422,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e77cc5d0e2d438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd0afe6edc674202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf870f9923a0749f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f29a8dbfccc4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R353ae8cb49344189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R037d8afd112048b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">