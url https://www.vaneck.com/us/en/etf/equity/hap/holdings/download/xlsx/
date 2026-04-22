--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -1,2400 +1,2409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra624ad2e4540452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c51437e3ed4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260331" sheetId="1" r:id="R037d8afd112048b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260421" sheetId="1" r:id="R8eb89cfbb8cd496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="785">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="788">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,198,736.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>99,055</x:t>
-[...11 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>101,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,046,226.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>78,287</x:t>
-[...23 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>80,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,906,854.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>136,123</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>139,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,626,831.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>512,328</x:t>
-[...5 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>524,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,268,690.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>200,294</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>205,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,551,891.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>102,744</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>105,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,452,337.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>103,948</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>106,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,268,235.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>99,275</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>101,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,386,396.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
-    <x:t>75,639</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>77,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,866,096.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVJ97</x:t>
   </x:si>
   <x:si>
-    <x:t>64,353</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>65,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,822,434.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>27,521</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>28,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,722,466.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>54,855</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>56,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,488,248.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>46,233</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>47,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,173,715.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,662,059.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>62,597</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>64,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,475,334.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,337,126.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
-    <x:t>30,231</x:t>
-[...23 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>30,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,722,167.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>GLEN LN</x:t>
   </x:si>
   <x:si>
     <x:t>Glencore Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MM1KV4</x:t>
   </x:si>
   <x:si>
-    <x:t>489,846</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>501,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,701,519.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,647,376.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,632,062.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,212</x:t>
-[...23 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>28,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,503,918.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>65,065</x:t>
-[...20 lines deleted...]
-    <x:t>$3,520,005.80</x:t>
+    <x:t>66,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,454,091.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BP</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT4FC2</x:t>
   </x:si>
   <x:si>
-    <x:t>72,702</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>74,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,417,356.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5LG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,695.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,158.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSZTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,968,773.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>22,636</x:t>
-[...20 lines deleted...]
-    <x:t>$2,850,376.44</x:t>
+    <x:t>23,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,916,236.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>VALE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>46,632</x:t>
-[...20 lines deleted...]
-    <x:t>$2,700,804.87</x:t>
+    <x:t>47,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,757,144.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>86,663</x:t>
-[...2 lines deleted...]
-    <x:t>$2,606,558.08</x:t>
+    <x:t>88,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,262.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>BE</x:t>
-[...11 lines deleted...]
-    <x:t>$2,598,020.75</x:t>
+    <x:t>AAL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglo American Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWF7M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,655,633.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,576,262.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,515,554.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,405,298.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,398,846.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CNQ</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Natural Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HW5GX3</x:t>
   </x:si>
   <x:si>
-    <x:t>52,488</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>53,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,607.20</x:t>
   </x:si>
   <x:si>
     <x:t>SU</x:t>
   </x:si>
   <x:si>
     <x:t>Suncor Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRK7L6</x:t>
   </x:si>
   <x:si>
-    <x:t>36,477</x:t>
-[...20 lines deleted...]
-    <x:t>$2,403,784.09</x:t>
+    <x:t>37,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,054.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>40,240</x:t>
-[...53 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>41,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,319,747.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD3CL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,887.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,255.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,154,893.58</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>29,792</x:t>
-[...35 lines deleted...]
-    <x:t>$2,158,475.85</x:t>
+    <x:t>30,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,148,255.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,735.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,978,871.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,043.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>E</x:t>
   </x:si>
   <x:si>
     <x:t>Eni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPZZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>35,128</x:t>
-[...74 lines deleted...]
-    <x:t>$1,839,928.72</x:t>
+    <x:t>35,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,909,434.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,251.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>165,220</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>169,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,236.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,824,987.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,163.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,789,314.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5Q89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,776,931.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,787.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upm-Kymmene Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GM9CH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,958.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,657,035.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,637,861.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJTT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,038.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,863</x:t>
-[...68 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>10,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,609,578.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,078.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,583,140.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,901.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,876</x:t>
-[...104 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>6,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,804.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,552.94</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>25,063</x:t>
-[...35 lines deleted...]
-    <x:t>$1,484,528.90</x:t>
+    <x:t>25,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,541,199.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,963.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J47TP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,711.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>10,215</x:t>
-[...20 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>10,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,085.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,121.21</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,647</x:t>
-[...35 lines deleted...]
-    <x:t>$1,324,032.71</x:t>
+    <x:t>16,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,818.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,512.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBR/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleo Brasileiro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVNV22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,178.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,813.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,660.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,299.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antofagasta Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4SC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,174.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,960</x:t>
-[...20 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>11,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,537.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,233.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR</x:t>
   </x:si>
   <x:si>
     <x:t>Equinor Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NT0ZZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>29,910</x:t>
-[...86 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>30,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,993.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,826.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSYPK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,997.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,736.00</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>4,720</x:t>
-[...23 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>4,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,164.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,180.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,395.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,247.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,320.67</x:t>
   </x:si>
   <x:si>
     <x:t>OXY</x:t>
   </x:si>
   <x:si>
     <x:t>Occidental Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQ2S6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,860</x:t>
-[...68 lines deleted...]
-    <x:t>$1,085,462.11</x:t>
+    <x:t>18,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,050.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DMCGS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,669.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,181.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,737.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,078.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,009.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,171.75</x:t>
   </x:si>
   <x:si>
     <x:t>REP SM</x:t>
   </x:si>
   <x:si>
     <x:t>Repsol Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V6W8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,939</x:t>
-[...116 lines deleted...]
-    <x:t>$963,351.48</x:t>
+    <x:t>37,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,746.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNTD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>692,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,122.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,339.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VT85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,858.47</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>14,951</x:t>
-[...83 lines deleted...]
-    <x:t>$904,711.95</x:t>
+    <x:t>15,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,192.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,068.03</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,102</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>19,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,259.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Suzano Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLJG90</x:t>
   </x:si>
   <x:si>
-    <x:t>84,277</x:t>
-[...2 lines deleted...]
-    <x:t>$843,612.77</x:t>
+    <x:t>86,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,000.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,712</x:t>
-[...50 lines deleted...]
-    <x:t>$789,647.81</x:t>
+    <x:t>17,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,216.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,681.26</x:t>
   </x:si>
   <x:si>
     <x:t>STERV FH</x:t>
   </x:si>
   <x:si>
     <x:t>Stora Enso Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G1VR87</x:t>
   </x:si>
   <x:si>
-    <x:t>62,876</x:t>
-[...2 lines deleted...]
-    <x:t>$736,014.44</x:t>
+    <x:t>64,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,955.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,010.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,461.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCG29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,896.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,877.37</x:t>
+  </x:si>
+  <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>49,185</x:t>
-[...50 lines deleted...]
-    <x:t>$685,954.73</x:t>
+    <x:t>50,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,558.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,058,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,305.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,597.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>31,531</x:t>
-[...20 lines deleted...]
-    <x:t>$674,040.41</x:t>
+    <x:t>32,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,242.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>3861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Oji Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFYKK9</x:t>
   </x:si>
   <x:si>
-    <x:t>117,776</x:t>
-[...20 lines deleted...]
-    <x:t>$620,967.08</x:t>
+    <x:t>120,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,167.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>FRES LN</x:t>
-[...11 lines deleted...]
-    <x:t>$610,670.68</x:t>
+    <x:t>WFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Fraser Timber Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D6PCT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,468.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UFPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufp Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL0T06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,874.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,118.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,478.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Louisiana-Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNF508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,618.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>31,934</x:t>
-[...98 lines deleted...]
-    <x:t>$502,552.89</x:t>
+    <x:t>32,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,273.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLMB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holmen Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPMSL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,024.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>HOLMB SS</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$53.69</x:t>
+    <x:t>$65.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>GMKN RM</x:t>
   </x:si>
   <x:si>
     <x:t>Gmk Norilskiy Nickel Pao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731489</x:t>
   </x:si>
   <x:si>
     <x:t>128,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$15.79</x:t>
+    <x:t>$17.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKOH RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukoil Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosneft Oil Co Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVST LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severstal Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3XWC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVTK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00475KKY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLMK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novolipetsk Steel Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S681B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evraz Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027J63T2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNOD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KRLH06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
   </x:si>
   <x:si>
     <x:t>GAZP RM</x:t>
   </x:si>
   <x:si>
     <x:t>Gazprom Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004730RP0</x:t>
   </x:si>
   <x:si>
     <x:t>125,520</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
-    <x:t>MNOD LI</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>174,599</x:t>
+    <x:t>465,316</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,599.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$465,315.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,891.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.04</x:t>
+    <x:t>$6.25</x:t>
   </x:si>
   <x:si>
     <x:t>-NZD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>247</x:t>
-[...2 lines deleted...]
-    <x:t>$25.35</x:t>
+    <x:t>352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37.65</x:t>
   </x:si>
   <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-2</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.63</x:t>
+    <x:t>$-.66</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>-CZK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
-    <x:t>$.60</x:t>
+    <x:t>$.62</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$.41</x:t>
-[...11 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$.43</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$478,743.61</x:t>
+    <x:t>$112,815.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2422,51 +2431,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f29a8dbfccc4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R353ae8cb49344189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R037d8afd112048b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c2bff0983645e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04f1e219d1a64e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eb89cfbb8cd496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -3075,138 +3084,138 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
@@ -3394,80 +3403,80 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -3510,3304 +3519,3304 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>677</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
         <x:v>694</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
         <x:v>694</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="2" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>