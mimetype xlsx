--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -1,2409 +1,2406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c51437e3ed4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2579784f21b40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260421" sheetId="1" r:id="R8eb89cfbb8cd496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260512" sheetId="1" r:id="R8e9bcccebce04f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="788">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="787">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,189,411.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,879</x:t>
-[...29 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>27,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,158,535.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>80,153</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>84,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,795,522.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>139,369</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>147,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,970,659.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>524,544</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>555,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,677,194.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,961,259.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>205,070</x:t>
-[...5 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>217,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,827,018.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>105,194</x:t>
-[...23 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>111,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,207,215.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>101,643</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>107,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,753,397.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
-    <x:t>77,443</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>82,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,004,589.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FD28T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,517,221.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVJ97</x:t>
   </x:si>
   <x:si>
-    <x:t>65,887</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>69,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,407,142.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,004,129.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>28,177</x:t>
-[...41 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>29,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,884,504.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,839,755.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,483,181.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
-    <x:t>68,996</x:t>
-[...41 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>73,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,828,179.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,381,380.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glencore Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MM1KV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,161,680.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,021,358.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,991,107.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5M1S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,871,484.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
-    <x:t>30,951</x:t>
-[...92 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>32,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,866,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,521,882.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BP</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT4FC2</x:t>
   </x:si>
   <x:si>
-    <x:t>74,436</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>78,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,502,405.20</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>181,186</x:t>
-[...20 lines deleted...]
-    <x:t>$2,994,158.09</x:t>
+    <x:t>192,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,269,981.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
+    <x:t>AAL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglo American Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWF7M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,168,027.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>25,459</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>26,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,154,771.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>23,176</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>24,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,843.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>47,744</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>50,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,903,950.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>88,729</x:t>
-[...20 lines deleted...]
-    <x:t>$2,655,633.07</x:t>
+    <x:t>94,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,833,718.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,167</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>19,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,747,695.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HW5GX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,672,187.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,640,487.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRK7L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,634,378.24</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>822,064</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>871,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,524,349.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>109,427</x:t>
-[...56 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>115,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,462,277.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>41,200</x:t>
-[...2 lines deleted...]
-    <x:t>$2,319,747.73</x:t>
+    <x:t>43,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,456,017.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,572.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,414,176.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,499.40</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,945</x:t>
-[...56 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>9,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,997.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>37,630</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>39,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,811.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,130.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPZZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,016.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>61,724</x:t>
-[...2 lines deleted...]
-    <x:t>$1,978,871.44</x:t>
+    <x:t>65,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,522.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,071,328.09</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>20,411</x:t>
-[...35 lines deleted...]
-    <x:t>$1,870,251.34</x:t>
+    <x:t>21,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,698.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,629.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>TECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJTT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,346.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,984,421.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,946,070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>169,160</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>179,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,338.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>40,048</x:t>
-[...2 lines deleted...]
-    <x:t>$1,824,987.36</x:t>
+    <x:t>42,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,426.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,276.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,802,962.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>INGR</x:t>
   </x:si>
   <x:si>
     <x:t>Ingredion Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXPZB7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,823</x:t>
-[...20 lines deleted...]
-    <x:t>$1,789,314.11</x:t>
+    <x:t>16,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,365.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,736,693.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,729,936.80</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>139,040</x:t>
-[...23 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>147,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,729,865.52</x:t>
   </x:si>
   <x:si>
     <x:t>UPM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Upm-Kymmene Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GM9CH9</x:t>
   </x:si>
   <x:si>
-    <x:t>54,588</x:t>
-[...68 lines deleted...]
-    <x:t>$1,609,578.62</x:t>
+    <x:t>57,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,725,021.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,490.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,720,541.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J47TP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,774.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,616,511.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>65,871</x:t>
-[...38 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>69,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,978.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,016</x:t>
-[...68 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>6,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,720.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,050.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,276.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,490,774.67</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>10,459</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>11,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,562.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antofagasta Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4SC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,278.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,429.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,917.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>WY</x:t>
   </x:si>
   <x:si>
     <x:t>Weyerhaeuser Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX3BL3</x:t>
   </x:si>
   <x:si>
-    <x:t>55,489</x:t>
-[...35 lines deleted...]
-    <x:t>$1,355,512.32</x:t>
+    <x:t>58,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,977.25</x:t>
   </x:si>
   <x:si>
     <x:t>PBR/A</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleo Brasileiro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVNV22</x:t>
   </x:si>
   <x:si>
-    <x:t>68,597</x:t>
-[...71 lines deleted...]
-    <x:t>$1,232,174.45</x:t>
+    <x:t>72,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,034.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>NXT</x:t>
-[...11 lines deleted...]
-    <x:t>$1,212,537.10</x:t>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,307,184.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,667.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,542.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,878.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NT0ZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,089.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,788.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSYPK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,987.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,445.86</x:t>
+  </x:si>
+  <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>70,537</x:t>
-[...23 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>74,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,902.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>5401 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9X54</x:t>
   </x:si>
   <x:si>
-    <x:t>306,900</x:t>
-[...65 lines deleted...]
-    <x:t>$1,101,180.00</x:t>
+    <x:t>325,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,410.37</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7818</x:t>
   </x:si>
   <x:si>
-    <x:t>40,448</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>42,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,599.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,999.30</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,288</x:t>
-[...20 lines deleted...]
-    <x:t>$1,032,320.67</x:t>
+    <x:t>24,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,564.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>OXY</x:t>
   </x:si>
   <x:si>
     <x:t>Occidental Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQ2S6</x:t>
   </x:si>
   <x:si>
-    <x:t>18,286</x:t>
-[...2 lines deleted...]
-    <x:t>$1,030,050.38</x:t>
+    <x:t>19,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,456.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,377.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,867.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,654.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V6W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,592.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNTD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>734,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,157.53</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DMCGS5</x:t>
   </x:si>
   <x:si>
-    <x:t>220,000</x:t>
-[...113 lines deleted...]
-    <x:t>$923,122.11</x:t>
+    <x:t>233,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,354.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,940.50</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>3,639</x:t>
-[...2 lines deleted...]
-    <x:t>$920,339.49</x:t>
+    <x:t>3,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,805.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BOL SS</x:t>
   </x:si>
   <x:si>
     <x:t>Boliden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VT85</x:t>
   </x:si>
   <x:si>
-    <x:t>15,709</x:t>
-[...2 lines deleted...]
-    <x:t>$917,858.47</x:t>
+    <x:t>16,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,566.28</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,307</x:t>
-[...35 lines deleted...]
-    <x:t>$829,259.20</x:t>
+    <x:t>16,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,918.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,392.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,127.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,680.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,388.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,296.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,941.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Suzano Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLJG90</x:t>
   </x:si>
   <x:si>
-    <x:t>86,287</x:t>
-[...38 lines deleted...]
-    <x:t>$776,681.26</x:t>
+    <x:t>91,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,117.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,831.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>STERV FH</x:t>
   </x:si>
   <x:si>
     <x:t>Stora Enso Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G1VR87</x:t>
   </x:si>
   <x:si>
-    <x:t>64,376</x:t>
-[...35 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>68,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,416.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,813.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SCAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Cellulosa Ab Sca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCCG29</x:t>
   </x:si>
   <x:si>
-    <x:t>61,239</x:t>
-[...35 lines deleted...]
-    <x:t>$713,558.69</x:t>
+    <x:t>64,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,702.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oji Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFYKK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,287.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,736.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,765.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Fraser Timber Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D6PCT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,871.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,686.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Louisiana-Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNF508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,009.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UFPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufp Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL0T06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,809.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLMB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holmen Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPMSL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,850.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,058,100</x:t>
-[...170 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>2,182,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,076.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$65.19</x:t>
+    <x:t>$73.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>NLMK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novolipetsk Steel Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S681B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evraz Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027J63T2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVTK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00475KKY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVST LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severstal Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3XWC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKOH RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukoil Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
+  </x:si>
+  <x:si>
     <x:t>GMKN RM</x:t>
   </x:si>
   <x:si>
     <x:t>Gmk Norilskiy Nickel Pao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731489</x:t>
   </x:si>
   <x:si>
     <x:t>128,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$17.14</x:t>
-[...14 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>GAZP RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gazprom Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004730RP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNOD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KRLH06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
   </x:si>
   <x:si>
     <x:t>ROSN RM</x:t>
   </x:si>
   <x:si>
     <x:t>Rosneft Oil Co Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731354</x:t>
   </x:si>
   <x:si>
     <x:t>13,000</x:t>
   </x:si>
   <x:si>
-    <x:t>SVST LI</x:t>
-[...133 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>465,316</x:t>
+    <x:t>149,781</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$465,315.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$149,780.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NZD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ILS CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>34,795</x:t>
-[...44 lines deleted...]
-    <x:t>-1</x:t>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9.79</x:t>
   </x:si>
   <x:si>
     <x:t>-CZK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
     <x:t>$.62</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$.43</x:t>
+    <x:t>$.44</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$112,815.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$272,678.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2431,51 +2428,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c2bff0983645e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04f1e219d1a64e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eb89cfbb8cd496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6140142a65047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d490123a94e4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e9bcccebce04f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -3084,225 +3081,225 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -3432,341 +3429,341 @@
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -3780,80 +3777,80 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -3867,138 +3864,138 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -4029,1745 +4026,1745 @@
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>577</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="F109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
@@ -5810,167 +5807,167 @@
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
@@ -5984,544 +5981,544 @@
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D139" s="1" t="s">
+      <x:c r="E139" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
@@ -6535,288 +6532,288 @@
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F149" s="1" t="s">
+      <x:c r="G149" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="G149" s="1" t="s">
+      <x:c r="H149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
         <x:v>785</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="2" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>