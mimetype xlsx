--- v3 (2026-05-13)
+++ v4 (2026-06-03)
@@ -1,2406 +1,2424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2579784f21b40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885724b0413145f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260512" sheetId="1" r:id="R8e9bcccebce04f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260602" sheetId="1" r:id="R4c096c408cbf4db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="787">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="793">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>107,478</x:t>
+    <x:t>109,848</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,189,411.14</x:t>
+    <x:t>$16,428,866.88</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.79%</x:t>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,282,715.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>27,425</x:t>
-[...23 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>28,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,235,798.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,937,983.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>147,697</x:t>
-[...23 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>150,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,933,653.04</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>112,786</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>115,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,737,586.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,838,248.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>217,324</x:t>
-[...23 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>222,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,815,937.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>107,716</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>110,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,541,302.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
-    <x:t>82,069</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>83,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,282,374.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>59,518</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>60,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,792,886.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,439,499.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVJ97</x:t>
   </x:si>
   <x:si>
-    <x:t>69,825</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>71,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,380,031.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,724,208.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>50,164</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>51,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,614,065.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>29,863</x:t>
-[...41 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>30,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,461,427.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
-    <x:t>73,121</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>74,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,359,850.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glencore Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MM1KV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,505,202.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>95,559</x:t>
-[...23 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>97,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,219,171.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5M1S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,063,600.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,917,949.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,673,987.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>59,611</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>60,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,630,520.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,609</x:t>
-[...56 lines deleted...]
-    <x:t>$3,521,882.99</x:t>
+    <x:t>31,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,549,994.84</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BP</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT4FC2</x:t>
   </x:si>
   <x:si>
-    <x:t>78,883</x:t>
-[...2 lines deleted...]
-    <x:t>$3,502,405.20</x:t>
+    <x:t>80,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,499,038.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglo American Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWF7M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,451,919.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSZTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,942.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>192,013</x:t>
-[...41 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>196,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,300,874.54</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>24,561</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>25,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,241,550.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>50,597</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>51,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,851,017.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,804,999.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HW5GX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,747,999.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>94,032</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>96,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,654,202.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRK7L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,854.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,590,726.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>19,251</x:t>
-[...23 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>19,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,563,849.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,539,140.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,108.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,944.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>890,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,391,476.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>25,309</x:t>
-[...71 lines deleted...]
-    <x:t>$2,456,017.01</x:t>
+    <x:t>25,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,375,883.95</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>32,324</x:t>
-[...20 lines deleted...]
-    <x:t>$2,414,176.58</x:t>
+    <x:t>33,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,355,797.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>37,890</x:t>
-[...2 lines deleted...]
-    <x:t>$2,404,499.40</x:t>
+    <x:t>38,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,726.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,248.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,481</x:t>
-[...38 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>9,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,300.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,186.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJTT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,172,471.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,369.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>E</x:t>
   </x:si>
   <x:si>
     <x:t>Eni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPZZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>38,116</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>38,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,571.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,734.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,358.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,259.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,658.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,576.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>65,412</x:t>
-[...116 lines deleted...]
-    <x:t>$1,925,338.32</x:t>
+    <x:t>66,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,938,097.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,912,312.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,890,547.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,929.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,499.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,733,196.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upm-Kymmene Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GM9CH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,234.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J47TP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,738.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,663.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>42,441</x:t>
-[...86 lines deleted...]
-    <x:t>$1,729,936.80</x:t>
+    <x:t>43,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,617.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,385.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antofagasta Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4SC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,095.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,569,695.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>147,348</x:t>
-[...32 lines deleted...]
-    <x:t>$1,724,490.35</x:t>
+    <x:t>150,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,678.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,841.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,678.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,465,863.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,738.89</x:t>
   </x:si>
   <x:si>
     <x:t>PKX</x:t>
   </x:si>
   <x:si>
     <x:t>Posco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCBSD2</x:t>
   </x:si>
   <x:si>
-    <x:t>20,782</x:t>
-[...71 lines deleted...]
-    <x:t>$1,557,720.56</x:t>
+    <x:t>21,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,285.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,052.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,455,051.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,816.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,375.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>24,209</x:t>
-[...116 lines deleted...]
-    <x:t>$1,378,977.25</x:t>
+    <x:t>24,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,813.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321,708.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,001.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,739.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NT0ZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,451.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,931.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,366.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>PBR/A</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleo Brasileiro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVNV22</x:t>
   </x:si>
   <x:si>
-    <x:t>72,695</x:t>
-[...107 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>74,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,226,246.80</x:t>
   </x:si>
   <x:si>
     <x:t>WDS</x:t>
   </x:si>
   <x:si>
     <x:t>Woodside Energy Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSYPK0</x:t>
   </x:si>
   <x:si>
-    <x:t>52,755</x:t>
-[...2 lines deleted...]
-    <x:t>$1,186,987.50</x:t>
+    <x:t>53,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,716.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,873.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>LUN CN</x:t>
-[...11 lines deleted...]
-    <x:t>$1,185,445.86</x:t>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,395.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,990.40</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>74,753</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>76,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,631.71</x:t>
   </x:si>
   <x:si>
     <x:t>5401 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9X54</x:t>
   </x:si>
   <x:si>
-    <x:t>325,400</x:t>
-[...17 lines deleted...]
-    <x:t>$1,125,599.04</x:t>
+    <x:t>332,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,996.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>FANG</x:t>
-[...11 lines deleted...]
-    <x:t>$1,113,999.30</x:t>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VT85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,596.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V6W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,442.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,306.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNTD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,164.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,141.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,681</x:t>
-[...50 lines deleted...]
-    <x:t>$1,068,867.56</x:t>
+    <x:t>25,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,162.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHZ5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,649.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DMCGS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,741.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB13F8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,000</x:t>
-[...68 lines deleted...]
-    <x:t>$968,940.50</x:t>
+    <x:t>15,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$870,297.41</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>3,859</x:t>
-[...38 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>3,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,243.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,715</x:t>
-[...23 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>15,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,354.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STERV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stora Enso Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G1VR87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,848.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,071.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzano Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLJG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,271.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,385.80</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>12,791</x:t>
-[...17 lines deleted...]
-    <x:t>$843,388.37</x:t>
+    <x:t>13,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,861.44</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>34,213</x:t>
-[...35 lines deleted...]
-    <x:t>$800,117.50</x:t>
+    <x:t>34,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,957.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCG29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,930.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Fraser Timber Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D6PCT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,783.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,913.79</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,367</x:t>
-[...56 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>54,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,515.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,714.20</x:t>
   </x:si>
   <x:si>
     <x:t>3861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Oji Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFYKK9</x:t>
   </x:si>
   <x:si>
-    <x:t>127,876</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>130,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,431.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Louisiana-Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNF508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,945.71</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>34,650</x:t>
-[...38 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>35,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,390.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UFPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufp Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL0T06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,508.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>8,420</x:t>
-[...35 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>8,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,951.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>HOLMB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Holmen Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPMSL2</x:t>
   </x:si>
   <x:si>
-    <x:t>15,205</x:t>
-[...2 lines deleted...]
-    <x:t>$498,850.18</x:t>
+    <x:t>15,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,752.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,182,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>2,231,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,036.27</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$73.35</x:t>
+    <x:t>$83.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>MNOD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gmk Norilskiy Nickel Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KRLH06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosneft Oil Co Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAZP RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gazprom Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004730RP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMKN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,400</x:t>
+  </x:si>
+  <x:si>
     <x:t>NLMK RM</x:t>
   </x:si>
   <x:si>
     <x:t>Novolipetsk Steel Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S681B4</x:t>
   </x:si>
   <x:si>
     <x:t>26,910</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVTK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00475KKY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,580</x:t>
   </x:si>
   <x:si>
     <x:t>EVR LN</x:t>
   </x:si>
   <x:si>
     <x:t>Evraz Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0027J63T2</x:t>
   </x:si>
   <x:si>
     <x:t>10,824</x:t>
   </x:si>
   <x:si>
-    <x:t>NVTK RM</x:t>
-[...8 lines deleted...]
-    <x:t>19,580</x:t>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
   </x:si>
   <x:si>
     <x:t>SVST LI</x:t>
   </x:si>
   <x:si>
     <x:t>Severstal Pao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3XWC4</x:t>
   </x:si>
   <x:si>
     <x:t>4,118</x:t>
   </x:si>
   <x:si>
     <x:t>LKOH RM</x:t>
   </x:si>
   <x:si>
     <x:t>Lukoil Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731032</x:t>
   </x:si>
   <x:si>
     <x:t>3,739</x:t>
   </x:si>
   <x:si>
-    <x:t>SNGS RM</x:t>
-[...82 lines deleted...]
-  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
-    <x:t>MNOD LI</x:t>
-[...17 lines deleted...]
-    <x:t>13,000</x:t>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,618.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NZD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ILS CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CZK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.43</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...77 lines deleted...]
-    <x:t>$.44</x:t>
+    <x:t>-9,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-9,822.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,678.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$601,721.16</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2428,51 +2446,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6140142a65047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d490123a94e4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e9bcccebce04f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378649d380f343f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3025040352c5485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c096c408cbf4db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2675,631 +2693,631 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -3342,254 +3360,254 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -3690,3130 +3708,3130 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>613</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="2" t="s">
-        <x:v>786</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>