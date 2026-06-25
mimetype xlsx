--- v4 (2026-06-03)
+++ v5 (2026-06-25)
@@ -1,2424 +1,2448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885724b0413145f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refcfa476b0d348c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260602" sheetId="1" r:id="R4c096c408cbf4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260624" sheetId="1" r:id="R0ee5dc7492f7430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="793">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1228" uniqueCount="801">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,030,061.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>109,848</x:t>
-[...11 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>105,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,430,218.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>86,818</x:t>
-[...23 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>83,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,341,449.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>568,146</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>546,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,138,831.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>150,953</x:t>
-[...2 lines deleted...]
-    <x:t>$12,933,653.04</x:t>
+    <x:t>143,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,595,550.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,123,692.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,910,737.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>115,272</x:t>
-[...41 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>119,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,667,753.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>110,092</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>109,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,640,398.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,563,268.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
-    <x:t>83,879</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>76,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,925,712.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>60,830</x:t>
-[...23 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>61,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,793,470.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVJ97</x:t>
   </x:si>
   <x:si>
-    <x:t>71,365</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>66,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,238,393.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>69,418</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>69,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,205,371.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,941,565.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>51,270</x:t>
-[...23 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>52,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,911,991.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
-    <x:t>74,733</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>76,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,753,702.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GLEN LN</x:t>
   </x:si>
   <x:si>
     <x:t>Glencore Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MM1KV4</x:t>
   </x:si>
   <x:si>
-    <x:t>543,213</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>555,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,784,250.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>97,666</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>102,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,478.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,541.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>72,152</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>65,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,622,269.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421,137.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,487.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
-    <x:t>33,524</x:t>
-[...59 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>30,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,213,587.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglo American Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWF7M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,141,776.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSZTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,100,664.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5LG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,734.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,803.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,748,579.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BP</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT4FC2</x:t>
   </x:si>
   <x:si>
-    <x:t>80,623</x:t>
-[...56 lines deleted...]
-    <x:t>$3,300,874.54</x:t>
+    <x:t>72,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,744,130.66</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>25,103</x:t>
-[...23 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>24,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,702,734.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,494,244.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,352,325.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,035.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331,600.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,263,050.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>786,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,237,216.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD3CL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,209,611.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HW5GX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,291.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,249.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,158,330.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,613.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,076,451.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,401.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>9,019</x:t>
-[...41 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>7,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,534.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SU</x:t>
   </x:si>
   <x:si>
     <x:t>Suncor Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRK7L6</x:t>
   </x:si>
   <x:si>
-    <x:t>40,451</x:t>
-[...161 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>35,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,281.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,921,480.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,829.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJTT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,818,357.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,812,311.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,802,274.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,733,701.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,222.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,729,267.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,452.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,185.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,180.44</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>40,758</x:t>
-[...71 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>35,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,769.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,631,592.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>E</x:t>
   </x:si>
   <x:si>
     <x:t>Eni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPZZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>38,956</x:t>
-[...140 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>34,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,622,431.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,680.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upm-Kymmene Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GM9CH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,667.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,604.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J47TP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,071.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,398,414.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5Q89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,791.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,426.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,296.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,732.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antofagasta Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4SC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,561.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,251.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,153</x:t>
-[...227 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>11,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,420.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,594.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,224,116.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,203.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,420.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>56,498</x:t>
-[...2 lines deleted...]
-    <x:t>$1,464,738.89</x:t>
+    <x:t>53,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,678.49</x:t>
   </x:si>
   <x:si>
     <x:t>PKX</x:t>
   </x:si>
   <x:si>
     <x:t>Posco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCBSD2</x:t>
   </x:si>
   <x:si>
-    <x:t>21,240</x:t>
-[...2 lines deleted...]
-    <x:t>$1,464,285.60</x:t>
+    <x:t>21,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,922.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,293.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,160.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,618.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VT85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,767.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,341.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,525.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBR/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleo Brasileiro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVNV22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,718.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,540.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$951,824.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,362.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NT0ZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,430.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSYPK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$916,233.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,226.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,402.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,719.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,935.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V6W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,817.87</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7818</x:t>
   </x:si>
   <x:si>
-    <x:t>43,811</x:t>
-[...335 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>33,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,159.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHZ5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,104.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,368.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,424.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,628.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzano Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLJG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,294.10</x:t>
   </x:si>
   <x:si>
     <x:t>857 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Petrochina Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFNTD0</x:t>
   </x:si>
   <x:si>
-    <x:t>750,000</x:t>
-[...53 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,617.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STERV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stora Enso Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G1VR87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,430.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DMCGS5</x:t>
   </x:si>
   <x:si>
-    <x:t>238,500</x:t>
-[...38 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>264,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,562.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,035</x:t>
-[...53 lines deleted...]
-    <x:t>$753,271.48</x:t>
+    <x:t>16,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,544.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCG29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696,064.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,899.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,661.32</x:t>
+  </x:si>
+  <x:si>
     <x:t>IMP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impala Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZK82</x:t>
   </x:si>
   <x:si>
-    <x:t>53,169</x:t>
-[...47 lines deleted...]
-    <x:t>$724,930.46</x:t>
+    <x:t>65,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,114.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,129.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Louisiana-Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNF508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,591.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UFPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufp Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL0T06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,138.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,440.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,430.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oji Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFYKK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,873.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,297.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,866.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,666,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,615.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WFG</x:t>
   </x:si>
   <x:si>
     <x:t>West Fraser Timber Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D6PCT6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,165</x:t>
-[...137 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>7,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,209.00</x:t>
   </x:si>
   <x:si>
     <x:t>HOLMB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Holmen Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPMSL2</x:t>
   </x:si>
   <x:si>
-    <x:t>15,541</x:t>
-[...2 lines deleted...]
-    <x:t>$525,752.99</x:t>
+    <x:t>15,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,521.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>BREN IJ</x:t>
-[...11 lines deleted...]
-    <x:t>$521,036.27</x:t>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,713.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$83.57</x:t>
+    <x:t>$73.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosneft Oil Co Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKOH RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukoil Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLMK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novolipetsk Steel Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S681B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,910</x:t>
+  </x:si>
+  <x:si>
     <x:t>MNOD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Gmk Norilskiy Nickel Pao</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KRLH06</x:t>
   </x:si>
   <x:si>
     <x:t>17</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...23 lines deleted...]
-    <x:t>371,430</x:t>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVST LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severstal Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3XWC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,118</x:t>
   </x:si>
   <x:si>
     <x:t>GAZP RM</x:t>
   </x:si>
   <x:si>
     <x:t>Gazprom Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004730RP0</x:t>
   </x:si>
   <x:si>
     <x:t>125,520</x:t>
   </x:si>
   <x:si>
-    <x:t>.PHOR2 RU</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GMKN RM</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731489</x:t>
   </x:si>
   <x:si>
     <x:t>128,400</x:t>
   </x:si>
   <x:si>
-    <x:t>NLMK RM</x:t>
-[...32 lines deleted...]
-    <x:t>4,623</x:t>
+    <x:t>EVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evraz Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027J63T2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,824</x:t>
   </x:si>
   <x:si>
     <x:t>NVTK RM</x:t>
   </x:si>
   <x:si>
     <x:t>Novatek Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00475KKY8</x:t>
   </x:si>
   <x:si>
     <x:t>19,580</x:t>
   </x:si>
   <x:si>
-    <x:t>EVR LN</x:t>
-[...50 lines deleted...]
-    <x:t>BBG0175TKDG6</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,798.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,318,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,047.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,241.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NZD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...26 lines deleted...]
-    <x:t>$.01</x:t>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76.66</x:t>
   </x:si>
   <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-2</x:t>
-[...2 lines deleted...]
-    <x:t>$-.70</x:t>
+    <x:t>-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1.32</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>8</x:t>
-[...2 lines deleted...]
-    <x:t>$9.71</x:t>
+    <x:t>53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60.24</x:t>
   </x:si>
   <x:si>
     <x:t>-CZK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>13</x:t>
-[...2 lines deleted...]
-    <x:t>$.62</x:t>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.20</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...14 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.82</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$601,721.16</x:t>
+    <x:t>$84,764.41</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2446,56 +2470,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378649d380f343f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3025040352c5485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c096c408cbf4db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfc2341382b438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35306d7f3f73435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ee5dc7492f7430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I150"/>
+  <x:dimension ref="A1:I153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2693,776 +2717,776 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -3534,370 +3558,370 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -3969,109 +3993,109 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -4143,341 +4167,341 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
@@ -4491,283 +4515,283 @@
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
@@ -4781,80 +4805,80 @@
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
@@ -4868,80 +4892,80 @@
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
@@ -5042,80 +5066,80 @@
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
@@ -5158,80 +5182,80 @@
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
@@ -5274,1573 +5298,1660 @@
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
         <x:v>760</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="F141" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G141" s="1" t="s">
+      <x:c r="H141" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
         <x:v>768</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F149" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="G149" s="1" t="s">
+      <x:c r="H149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="H149" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A150" s="2" t="s">
+      <x:c r="C150" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="B150" s="2" t="s">
+      <x:c r="F150" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C150" s="2" t="s">
+      <x:c r="D151" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A152" s="1">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C152" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A153" s="2" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="B153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D150" s="2" t="s">
+      <x:c r="C153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E150" s="2" t="s">
+      <x:c r="D153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F150" s="2" t="s">
+      <x:c r="E153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G150" s="2" t="s">
+      <x:c r="F153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H150" s="2" t="s">
+      <x:c r="G153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I150" s="2" t="s">
+      <x:c r="H153" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A150:I150"/>
+    <x:mergeCell ref="A153:I153"/>
   </x:mergeCells>
 </x:worksheet>
 </file>