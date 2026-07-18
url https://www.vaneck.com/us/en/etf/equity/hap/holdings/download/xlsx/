--- v5 (2026-06-25)
+++ v6 (2026-07-18)
@@ -1,2448 +1,2439 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refcfa476b0d348c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcb2648236842b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260624" sheetId="1" r:id="R0ee5dc7492f7430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260716" sheetId="1" r:id="Raf691593f191494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1228" uniqueCount="801">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1228" uniqueCount="798">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>28,348</x:t>
+    <x:t>26,808</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,030,061.00</x:t>
+    <x:t>$16,057,187.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.46%</x:t>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>105,407</x:t>
-[...5 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>99,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,547,858.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>83,648</x:t>
-[...5 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>79,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,542,958.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>546,246</x:t>
-[...5 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>516,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,396,059.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>143,752</x:t>
-[...2 lines deleted...]
-    <x:t>$12,595,550.24</x:t>
+    <x:t>135,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,145,970.95</x:t>
   </x:si>
   <x:si>
     <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>225,189</x:t>
-[...5 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>212,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,651,968.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>123,745</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>117,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,139,349.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>119,769</x:t>
-[...5 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>113,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,140,730.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>109,995</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>104,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,979,406.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,135,884.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,441,563.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FD28T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,282,706.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,961,719.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,486,366.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,256,784.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,180,617.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>20,121</x:t>
-[...131 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>19,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,933,244.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>GLEN LN</x:t>
   </x:si>
   <x:si>
     <x:t>Glencore Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MM1KV4</x:t>
   </x:si>
   <x:si>
-    <x:t>555,657</x:t>
-[...2 lines deleted...]
-    <x:t>$3,784,250.05</x:t>
+    <x:t>525,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,638,128.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,616,400.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5M1S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,497,922.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,385,806.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>102,701</x:t>
-[...41 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>97,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,383,521.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>59,179</x:t>
-[...20 lines deleted...]
-    <x:t>$3,322,487.61</x:t>
+    <x:t>55,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,236,108.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,207,025.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>COP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
-    <x:t>66,689</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>63,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,145.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT4FC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,815,664.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5LG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,808,691.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,733,787.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,715,981.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,418,739.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,337.00</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
-    <x:t>29,076</x:t>
-[...107 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>27,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,050.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,333,654.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICOB MF</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Mexico Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQC9K4</x:t>
   </x:si>
   <x:si>
-    <x:t>210,664</x:t>
-[...2 lines deleted...]
-    <x:t>$2,352,325.17</x:t>
+    <x:t>199,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,181.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,254,054.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>VWS DC</x:t>
-[...11 lines deleted...]
-    <x:t>$2,350,035.43</x:t>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HW5GX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,107.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>743,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,242,142.82</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Nucor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ8KV2</x:t>
   </x:si>
   <x:si>
-    <x:t>9,694</x:t>
-[...2 lines deleted...]
-    <x:t>$2,331,600.88</x:t>
+    <x:t>9,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,858.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>29,828</x:t>
-[...23 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>28,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,983.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,349.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,070,780.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,065,134.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRK7L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,045,280.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,029,314.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,854.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,399.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,534</x:t>
-[...110 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>9,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,276.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,078.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,240.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,808.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,725,289.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,708,532.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,130.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,684,973.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJTT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,486.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,658,958.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,590,221.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>7,906</x:t>
-[...170 lines deleted...]
-    <x:t>$1,706,452.30</x:t>
+    <x:t>7,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,584,388.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPZZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,771.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>71,569</x:t>
-[...71 lines deleted...]
-    <x:t>$1,622,431.98</x:t>
+    <x:t>67,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,202.68</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>49,085</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>46,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,344.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>UPM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Upm-Kymmene Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GM9CH9</x:t>
   </x:si>
   <x:si>
-    <x:t>57,412</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>54,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,441,963.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,205.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>46,694</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>44,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,901.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,859.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>108,624</x:t>
-[...23 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>102,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,664.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,453.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,204.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antofagasta Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4SC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,480.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,233,184.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,143.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,250.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>129,702</x:t>
-[...83 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>122,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,449.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,510.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,957.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,069</x:t>
-[...56 lines deleted...]
-    <x:t>$1,203,203.46</x:t>
+    <x:t>10,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,612.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,365.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>26,975</x:t>
-[...20 lines deleted...]
-    <x:t>$1,193,678.49</x:t>
+    <x:t>25,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,909.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,715.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,413.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>PKX</x:t>
   </x:si>
   <x:si>
     <x:t>Posco Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCBSD2</x:t>
   </x:si>
   <x:si>
-    <x:t>21,654</x:t>
-[...56 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>20,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,268.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBR/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleo Brasileiro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVNV22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,018.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,696.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NT0ZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,081.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,202.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,147.69</x:t>
   </x:si>
   <x:si>
     <x:t>BOL SS</x:t>
   </x:si>
   <x:si>
     <x:t>Boliden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VT85</x:t>
   </x:si>
   <x:si>
-    <x:t>19,684</x:t>
-[...35 lines deleted...]
-    <x:t>$1,011,525.24</x:t>
+    <x:t>18,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,557.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V6W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,179.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>PBR/A</x:t>
-[...11 lines deleted...]
-    <x:t>$996,718.80</x:t>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSYPK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,393.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,969.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,598.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,777.35</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>62,543</x:t>
-[...68 lines deleted...]
-    <x:t>$916,233.26</x:t>
+    <x:t>59,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,724.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>OXY</x:t>
-[...26 lines deleted...]
-    <x:t>$883,402.98</x:t>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,569.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,661</x:t>
-[...2 lines deleted...]
-    <x:t>$881,719.14</x:t>
+    <x:t>12,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,232.40</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>4,346</x:t>
-[...32 lines deleted...]
-    <x:t>$873,159.25</x:t>
+    <x:t>4,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,920.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>16,591</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>15,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,135.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNTD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,916.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzano Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLJG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,313.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>27,288</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>25,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,934.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DMCGS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,015.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STERV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stora Enso Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G1VR87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,760.87</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB13F8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,800</x:t>
-[...2 lines deleted...]
-    <x:t>$811,424.45</x:t>
+    <x:t>15,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,425.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,622.11</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>95,262</x:t>
-[...86 lines deleted...]
-    <x:t>$697,544.69</x:t>
+    <x:t>90,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,622.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,728.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SCAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Cellulosa Ab Sca</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCCG29</x:t>
   </x:si>
   <x:si>
-    <x:t>67,520</x:t>
-[...2 lines deleted...]
-    <x:t>$696,064.10</x:t>
+    <x:t>63,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,182.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,006.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oji Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFYKK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,472.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>13,862</x:t>
-[...35 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>13,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,536.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UFPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufp Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL0T06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,382.70</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>43,541</x:t>
-[...2 lines deleted...]
-    <x:t>$663,129.43</x:t>
+    <x:t>41,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,628.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>LPX</x:t>
   </x:si>
   <x:si>
     <x:t>Louisiana-Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNF508</x:t>
   </x:si>
   <x:si>
-    <x:t>8,026</x:t>
-[...20 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>7,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,596.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,471.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,534.16</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>17,123</x:t>
-[...53 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>16,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,057.37</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>10,419</x:t>
-[...2 lines deleted...]
-    <x:t>$546,866.73</x:t>
+    <x:t>9,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,496.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Fraser Timber Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D6PCT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,059.30</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,666,500</x:t>
-[...20 lines deleted...]
-    <x:t>$537,209.00</x:t>
+    <x:t>2,521,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,585.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>HOLMB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Holmen Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPMSL2</x:t>
   </x:si>
   <x:si>
-    <x:t>15,041</x:t>
-[...2 lines deleted...]
-    <x:t>$477,521.30</x:t>
+    <x:t>14,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,105.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>IBE/D SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023130J74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,604.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>LUNR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lunr Royalties Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W9CJK70</x:t>
   </x:si>
   <x:si>
-    <x:t>1,797</x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$3.69</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>4,623</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>ROSN RM</x:t>
   </x:si>
   <x:si>
     <x:t>Rosneft Oil Co Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731354</x:t>
   </x:si>
   <x:si>
     <x:t>13,000</x:t>
   </x:si>
   <x:si>
+    <x:t>EVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evraz Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027J63T2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLMK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novolipetsk Steel Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S681B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVST LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severstal Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3XWC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNOD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gmk Norilskiy Nickel Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KRLH06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAZP RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gazprom Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004730RP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKOH RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukoil Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVTK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00475KKY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,580</x:t>
+  </x:si>
+  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
-    <x:t>.PHOR2 RU</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>GMKN RM</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731489</x:t>
   </x:si>
   <x:si>
     <x:t>128,400</x:t>
   </x:si>
   <x:si>
-    <x:t>EVR LN</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>47,798</x:t>
+    <x:t>116,057</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,798.12</x:t>
-[...11 lines deleted...]
-    <x:t>$39,047.00</x:t>
+    <x:t>$116,057.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NZD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ILS CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CZK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.42</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>24,554</x:t>
-[...68 lines deleted...]
-    <x:t>$.82</x:t>
+    <x:t>-5,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-3,957.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,764.41</x:t>
+    <x:t>$184,334.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2470,51 +2461,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfc2341382b438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R35306d7f3f73435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ee5dc7492f7430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c5b6acb56e4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R40a2febc662b4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf691593f191494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I153"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -3355,196 +3346,196 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -3558,138 +3549,138 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
@@ -3732,3217 +3723,3217 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>682</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F142" s="1" t="s">
+      <x:c r="G142" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
         <x:v>766</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E150" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:9" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:9" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:9" ht="15" customHeight="1">
       <x:c r="A153" s="2" t="s">
-        <x:v>800</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I153" s="2" t="s">
         <x:v>1</x:v>
       </x:c>