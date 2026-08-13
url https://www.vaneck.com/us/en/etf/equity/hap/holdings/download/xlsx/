--- v6 (2026-07-18)
+++ v7 (2026-08-13)
@@ -1,2439 +1,2403 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcb2648236842b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1524acd1434348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260716" sheetId="1" r:id="Raf691593f191494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260811" sheetId="1" r:id="R083b8dec6f5d4fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1228" uniqueCount="798">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1212" uniqueCount="786">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>26,808</x:t>
+    <x:t>25,884</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,057,187.76</x:t>
+    <x:t>$15,995,017.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.34%</x:t>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>99,677</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>96,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,378,672.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>79,098</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>76,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,018,727.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>516,546</x:t>
-[...5 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>508,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,107,764.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,673,070.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>135,937</x:t>
-[...23 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>131,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,253,032.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,843,326.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>117,015</x:t>
-[...23 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>112,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,611,183.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>104,015</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>100,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,756,594.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
-    <x:t>72,119</x:t>
-[...2 lines deleted...]
-    <x:t>$6,135,884.52</x:t>
+    <x:t>69,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,301,515.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FD28T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,680,990.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,589,627.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,345,425.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,343,631.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>65,561</x:t>
-[...59 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>63,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,093,037.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
-    <x:t>72,691</x:t>
-[...23 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>70,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,833,503.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glencore Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MM1KV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,932,154.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,026</x:t>
-[...23 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>18,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,879,716.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,762,789.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,477</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>29,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,466,265.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,455,244.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,393,335.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglo American Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWF7M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,302,670.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>61,954</x:t>
-[...41 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>59,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,084,711.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>55,959</x:t>
-[...38 lines deleted...]
-    <x:t>$2,939,145.69</x:t>
+    <x:t>54,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,800.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,990,488.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT4FC2</x:t>
   </x:si>
   <x:si>
-    <x:t>68,541</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>66,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,113.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,759,112.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>197,517</x:t>
-[...23 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>190,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,730,824.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSZTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,621,084.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>23,448</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>22,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,400.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,499,780.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,459,872.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>118,119</x:t>
-[...35 lines deleted...]
-    <x:t>$2,402,050.56</x:t>
+    <x:t>114,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,301.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HW5GX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,416,445.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,407,845.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD3CL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,474.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>85,807</x:t>
-[...23 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>82,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255,988.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,218.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,843</x:t>
-[...53 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>35,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,207.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,155,442.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,690.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRK7L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,059,257.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,062.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,007,475.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,220.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>28,208</x:t>
-[...23 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>27,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,290.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJTT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,902,847.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>44,075</x:t>
-[...119 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>42,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,892,350.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,199.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,574.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,784,889.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,779,943.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,558.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPZZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,740,554.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,888.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,725,246.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,716,710.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,688,850.45</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>26,198</x:t>
-[...20 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>25,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,609,773.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>14,957</x:t>
-[...152 lines deleted...]
-    <x:t>$1,551,202.68</x:t>
+    <x:t>14,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,750.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>46,415</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>44,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,713.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,371.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>UPM FH</x:t>
   </x:si>
   <x:si>
     <x:t>Upm-Kymmene Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GM9CH9</x:t>
   </x:si>
   <x:si>
-    <x:t>54,292</x:t>
-[...38 lines deleted...]
-    <x:t>$1,416,901.86</x:t>
+    <x:t>52,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,372.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,997.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antofagasta Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4SC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,046.42</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>9,836</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>9,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,869.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,110.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,275,639.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,697.33</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>102,719</x:t>
-[...53 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>99,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,425.23</x:t>
   </x:si>
   <x:si>
     <x:t>WY</x:t>
   </x:si>
   <x:si>
     <x:t>Weyerhaeuser Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX3BL3</x:t>
   </x:si>
   <x:si>
-    <x:t>50,437</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>48,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,398.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,726.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,255.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,084.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDG493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,157.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,091.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>4,382</x:t>
-[...53 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>4,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,384.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,448.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NT0ZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,362.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,909.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,124.50</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>50,550</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>48,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,127.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,973.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,469</x:t>
-[...86 lines deleted...]
-    <x:t>$1,048,268.80</x:t>
+    <x:t>10,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,231.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,338.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSYPK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,567.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V6W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,158.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,206.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VT85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,664.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,158.79</x:t>
   </x:si>
   <x:si>
     <x:t>PBR/A</x:t>
   </x:si>
   <x:si>
     <x:t>Petroleo Brasileiro Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVNV22</x:t>
   </x:si>
   <x:si>
-    <x:t>63,945</x:t>
-[...113 lines deleted...]
-    <x:t>$936,393.60</x:t>
+    <x:t>61,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,512.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,082.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,328.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,867.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>LUN CN</x:t>
-[...11 lines deleted...]
-    <x:t>$930,969.02</x:t>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,867.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,034.70</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,967</x:t>
-[...89 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>17,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,576.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,100.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,306.40</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,691</x:t>
-[...2 lines deleted...]
-    <x:t>$775,135.40</x:t>
+    <x:t>15,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,651.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,013.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,591.28</x:t>
   </x:si>
   <x:si>
     <x:t>857 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Petrochina Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFNTD0</x:t>
   </x:si>
   <x:si>
-    <x:t>640,000</x:t>
-[...2 lines deleted...]
-    <x:t>$771,916.36</x:t>
+    <x:t>616,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,072.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DMCGS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,177.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,930.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,860.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,198.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCG29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,052.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STERV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stora Enso Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G1VR87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,908.89</x:t>
   </x:si>
   <x:si>
     <x:t>SUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Suzano Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLJG90</x:t>
   </x:si>
   <x:si>
-    <x:t>92,965</x:t>
-[...116 lines deleted...]
-    <x:t>$671,728.14</x:t>
+    <x:t>89,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,687.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,898.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>SCAB SS</x:t>
-[...29 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,873.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>3861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Oji Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFYKK9</x:t>
   </x:si>
   <x:si>
-    <x:t>118,376</x:t>
-[...20 lines deleted...]
-    <x:t>$599,536.35</x:t>
+    <x:t>114,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,862.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,533.54</x:t>
   </x:si>
   <x:si>
     <x:t>UFPI</x:t>
   </x:si>
   <x:si>
     <x:t>Ufp Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL0T06</x:t>
   </x:si>
   <x:si>
-    <x:t>6,626</x:t>
-[...17 lines deleted...]
-    <x:t>$584,628.20</x:t>
+    <x:t>6,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,862.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>LPX</x:t>
   </x:si>
   <x:si>
     <x:t>Louisiana-Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNF508</x:t>
   </x:si>
   <x:si>
-    <x:t>7,591</x:t>
-[...17 lines deleted...]
-    <x:t>$543,471.25</x:t>
+    <x:t>7,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,561.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>HMY</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>WFG</x:t>
   </x:si>
   <x:si>
     <x:t>West Fraser Timber Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D6PCT6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,355</x:t>
-[...2 lines deleted...]
-    <x:t>$527,059.30</x:t>
+    <x:t>7,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,721.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOLMB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Holmen Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPMSL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,343.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,521,500</x:t>
-[...35 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>2,434,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,403.71</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$72.97</x:t>
+    <x:t>$66.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>LUNR CN</x:t>
-[...8 lines deleted...]
-    <x:t>$3.69</x:t>
+    <x:t>LKOH RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukoil Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLMK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novolipetsk Steel Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S681B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAZP RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gazprom Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004730RP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNOD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gmk Norilskiy Nickel Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KRLH06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVTK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00475KKY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVST LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severstal Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3XWC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMKN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosneft Oil Co Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>4,623</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>EVR LN</x:t>
   </x:si>
   <x:si>
     <x:t>Evraz Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0027J63T2</x:t>
   </x:si>
   <x:si>
     <x:t>10,824</x:t>
   </x:si>
   <x:si>
-    <x:t>ATAD LI</x:t>
-[...131 lines deleted...]
-    <x:t>128,400</x:t>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NZD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ILS CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CZK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-3,986.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$116,057.18</x:t>
+    <x:t>-15,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-15,182.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,341.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
-  </x:si>
-[...88 lines deleted...]
-    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2461,56 +2425,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c5b6acb56e4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R40a2febc662b4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf691593f191494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb941eaef24d4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R627a474c9a6f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R083b8dec6f5d4fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I153"/>
+  <x:dimension ref="A1:I151"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2969,573 +2933,573 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -3578,109 +3542,109 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
@@ -3723,950 +3687,950 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
@@ -4767,2182 +4731,2124 @@
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>691</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="E125" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="F125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:9" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A151" s="2" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="B151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C151" s="1" t="s">
+      <x:c r="C151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B153" s="2" t="s">
+      <x:c r="D151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C153" s="2" t="s">
+      <x:c r="E151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D153" s="2" t="s">
+      <x:c r="F151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E153" s="2" t="s">
+      <x:c r="G151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F153" s="2" t="s">
+      <x:c r="H151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G153" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I153" s="2" t="s">
+      <x:c r="I151" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A153:I153"/>
+    <x:mergeCell ref="A151:I151"/>
   </x:mergeCells>
 </x:worksheet>
 </file>