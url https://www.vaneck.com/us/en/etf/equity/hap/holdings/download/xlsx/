--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,2403 +1,2397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1524acd1434348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616de5bbe26c48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260811" sheetId="1" r:id="R083b8dec6f5d4fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260901" sheetId="1" r:id="R55195d5f4dc443a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1212" uniqueCount="786">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="784">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
     <x:t>25,884</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,995,017.80</x:t>
+    <x:t>$17,499,654.72</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.17%</x:t>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,117,677.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>96,237</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,378,672.60</x:t>
-[...20 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>$15,835,798.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
     <x:t>508,698</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,107,764.32</x:t>
-[...2 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>$11,730,811.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
     <x:t>205,596</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,673,070.69</x:t>
-[...2 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>$11,648,431.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>131,246</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,253,032.04</x:t>
-[...2 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>$10,884,230.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
     <x:t>109,346</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,843,326.92</x:t>
-[...2 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>$10,149,495.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
     <x:t>112,978</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,611,183.16</x:t>
-[...2 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>$9,911,559.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
     <x:t>100,425</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,756,594.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>$7,802,018.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
     <x:t>69,630</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,301,515.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$6,511,101.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,848,102.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
     <x:t>56,253</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,680,990.47</x:t>
-[...20 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$5,729,930.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,687,917.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>Totalenergies Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVJ97</x:t>
   </x:si>
   <x:si>
     <x:t>60,778</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,345,425.10</x:t>
-[...17 lines deleted...]
-    <x:t>$5,343,631.75</x:t>
+    <x:t>$5,491,292.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
     <x:t>63,299</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,093,037.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$5,351,930.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
     <x:t>70,183</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,833,503.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$5,086,162.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>GLEN LN</x:t>
   </x:si>
   <x:si>
     <x:t>Glencore Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MM1KV4</x:t>
   </x:si>
   <x:si>
     <x:t>507,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,932,154.51</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$4,080,929.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,041,271.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,990,030.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>18,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,879,716.49</x:t>
-[...38 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$3,924,169.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>27,440</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,455,244.80</x:t>
+    <x:t>$3,737,053.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
     <x:t>195,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,393,335.27</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$3,604,963.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
     <x:t>60,889</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,302,670.93</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$3,375,816.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,224,547.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
     <x:t>59,816</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,084,711.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$3,033,867.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>54,028</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,048,800.04</x:t>
-[...20 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$2,974,781.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>BP</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT4FC2</x:t>
   </x:si>
   <x:si>
     <x:t>66,175</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,856,113.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$2,942,802.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN5LG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,883,384.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,740,103.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,741.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
     <x:t>49,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,759,112.28</x:t>
-[...20 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$2,681,225.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,671,646.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HW5GX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,616.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CCJ</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSZTN6</x:t>
   </x:si>
   <x:si>
     <x:t>26,548</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,621,084.04</x:t>
-[...20 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$2,555,510.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICOB MF</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Mexico Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQC9K4</x:t>
   </x:si>
   <x:si>
-    <x:t>192,264</x:t>
-[...23 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>193,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,547,053.61</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
     <x:t>114,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,428,301.09</x:t>
-[...17 lines deleted...]
-    <x:t>$2,416,445.55</x:t>
+    <x:t>$2,488,359.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD3CL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,455,607.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,881.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,156.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,360,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,357,640.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRK7L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,072.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Nucor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ8KV2</x:t>
   </x:si>
   <x:si>
     <x:t>8,854</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,407,845.30</x:t>
-[...35 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$2,230,499.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,226,596.70</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
     <x:t>718,064</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,233,218.03</x:t>
-[...71 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$2,120,575.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,813.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,050.56</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
     <x:t>20,788</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,054,062.28</x:t>
-[...53 lines deleted...]
-    <x:t>$1,969,290.54</x:t>
+    <x:t>$2,036,392.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,044.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>TECK</x:t>
   </x:si>
   <x:si>
     <x:t>Teck Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJTT0</x:t>
   </x:si>
   <x:si>
     <x:t>28,770</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,902,847.80</x:t>
-[...17 lines deleted...]
-    <x:t>$1,892,350.99</x:t>
+    <x:t>$1,921,548.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,903,855.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,854,098.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,719.08</x:t>
   </x:si>
   <x:si>
     <x:t>MT</x:t>
   </x:si>
   <x:si>
     <x:t>Arcelormittal Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJH5W0</x:t>
   </x:si>
   <x:si>
     <x:t>24,884</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,834,199.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$1,824,246.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,766,868.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,766,423.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPZZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,741,809.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,751.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,597,126.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>Steel Dynamics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HGYNZ9</x:t>
   </x:si>
   <x:si>
     <x:t>6,817</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,797,574.73</x:t>
-[...68 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$1,595,791.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,653.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upm-Kymmene Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GM9CH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,111.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
     <x:t>7,218</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,738,888.38</x:t>
-[...83 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$1,441,073.70</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>44,813</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,410,713.24</x:t>
-[...35 lines deleted...]
-    <x:t>$1,403,372.19</x:t>
+    <x:t>$1,438,497.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>5401 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9X54</x:t>
   </x:si>
   <x:si>
     <x:t>324,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,400,997.11</x:t>
+    <x:t>$1,410,189.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,879.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,573.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,472.75</x:t>
   </x:si>
   <x:si>
     <x:t>ANTO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Antofagasta Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4SC9</x:t>
   </x:si>
   <x:si>
     <x:t>25,494</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,386,046.42</x:t>
-[...35 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$1,311,787.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,282,706.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,925.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axia Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDG493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,293.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,670.62</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
     <x:t>24,631</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,275,639.49</x:t>
-[...14 lines deleted...]
-    <x:t>$1,256,697.33</x:t>
+    <x:t>$1,231,550.00</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
     <x:t>99,174</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,256,425.23</x:t>
+    <x:t>$1,223,284.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,961.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,468.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NT0ZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,079.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,142.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,480.60</x:t>
   </x:si>
   <x:si>
     <x:t>WY</x:t>
   </x:si>
   <x:si>
     <x:t>Weyerhaeuser Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX3BL3</x:t>
   </x:si>
   <x:si>
     <x:t>48,697</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,218,398.94</x:t>
-[...101 lines deleted...]
-    <x:t>$1,123,384.40</x:t>
+    <x:t>$1,138,535.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBR/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleo Brasileiro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVNV22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,631.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V6W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,935.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
     <x:t>12,470</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,117,448.30</x:t>
-[...14 lines deleted...]
-    <x:t>$1,100,362.12</x:t>
+    <x:t>$1,079,951.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
     <x:t>16,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,096,909.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$1,077,360.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSYPK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,899.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,439.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,075.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boliden Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VT85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,296.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,504.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,737.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>RS</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Steel &amp; Aluminum Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CJ2181</x:t>
   </x:si>
   <x:si>
     <x:t>2,567</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,087,124.50</x:t>
-[...32 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$1,001,412.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,776.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,363.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,247.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,851.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,665.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,927.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,474.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHZ5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,132.91</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
-    <x:t>Nextracker Inc</x:t>
+    <x:t>Nextpower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
     <x:t>10,109</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,060,231.92</x:t>
-[...254 lines deleted...]
-    <x:t>$823,651.13</x:t>
+    <x:t>$839,754.63</x:t>
   </x:si>
   <x:si>
     <x:t>IMP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impala Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZK82</x:t>
   </x:si>
   <x:si>
     <x:t>59,525</x:t>
   </x:si>
   <x:si>
-    <x:t>$776,013.54</x:t>
+    <x:t>$837,368.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNTD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,281.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>SUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzano Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLJG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,238.16</x:t>
+  </x:si>
+  <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
     <x:t>14,915</x:t>
   </x:si>
   <x:si>
-    <x:t>$767,591.28</x:t>
-[...14 lines deleted...]
-    <x:t>$765,072.39</x:t>
+    <x:t>$789,743.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,777.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,633.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,294.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STERV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stora Enso Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G1VR87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,037.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCG29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,002.70</x:t>
   </x:si>
   <x:si>
     <x:t>1378 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Hongqiao Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DMCGS5</x:t>
   </x:si>
   <x:si>
     <x:t>240,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$731,177.03</x:t>
-[...95 lines deleted...]
-    <x:t>$703,687.04</x:t>
+    <x:t>$706,500.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
     <x:t>35,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$688,898.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$679,011.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
     <x:t>9,515</x:t>
   </x:si>
   <x:si>
-    <x:t>$631,873.88</x:t>
+    <x:t>$639,352.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,665.30</x:t>
+  </x:si>
+  <x:si>
     <x:t>3861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Oji Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFYKK9</x:t>
   </x:si>
   <x:si>
     <x:t>114,176</x:t>
   </x:si>
   <x:si>
-    <x:t>$626,862.27</x:t>
-[...14 lines deleted...]
-    <x:t>$623,533.54</x:t>
+    <x:t>$632,121.74</x:t>
   </x:si>
   <x:si>
     <x:t>UFPI</x:t>
   </x:si>
   <x:si>
     <x:t>Ufp Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL0T06</x:t>
   </x:si>
   <x:si>
     <x:t>6,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$593,862.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$527,643.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>LPX</x:t>
   </x:si>
   <x:si>
     <x:t>Louisiana-Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNF508</x:t>
   </x:si>
   <x:si>
     <x:t>7,330</x:t>
   </x:si>
   <x:si>
-    <x:t>$553,561.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$504,377.30</x:t>
   </x:si>
   <x:si>
     <x:t>WFG</x:t>
   </x:si>
   <x:si>
     <x:t>West Fraser Timber Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D6PCT6</x:t>
   </x:si>
   <x:si>
     <x:t>7,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$507,721.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$471,014.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,434,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,389.06</x:t>
   </x:si>
   <x:si>
     <x:t>HOLMB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Holmen Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPMSL2</x:t>
   </x:si>
   <x:si>
     <x:t>13,729</x:t>
   </x:si>
   <x:si>
-    <x:t>$467,343.39</x:t>
-[...17 lines deleted...]
-    <x:t>$453,403.71</x:t>
+    <x:t>$466,526.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$66.12</x:t>
+    <x:t>$59.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>LKOH RM</x:t>
   </x:si>
   <x:si>
     <x:t>Lukoil Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004731032</x:t>
   </x:si>
   <x:si>
     <x:t>3,739</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>NVTK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00475KKY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,580</x:t>
+  </x:si>
+  <x:si>
     <x:t>NLMK RM</x:t>
   </x:si>
   <x:si>
     <x:t>Novolipetsk Steel Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S681B4</x:t>
   </x:si>
   <x:si>
     <x:t>26,910</x:t>
   </x:si>
   <x:si>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVR LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evraz Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027J63T2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,623</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAZP RM</x:t>
   </x:si>
   <x:si>
     <x:t>Gazprom Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004730RP0</x:t>
   </x:si>
   <x:si>
     <x:t>125,520</x:t>
   </x:si>
   <x:si>
-    <x:t>PLZL LI</x:t>
-[...8 lines deleted...]
-    <x:t>1,669</x:t>
+    <x:t>GMKN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gmk Norilskiy Nickel Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosneft Oil Co Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
   </x:si>
   <x:si>
     <x:t>MNOD LI</x:t>
   </x:si>
   <x:si>
-    <x:t>Gmk Norilskiy Nickel Pao</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG000KRLH06</x:t>
   </x:si>
   <x:si>
     <x:t>17</x:t>
   </x:si>
   <x:si>
-    <x:t>NVTK RM</x:t>
-[...8 lines deleted...]
-    <x:t>19,580</x:t>
+    <x:t>SVST LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severstal Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3XWC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
-    <x:t>SNGS RM</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>89</x:t>
   </x:si>
   <x:si>
-    <x:t>ATAD LI</x:t>
-[...53 lines deleted...]
-    <x:t>10,824</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,155.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,738,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,599.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...2 lines deleted...]
-    <x:t>$6.04</x:t>
+    <x:t>$6.03</x:t>
   </x:si>
   <x:si>
     <x:t>-NZD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-NOK CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-2</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.66</x:t>
+    <x:t>$-.65</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
-    <x:t>$21.16</x:t>
+    <x:t>$21.26</x:t>
   </x:si>
   <x:si>
     <x:t>-CZK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
-    <x:t>$.61</x:t>
+    <x:t>$.62</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>$.42</x:t>
   </x:si>
   <x:si>
-    <x:t>-CAD CASH-</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$127,341.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$1,069,517.84</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2425,60 +2419,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb941eaef24d4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R627a474c9a6f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R083b8dec6f5d4fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38cdd22f1c1f47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R82c4a76b1dc54e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55195d5f4dc443a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I151"/>
+  <x:dimension ref="A1:I150"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
-    <x:col min="3" max="3" width="44" customWidth="1"/>
+    <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -2933,1704 +2927,1704 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
@@ -4673,312 +4667,312 @@
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
@@ -5021,370 +5015,370 @@
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
@@ -5398,1457 +5392,1428 @@
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
         <x:v>675</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:9" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A150" s="2" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="B150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B151" s="2" t="s">
+      <x:c r="C150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C151" s="2" t="s">
+      <x:c r="D150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D151" s="2" t="s">
+      <x:c r="E150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E151" s="2" t="s">
+      <x:c r="F150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F151" s="2" t="s">
+      <x:c r="G150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G151" s="2" t="s">
+      <x:c r="H150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H151" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I151" s="2" t="s">
+      <x:c r="I150" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A151:I151"/>
+    <x:mergeCell ref="A150:I150"/>
   </x:mergeCells>
 </x:worksheet>
 </file>