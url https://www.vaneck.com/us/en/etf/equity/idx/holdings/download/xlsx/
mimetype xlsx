--- v0 (2026-04-01)
+++ v1 (2026-04-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504093083aca4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085f07f4387a4114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260331" sheetId="1" r:id="R9fc0e843bfd14ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260331" sheetId="1" r:id="Rb8919e8d28ef476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="411">
   <x:si>
     <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1300,51 +1300,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526e1b5d3c974cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd2cbda42823482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fc0e843bfd14ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27bb58ea6fb74aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd882a89778d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8919e8d28ef476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">