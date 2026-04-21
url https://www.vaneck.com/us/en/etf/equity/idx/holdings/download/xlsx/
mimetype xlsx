--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -1,1278 +1,1257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085f07f4387a4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb822430aef9c4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260331" sheetId="1" r:id="Rb8919e8d28ef476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260420" sheetId="1" r:id="R684fd272923e4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="411">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="404">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
     <x:t>6,241,900</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,411,126.01</x:t>
+    <x:t>$2,361,908.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.06%</x:t>
+    <x:t>7.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
     <x:t>11,899,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,377,796.16</x:t>
-[...2 lines deleted...]
-    <x:t>7.95%</x:t>
+    <x:t>$2,247,338.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
     <x:t>7,638,404</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,144,117.66</x:t>
-[...2 lines deleted...]
-    <x:t>7.17%</x:t>
+    <x:t>$2,058,497.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.53%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
     <x:t>110,562</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,065,298.16</x:t>
-[...2 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>$2,008,911.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>4,709,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,738,686.50</x:t>
-[...2 lines deleted...]
-    <x:t>5.81%</x:t>
+    <x:t>$1,740,273.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>358,600</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>8,965,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,370.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
     <x:t>3,735,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,153,983.64</x:t>
-[...2 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>$1,435,894.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
     <x:t>3,374,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$974,868.03</x:t>
-[...2 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>$1,090,831.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
     <x:t>3,019,336</x:t>
   </x:si>
   <x:si>
-    <x:t>$848,312.03</x:t>
-[...2 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>$1,068,285.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,495,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,086.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRPT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Pacific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK9L42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,325,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,428.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goto Gojek Tokopedia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016C7S899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,580,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,962.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
     <x:t>3,384,564</x:t>
   </x:si>
   <x:si>
-    <x:t>$755,822.99</x:t>
-[...38 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$724,957.58</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
     <x:t>355,769</x:t>
   </x:si>
   <x:si>
-    <x:t>$650,011.91</x:t>
-[...2 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$654,764.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
     <x:t>3,188,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$606,746.21</x:t>
-[...20 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>$623,264.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,957,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,697.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
     <x:t>3,077,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$470,288.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$453,727.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,376,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,079.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,021,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,950.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
     <x:t>4,831,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$423,934.94</x:t>
-[...20 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$411,212.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
     <x:t>9,297,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$405,158.94</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$395,891.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,449,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,282.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,185,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,984.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,382.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT5S3</x:t>
   </x:si>
   <x:si>
     <x:t>2,143,329</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,208.40</x:t>
-[...74 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$353,961.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,727.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>142 HK</x:t>
   </x:si>
   <x:si>
     <x:t>First Pacific Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDW3Q8</x:t>
   </x:si>
   <x:si>
     <x:t>477,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$333,579.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$341,952.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
     <x:t>1,356,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,278.91</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$326,127.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,736,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,573.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,003,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,904.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>INKP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRCS2</x:t>
   </x:si>
   <x:si>
     <x:t>534,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,366.73</x:t>
-[...56 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$311,375.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
     <x:t>2,425,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$265,349.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$269,932.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
     <x:t>4,574,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$262,859.62</x:t>
-[...20 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$249,472.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,703.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,055.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>AADI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Andalan Indonesia Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QSN4LX3</x:t>
   </x:si>
   <x:si>
     <x:t>344,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,425.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$219,573.97</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
     <x:t>515,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,014.28</x:t>
-[...20 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$215,564.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
     <x:t>421,437</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,758.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$214,768.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,081.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,227,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,373.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,904,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,454.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,869,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,018.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,426,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,603.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,252,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,418.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,858,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,336.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,325.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,806.40</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>25,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,550.97</x:t>
-[...104 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$150,028.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,681,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,429.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,258.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,137.45</x:t>
   </x:si>
   <x:si>
     <x:t>ITMG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PCWV65</x:t>
   </x:si>
   <x:si>
     <x:t>92,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$160,916.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$139,807.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,812,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,593.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,335.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,132,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,544.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
     <x:t>835,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,910.48</x:t>
-[...65 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$125,117.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,471,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,526.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>2245 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BMX0PS1</x:t>
   </x:si>
   <x:si>
     <x:t>58,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$142,196.37</x:t>
-[...101 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$108,048.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>SMGR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Semen Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSZY8</x:t>
   </x:si>
   <x:si>
     <x:t>769,662</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,836.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$107,050.09</x:t>
   </x:si>
   <x:si>
     <x:t>INTP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRBK2</x:t>
   </x:si>
   <x:si>
     <x:t>335,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,295.86</x:t>
-[...17 lines deleted...]
-    <x:t>$93,108.30</x:t>
+    <x:t>$106,135.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,824.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>JSMR IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CTRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Ciputra Development Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3F164</x:t>
   </x:si>
   <x:si>
     <x:t>2,026,995</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,774.69</x:t>
+    <x:t>$87,950.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AVIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avia Avian Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012YQNZQ8</x:t>
   </x:si>
   <x:si>
     <x:t>3,603,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,843.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$78,815.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
     <x:t>1,674,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,618.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$76,624.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
     <x:t>870,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$68,070.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$69,547.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,821.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,604.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$75,782.76</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1300,51 +1279,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27bb58ea6fb74aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd882a89778d4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8919e8d28ef476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129ad245e4c24bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R64e5100961d544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R684fd272923e4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1779,1680 +1758,1680 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>