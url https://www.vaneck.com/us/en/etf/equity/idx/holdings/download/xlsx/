--- v2 (2026-04-21)
+++ v3 (2026-05-12)
@@ -1,1257 +1,1278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb822430aef9c4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9197b71996f43aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260420" sheetId="1" r:id="R684fd272923e4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260511" sheetId="1" r:id="R6f5fc5d3179546b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="404">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="411">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>6,241,900</x:t>
+    <x:t>6,257,800</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,361,908.00</x:t>
+    <x:t>$2,213,124.53</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.49%</x:t>
+    <x:t>7.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>11,899,633</x:t>
-[...5 lines deleted...]
-    <x:t>7.13%</x:t>
+    <x:t>11,930,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,195,088.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FS2KR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,530.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>7,638,404</x:t>
-[...23 lines deleted...]
-    <x:t>6.37%</x:t>
+    <x:t>7,658,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,701.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,709,800</x:t>
-[...5 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>4,721,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,648,826.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GY6RP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,027,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,808.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,745,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,711.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,383,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,746.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HNGYH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,393,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,711.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRPT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Pacific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK9L42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,341,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,842.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,537,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,109.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goto Gojek Tokopedia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016C7S899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,183,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,298.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,965,000</x:t>
-[...128 lines deleted...]
-    <x:t>$724,957.58</x:t>
+    <x:t>8,987,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,916.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>355,769</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>356,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,675.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
-    <x:t>3,188,795</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>3,196,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,154.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,085,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,643.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aneka Tambang Tbk</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGW9S6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,957,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>1,962,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,943.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,843,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,574.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,024,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,345.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,514.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT5S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,150,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,816.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
-    <x:t>29,376,600</x:t>
-[...38 lines deleted...]
-    <x:t>$411,212.04</x:t>
+    <x:t>29,451,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,696.33</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,648.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,360,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,088.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,848.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,453,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,473.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,297,500</x:t>
-[...23 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>9,321,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,787.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,740,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,943.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,011,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,884.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,747.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,971.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,431,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,439.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,185,200</x:t>
-[...164 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>4,195,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,770.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,574,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>4,586,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,785.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,648.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,831.33</x:t>
   </x:si>
   <x:si>
     <x:t>PTRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrosea Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4G10</x:t>
   </x:si>
   <x:si>
-    <x:t>657,100</x:t>
-[...20 lines deleted...]
-    <x:t>$222,055.47</x:t>
+    <x:t>658,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,617.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,370.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,185.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,231,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,114.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,911,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,175.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,897,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,194.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,884,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,663.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,203,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,721.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>913,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,686.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,430,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,123.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,685,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,792.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,079.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,334,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,863.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,825,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,812.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,258,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,355.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,176.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,135,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,180.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,515.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,865,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,985.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FILM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Md Entertainment Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LDPG675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>838,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,533.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,033.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,466.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,475,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,711.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,370.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,824.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,032,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,957.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,029.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,679,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,382.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Jago Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNNZWD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>873,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,942.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,881.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-310,117,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-17,812.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,773.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
-  </x:si>
-[...544 lines deleted...]
-    <x:t>$75,782.76</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1279,62 +1300,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129ad245e4c24bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R64e5100961d544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R684fd272923e4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadc52dd24db4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra6549349ba89414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f5fc5d3179546b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="19" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1758,341 +1779,341 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
@@ -2222,1216 +2243,1216 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="2" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>