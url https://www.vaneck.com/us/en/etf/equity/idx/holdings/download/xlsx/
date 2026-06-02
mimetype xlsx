--- v3 (2026-05-12)
+++ v4 (2026-06-02)
@@ -1,1278 +1,1272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9197b71996f43aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdca73b2cfbc47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260511" sheetId="1" r:id="R6f5fc5d3179546b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260529" sheetId="1" r:id="R7cfeec3dbf0c417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="411">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="409">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>6,257,800</x:t>
+    <x:t>8,057,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,213,124.53</x:t>
+    <x:t>$2,574,562.23</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.98%</x:t>
+    <x:t>8.55%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>11,930,033</x:t>
-[...5 lines deleted...]
-    <x:t>7.91%</x:t>
+    <x:t>15,359,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,537,789.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.43%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>110,921</x:t>
-[...5 lines deleted...]
-    <x:t>6.83%</x:t>
+    <x:t>142,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,907.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>7,658,004</x:t>
-[...5 lines deleted...]
-    <x:t>6.75%</x:t>
+    <x:t>9,859,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,286.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,721,900</x:t>
-[...5 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>6,079,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,700,951.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HNGYH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,368,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,039.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,821,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,260.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRPT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Pacific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK9L42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,164,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,308.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goto Gojek Tokopedia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016C7S899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,082,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,819.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,355,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,059.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,291,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,441.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,115,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,958.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJWQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,057.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,971,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,039.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,318,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,023.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT5S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,768,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,935.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,012.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,871,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,262.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,526,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,227.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,989.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,235,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,277.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,633.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,027,136</x:t>
-[...113 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>3,897,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,287.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,751,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,575.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,306.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,241,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,941.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,520.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,130,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,892.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,987,500</x:t>
-[...272 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>11,570,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,134.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,864.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Energi Mega Persada Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,011,500</x:t>
-[...23 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>3,876,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,328.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,582.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>FR SP</x:t>
   </x:si>
   <x:si>
     <x:t>First Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TVSY13</x:t>
   </x:si>
   <x:si>
-    <x:t>96,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>123,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,615.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLBF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalbe Farma Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRVS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,905,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,534.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,323.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,633.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,584,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,419.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,754.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,430,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,274.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,195,900</x:t>
-[...92 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>5,402,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,448.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,549,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,292.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,175,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,992.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,749,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,045.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
-    <x:t>516,300</x:t>
-[...53 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>664,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,766.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,718,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,445.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,841,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,437.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,907,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,748.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,170,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,976.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,838.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,550.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
-    <x:t>5,884,600</x:t>
-[...74 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>7,576,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,501.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,461,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,364.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,212,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,102.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FILM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Md Entertainment Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LDPG675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,079,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,830.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,689,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,985.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,492.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TKIM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>290,500</x:t>
-[...161 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>374,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,709.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,168.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>2245 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BMX0PS1</x:t>
   </x:si>
   <x:si>
-    <x:t>59,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>76,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,721.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,616,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,439.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,076.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,651,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,587.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,475,100</x:t>
-[...71 lines deleted...]
-    <x:t>$78,029.18</x:t>
+    <x:t>1,899,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,684.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,679,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>2,162,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,261.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
-    <x:t>873,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>1,124,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,316.75</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>147,882</x:t>
+    <x:t>274,289</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,881.94</x:t>
+    <x:t>$274,289.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$194,773.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$-178,682.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1300,62 +1294,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadc52dd24db4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra6549349ba89414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f5fc5d3179546b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c4d011138747f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f44003847534702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cfeec3dbf0c417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="19" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1837,283 +1831,283 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
@@ -2156,529 +2150,529 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
@@ -2707,225 +2701,225 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -3055,404 +3049,404 @@
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="2" t="s">
-        <x:v>410</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>