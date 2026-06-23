--- v4 (2026-06-02)
+++ v5 (2026-06-23)
@@ -1,1272 +1,1329 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdca73b2cfbc47cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978da6f528ef4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260529" sheetId="1" r:id="R7cfeec3dbf0c417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260618" sheetId="1" r:id="R0e5ac76ee03b4b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="409">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="428">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>8,057,000</x:t>
+    <x:t>7,396,700</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,574,562.23</x:t>
+    <x:t>$2,534,757.70</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.55%</x:t>
+    <x:t>8.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>15,359,633</x:t>
-[...5 lines deleted...]
-    <x:t>8.43%</x:t>
+    <x:t>14,510,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,424,214.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Mandiri Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGNY64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,583,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,167,583.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>142,808</x:t>
-[...23 lines deleted...]
-    <x:t>7.47%</x:t>
+    <x:t>123,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,841,385.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,079,200</x:t>
-[...5 lines deleted...]
-    <x:t>5.65%</x:t>
+    <x:t>5,682,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,553.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKGRX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,314.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,507,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,889.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,275,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,613.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,368,464</x:t>
-[...23 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>4,083,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,938.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
-    <x:t>8,164,848</x:t>
-[...41 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>7,632,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,185.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>21,291,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>20,300,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,534.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,530,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,577.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
-    <x:t>4,115,795</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>3,847,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,523.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>459,169</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>429,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,929.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,294,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,155.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,816,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,502.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,232,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,695.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
-    <x:t>3,971,800</x:t>
-[...20 lines deleted...]
-    <x:t>$511,023.92</x:t>
+    <x:t>3,712,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,575.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GY6RP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,643,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,249.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,479,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,548.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT5S3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,768,129</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>2,587,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,255.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
-    <x:t>625,942</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>597,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,121.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,361,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,189.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,815,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,428.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMPC IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impack Pratama Industri Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007KK5458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,007,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,333.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,659,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,731.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>563,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,648.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,075.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,218,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,253.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>1,871,800</x:t>
-[...131 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>1,749,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,818.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,261.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,040.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,241,275</x:t>
-[...20 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>2,043,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,895.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,723.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,492,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,513.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,130,700</x:t>
-[...56 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>2,926,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,024.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
-    <x:t>665,400</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>622,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,767.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,905,100</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>5,519,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,060.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PTRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrosea Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4G10</x:t>
   </x:si>
   <x:si>
-    <x:t>848,500</x:t>
-[...2 lines deleted...]
-    <x:t>$221,633.63</x:t>
+    <x:t>849,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,985.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,049,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,036.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,612.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,871.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,241.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>JPFA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRT73</x:t>
   </x:si>
   <x:si>
-    <x:t>1,584,600</x:t>
-[...59 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>1,481,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,345.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,424,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,049.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,099,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,080.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,721,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,976.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,606,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,093.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,549,500</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>1,448,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,744.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,043.35</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,749,600</x:t>
-[...59 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>3,504,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,899.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,494.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,028,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,079.86</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,907,400</x:t>
-[...71 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>2,717,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,544.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,807,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,717.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,427.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,840.15</x:t>
   </x:si>
   <x:si>
     <x:t>MIKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00875ZS03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,461,597</x:t>
-[...20 lines deleted...]
-    <x:t>$132,102.63</x:t>
+    <x:t>1,366,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,467.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,449,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,308.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
-    <x:t>1,079,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>1,008,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,531.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>INTP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRBK2</x:t>
   </x:si>
   <x:si>
-    <x:t>432,400</x:t>
-[...20 lines deleted...]
-    <x:t>$116,709.99</x:t>
+    <x:t>394,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,108.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>JSMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Jasa Marga Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRYC09</x:t>
   </x:si>
   <x:si>
-    <x:t>653,950</x:t>
-[...23 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>631,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,455.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,775,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,219.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,727.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,348,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,589.33</x:t>
   </x:si>
   <x:si>
     <x:t>CTRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Ciputra Development Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3F164</x:t>
   </x:si>
   <x:si>
-    <x:t>2,616,495</x:t>
-[...56 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>2,445,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,034.17</x:t>
   </x:si>
   <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
-    <x:t>2,162,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>2,020,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,929.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,124,000</x:t>
-[...2 lines deleted...]
-    <x:t>$74,316.75</x:t>
+    <x:t>1,050,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,017.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>274,289</x:t>
+    <x:t>740,812</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$274,289.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$740,811.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>485,810,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,439.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-178,682.73</x:t>
-[...2 lines deleted...]
-    <x:t>-0.59%</x:t>
+    <x:t>$-532,996.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1294,56 +1351,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c4d011138747f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f44003847534702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cfeec3dbf0c417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec84a06b86b47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae2b504fd02043bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e5ac76ee03b4b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I73"/>
+  <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1831,138 +1888,138 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
@@ -2150,1312 +2207,1399 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A73" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B73" s="2" t="s">
+      <x:c r="A73" s="1">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C73" s="2" t="s">
+      <x:c r="D73" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A74" s="1">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D73" s="2" t="s">
+      <x:c r="D74" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A75" s="1">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="2" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E73" s="2" t="s">
+      <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F73" s="2" t="s">
+      <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G73" s="2" t="s">
+      <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H73" s="2" t="s">
+      <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I73" s="2" t="s">
+      <x:c r="G76" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H76" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A73:I73"/>
+    <x:mergeCell ref="A76:I76"/>
   </x:mergeCells>
 </x:worksheet>
 </file>