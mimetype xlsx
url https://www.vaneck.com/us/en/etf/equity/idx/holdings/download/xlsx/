--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,1329 +1,1323 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978da6f528ef4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7313b04d13f44778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260618" sheetId="1" r:id="R0e5ac76ee03b4b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260713" sheetId="1" r:id="R87039b3919f14d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="428">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="426">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>7,396,700</x:t>
+    <x:t>7,455,500</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,534,757.70</x:t>
+    <x:t>$2,558,846.91</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.18%</x:t>
+    <x:t>8.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>14,510,833</x:t>
-[...5 lines deleted...]
-    <x:t>7.82%</x:t>
+    <x:t>14,626,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,594.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>8,583,904</x:t>
-[...5 lines deleted...]
-    <x:t>6.99%</x:t>
+    <x:t>8,652,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,030,738.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>123,749</x:t>
-[...5 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>124,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,538.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,682,700</x:t>
-[...5 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>5,727,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,534,400.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,500</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>21,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,182.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,309,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,359.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,507,100</x:t>
-[...23 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>4,543,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,367.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,083,664</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>4,116,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,506.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
-    <x:t>7,632,448</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>7,693,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,962.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJWQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,095.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>20,300,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>20,461,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,935.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,878,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,342.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,742,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,622.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,902,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,685.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,530,200</x:t>
-[...41 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>1,542,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,459.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,242,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,737.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
-    <x:t>56,294,800</x:t>
-[...38 lines deleted...]
-    <x:t>$473,695.26</x:t>
+    <x:t>56,742,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,804.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT5S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,608,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,801.36</x:t>
   </x:si>
   <x:si>
     <x:t>1.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>ADRO IJ</x:t>
-[...11 lines deleted...]
-    <x:t>$473,575.31</x:t>
+    <x:t>AMRT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,522,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,266.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,830,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,223.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,643,136</x:t>
-[...41 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>3,672,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,295.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,380,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,925.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,020.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
-    <x:t>597,293</x:t>
-[...41 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>602,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,019.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,264.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,696,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,572.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>IMPC IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impack Pratama Industri Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007KK5458</x:t>
   </x:si>
   <x:si>
-    <x:t>4,007,800</x:t>
-[...59 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>4,039,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,534.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,029.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,218,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>11,307,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,611.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>1,749,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>1,763,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,866.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,060,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,324.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
-    <x:t>813,837</x:t>
-[...41 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>820,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,630.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,551,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,206.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>INKP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRCS2</x:t>
   </x:si>
   <x:si>
-    <x:t>645,100</x:t>
-[...20 lines deleted...]
-    <x:t>$279,513.55</x:t>
+    <x:t>650,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,701.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,926,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>2,949,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,869.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
-    <x:t>622,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>627,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,237.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,519,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>5,563,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,062.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,301,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,704.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,681.99</x:t>
   </x:si>
   <x:si>
     <x:t>PTRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrosea Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4G10</x:t>
   </x:si>
   <x:si>
-    <x:t>849,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>856,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,931.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,049,700</x:t>
-[...38 lines deleted...]
-    <x:t>$188,871.51</x:t>
+    <x:t>5,089,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,411.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,493,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,803.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
-    <x:t>621,400</x:t>
-[...20 lines deleted...]
-    <x:t>$162,345.74</x:t>
+    <x:t>626,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,903.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,619,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,258.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,044,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,654.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,460,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,959.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,871.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,108,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,613.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,735,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,298.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
-    <x:t>7,424,700</x:t>
-[...71 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>7,483,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,245.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,739,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,170.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,377,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,191.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>38,400</x:t>
-[...2 lines deleted...]
-    <x:t>$141,043.35</x:t>
+    <x:t>38,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,535.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,504,500</x:t>
-[...53 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>3,532,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,388.00</x:t>
   </x:si>
   <x:si>
     <x:t>TOWR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J65T60</x:t>
   </x:si>
   <x:si>
-    <x:t>5,807,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>5,853,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,709.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>2245 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BMX0PS1</x:t>
   </x:si>
   <x:si>
-    <x:t>71,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>71,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,638.68</x:t>
   </x:si>
   <x:si>
     <x:t>TKIM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>349,600</x:t>
-[...20 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>352,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,451.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,479.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,449,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>3,476,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,634.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,171.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
-    <x:t>1,008,700</x:t>
-[...2 lines deleted...]
-    <x:t>$97,531.43</x:t>
+    <x:t>1,016,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,893.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>INTP IJ</x:t>
-[...29 lines deleted...]
-    <x:t>$92,455.74</x:t>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,382,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,464.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,465,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,095.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>936,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,062.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Jago Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNNZWD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,059,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,201.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,775,300</x:t>
-[...53 lines deleted...]
-    <x:t>$78,034.17</x:t>
+    <x:t>1,789,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,724.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
-    <x:t>2,020,900</x:t>
-[...23 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>2,036,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,335.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>740,812</x:t>
+    <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$740,811.70</x:t>
-[...2 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>$1.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>485,810,225</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-532,996.43</x:t>
-[...2 lines deleted...]
-    <x:t>-1.72%</x:t>
+    <x:t>$-33,830.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1351,62 +1345,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec84a06b86b47a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae2b504fd02043bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e5ac76ee03b4b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf0988473374286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd72448173c5842ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87039b3919f14d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1975,254 +1969,254 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2613,428 +2607,428 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
@@ -3048,370 +3042,370 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
@@ -3439,158 +3433,158 @@
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="2" t="s">
-        <x:v>427</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>