--- v6 (2026-07-14)
+++ v7 (2026-08-04)
@@ -1,1323 +1,1332 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7313b04d13f44778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa724370b7c4e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260713" sheetId="1" r:id="R87039b3919f14d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260731" sheetId="1" r:id="R870b980f3cbe4ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="426">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="429">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>7,455,500</x:t>
+    <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,558,846.91</x:t>
+    <x:t>$3,032,272.39</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.78%</x:t>
+    <x:t>8.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>14,626,133</x:t>
-[...5 lines deleted...]
-    <x:t>7.94%</x:t>
+    <x:t>16,973,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,854,554.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.08%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>8,652,104</x:t>
-[...5 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>10,040,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,191.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>124,359</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>144,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,657.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,727,900</x:t>
-[...5 lines deleted...]
-    <x:t>5.27%</x:t>
+    <x:t>6,647,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,883,972.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,600</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>25,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,655.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>4,309,400</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>5,000,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,292.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,543,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>5,272,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,248.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,116,164</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>4,776,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,338.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
-    <x:t>7,693,148</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>8,927,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,270.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,745,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,673.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,259.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>432,769</x:t>
-[...41 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>502,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,253.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,745.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,849,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,648.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
-    <x:t>3,742,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>4,342,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,726.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,902,300</x:t>
-[...20 lines deleted...]
-    <x:t>$486,459.17</x:t>
+    <x:t>12,651,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,205.39</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,242,300</x:t>
-[...23 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>1,442,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,000.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT5S3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,608,329</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>3,026,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,735.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GY6RP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,261,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,683.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,433.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
-    <x:t>5,522,700</x:t>
-[...41 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>6,409,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,334.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,174.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,134.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aneka Tambang Tbk</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGW9S6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,380,000</x:t>
-[...20 lines deleted...]
-    <x:t>$363,020.53</x:t>
+    <x:t>2,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,108.02</x:t>
   </x:si>
   <x:si>
     <x:t>1.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>IMPC IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impack Pratama Industri Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007KK5458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,687,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,441.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
-    <x:t>602,041</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>698,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,346.73</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Energi Mega Persada Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,696,800</x:t>
-[...23 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>5,451,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,785.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>FR SP</x:t>
   </x:si>
   <x:si>
     <x:t>First Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TVSY13</x:t>
   </x:si>
   <x:si>
-    <x:t>122,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,285.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,045,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,069.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,307,200</x:t>
-[...20 lines deleted...]
-    <x:t>$303,866.11</x:t>
+    <x:t>13,121,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,369.49</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,764,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,547.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,774.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,912.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,060,075</x:t>
-[...38 lines deleted...]
-    <x:t>$269,206.09</x:t>
+    <x:t>2,390,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,689.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>INKP IJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,949,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>3,423,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,232.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
-    <x:t>627,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>727,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,063.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,563,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>6,456,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,306.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,627.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,260.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>MAPI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Adiperkasa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MKPK08</x:t>
   </x:si>
   <x:si>
-    <x:t>2,301,700</x:t>
-[...38 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>2,671,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,489.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,929.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,089,900</x:t>
-[...2 lines deleted...]
-    <x:t>$178,411.14</x:t>
+    <x:t>5,907,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,909.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,316.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>JPFA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRT73</x:t>
   </x:si>
   <x:si>
-    <x:t>1,493,200</x:t>
-[...23 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>1,732,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,309.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,373,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,637.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>UNVR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Unilever Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGJG7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,619,300</x:t>
-[...2 lines deleted...]
-    <x:t>$150,258.16</x:t>
+    <x:t>1,879,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,301.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>AKRA IJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,460,200</x:t>
-[...2 lines deleted...]
-    <x:t>$147,959.37</x:t>
+    <x:t>1,694,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,279.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ITMG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PCWV65</x:t>
   </x:si>
   <x:si>
-    <x:t>111,900</x:t>
-[...2 lines deleted...]
-    <x:t>$147,871.17</x:t>
+    <x:t>129,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,408.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,013,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,203.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PTBA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bukit Asam Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLKXY7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,108,400</x:t>
-[...32 lines deleted...]
-    <x:t>$142,245.09</x:t>
+    <x:t>1,286,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,190.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,823.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,815.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,118.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,099,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,462.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,383.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,739,300</x:t>
-[...74 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>3,178,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,327.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>2245 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BMX0PS1</x:t>
   </x:si>
   <x:si>
-    <x:t>71,600</x:t>
-[...20 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>82,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,094.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>INTP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRBK2</x:t>
   </x:si>
   <x:si>
-    <x:t>397,900</x:t>
-[...2 lines deleted...]
-    <x:t>$98,479.88</x:t>
+    <x:t>461,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,798.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,476,400</x:t>
-[...2 lines deleted...]
-    <x:t>$97,634.94</x:t>
+    <x:t>4,034,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,599.51</x:t>
   </x:si>
   <x:si>
     <x:t>JSMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Jasa Marga Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRYC09</x:t>
   </x:si>
   <x:si>
-    <x:t>636,650</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>739,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,569.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,086,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,589.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,861,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,320.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,172.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Jago Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNNZWD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,229,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,333.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,162.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,806.33</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
-    <x:t>1,016,700</x:t>
-[...110 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,179,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,320.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
+    <x:t>33,465</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.79</x:t>
+    <x:t>$33,465.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,541,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-IDR CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-33,830.83</x:t>
-[...2 lines deleted...]
-    <x:t>-0.12%</x:t>
+    <x:t>$-83,653.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1345,51 +1354,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf0988473374286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd72448173c5842ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87039b3919f14d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recdd6f27c5a449f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c36e8b7c4b743f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R870b980f3cbe4ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2114,109 +2123,109 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2230,1361 +2239,1361 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="2" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>