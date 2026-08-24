--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,1332 +1,1338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa724370b7c4e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8675f4d3f314c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260731" sheetId="1" r:id="R870b980f3cbe4ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260821" sheetId="1" r:id="Ref3d6635a1ad4bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="429">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="431">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
     <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,032,272.39</x:t>
+    <x:t>$3,152,997.05</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.59%</x:t>
+    <x:t>8.39%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
     <x:t>16,973,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,854,554.78</x:t>
-[...2 lines deleted...]
-    <x:t>8.08%</x:t>
+    <x:t>$3,091,934.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
     <x:t>10,040,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,336,191.96</x:t>
-[...2 lines deleted...]
-    <x:t>6.62%</x:t>
+    <x:t>$2,393,703.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
     <x:t>144,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,115,657.90</x:t>
-[...2 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>$2,163,281.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>6,647,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,883,972.99</x:t>
-[...2 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>$1,797,052.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
     <x:t>25,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,673,655.83</x:t>
-[...2 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>$1,554,929.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,132,292.75</x:t>
-[...2 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>$1,266,325.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,272,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$971,248.22</x:t>
-[...2 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>$1,023,798.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
     <x:t>4,776,764</x:t>
   </x:si>
   <x:si>
-    <x:t>$935,338.38</x:t>
-[...2 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$1,007,057.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
     <x:t>8,927,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$908,270.38</x:t>
-[...2 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>$952,397.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
     <x:t>23,745,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$735,673.27</x:t>
-[...2 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>$931,802.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,444.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$677,259.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$750,379.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,651,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,740.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,849,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,570.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
     <x:t>502,069</x:t>
   </x:si>
   <x:si>
-    <x:t>$668,253.45</x:t>
-[...38 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>$678,318.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
     <x:t>4,342,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$593,726.36</x:t>
-[...17 lines deleted...]
-    <x:t>$588,205.39</x:t>
+    <x:t>$626,071.38</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
     <x:t>1,442,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$559,000.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$601,214.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000BNT5S3</x:t>
-[...8 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>BBG023Y825F6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,257.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,409,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,898.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,379.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,964.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,404.07</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
     <x:t>4,261,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$514,683.00</x:t>
-[...38 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$489,615.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,764,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,810.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>142 HK</x:t>
   </x:si>
   <x:si>
     <x:t>First Pacific Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDW3Q8</x:t>
   </x:si>
   <x:si>
     <x:t>657,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$469,174.13</x:t>
+    <x:t>$434,295.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,447.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>JCNC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDGG14</x:t>
   </x:si>
   <x:si>
     <x:t>19,488</x:t>
   </x:si>
   <x:si>
-    <x:t>$446,134.31</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$423,238.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,121,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,688.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,451,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,582.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,390,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,540.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,130.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>IMPC IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impack Pratama Industri Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007KK5458</x:t>
   </x:si>
   <x:si>
     <x:t>4,687,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$400,441.15</x:t>
-[...53 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$365,312.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
     <x:t>2,045,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$374,069.75</x:t>
-[...56 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$350,781.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
     <x:t>951,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$328,912.45</x:t>
-[...20 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$327,695.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,894.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,048.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLBF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalbe Farma Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRVS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,456,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,287.49</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
     <x:t>3,423,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$285,232.46</x:t>
-[...53 lines deleted...]
-    <x:t>$257,627.45</x:t>
+    <x:t>$294,367.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,907,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,099.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AADI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Andalan Indonesia Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QSN4LX3</x:t>
   </x:si>
   <x:si>
     <x:t>486,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$249,260.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$269,347.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,694,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,159.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>MAPI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Adiperkasa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MKPK08</x:t>
   </x:si>
   <x:si>
     <x:t>2,671,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$230,489.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$227,927.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>8,684,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$220,929.35</x:t>
-[...20 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$224,712.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,732,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,664.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
     <x:t>727,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,316.08</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$213,402.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,134.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,702.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,013,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,647.23</x:t>
   </x:si>
   <x:si>
     <x:t>AKRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Akr Corporindo Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVJBC0</x:t>
   </x:si>
   <x:si>
     <x:t>2,373,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,637.82</x:t>
-[...38 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$185,149.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ITMG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PCWV65</x:t>
   </x:si>
   <x:si>
     <x:t>129,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,408.72</x:t>
-[...17 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$185,046.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,606.18</x:t>
   </x:si>
   <x:si>
     <x:t>PTBA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bukit Asam Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLKXY7</x:t>
   </x:si>
   <x:si>
     <x:t>1,286,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$166,190.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$174,668.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,549.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MIKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00875ZS03</x:t>
   </x:si>
   <x:si>
     <x:t>1,598,797</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,823.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$164,940.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,099,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,732.00</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>44,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$155,815.65</x:t>
-[...32 lines deleted...]
-    <x:t>$148,462.77</x:t>
+    <x:t>$159,212.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>TKIM IJ</x:t>
-[...14 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,571.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,034,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,084.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
     <x:t>3,178,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,327.11</x:t>
-[...53 lines deleted...]
-    <x:t>$118,599.51</x:t>
+    <x:t>$119,497.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>JSMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Jasa Marga Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRYC09</x:t>
   </x:si>
   <x:si>
     <x:t>739,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$112,569.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$116,564.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,861,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,982.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AVIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avia Avian Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012YQNZQ8</x:t>
   </x:si>
   <x:si>
     <x:t>5,086,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,589.33</x:t>
+    <x:t>$100,639.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,866.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>CTRA IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SMGR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Semen Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSZY8</x:t>
   </x:si>
   <x:si>
     <x:t>1,086,462</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,172.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$96,090.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,808.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
     <x:t>1,229,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,333.44</x:t>
-[...35 lines deleted...]
-    <x:t>$74,806.33</x:t>
+    <x:t>$73,648.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
     <x:t>1,179,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,320.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$54,012.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-THB CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,618,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,516.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>33,465</x:t>
-[...29 lines deleted...]
-    <x:t>$-.16</x:t>
+    <x:t>-35,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-35,603.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-83,653.92</x:t>
-[...2 lines deleted...]
-    <x:t>-0.24%</x:t>
+    <x:t>$-79,563.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1354,56 +1360,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recdd6f27c5a449f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c36e8b7c4b743f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R870b980f3cbe4ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5775ddad2aa54831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b048b333e3d4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref3d6635a1ad4bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I76"/>
+  <x:dimension ref="A1:I77"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2239,80 +2245,80 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2558,80 +2564,80 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2659,109 +2665,109 @@
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
@@ -2935,674 +2941,703 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="G75" s="1" t="s">
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="1">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="H75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I75" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A76" s="2" t="s">
+      <x:c r="G76" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="B76" s="2" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A77" s="2" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C76" s="2" t="s">
+      <x:c r="C77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D76" s="2" t="s">
+      <x:c r="D77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E76" s="2" t="s">
+      <x:c r="E77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F76" s="2" t="s">
+      <x:c r="F77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G76" s="2" t="s">
+      <x:c r="G77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H76" s="2" t="s">
+      <x:c r="H77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I76" s="2" t="s">
+      <x:c r="I77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A76:I76"/>
+    <x:mergeCell ref="A77:I77"/>
   </x:mergeCells>
 </x:worksheet>
 </file>