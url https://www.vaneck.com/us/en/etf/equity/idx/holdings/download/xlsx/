--- v8 (2026-08-24)
+++ v9 (2026-09-15)
@@ -1,1338 +1,1323 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8675f4d3f314c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15ee05770984c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260821" sheetId="1" r:id="Ref3d6635a1ad4bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260914" sheetId="1" r:id="R5776109700104d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="431">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="426">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BBRI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MJGQ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,973,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,260,685.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
     <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>8.23%</x:t>
+    <x:t>$3,181,982.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
     <x:t>10,040,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,393,703.14</x:t>
-[...2 lines deleted...]
-    <x:t>6.37%</x:t>
+    <x:t>$2,529,464.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
     <x:t>144,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,163,281.85</x:t>
-[...2 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>$2,202,246.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>6,647,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,797,052.04</x:t>
-[...2 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$1,880,874.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
     <x:t>25,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,554,929.99</x:t>
-[...2 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>$1,471,081.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,266,325.53</x:t>
-[...2 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>$1,444,885.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HNGYH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,776,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,922.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,745,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,188.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,272,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,023,798.07</x:t>
-[...20 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>$923,805.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
     <x:t>8,927,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$952,397.03</x:t>
-[...20 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>$836,923.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
     <x:t>1,789,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$798,444.66</x:t>
-[...2 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$778,469.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,849,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,707.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,651,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,269.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJWQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,182.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$750,379.57</x:t>
-[...56 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$734,226.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
     <x:t>4,342,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$626,071.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>$644,806.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
     <x:t>1,442,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$601,214.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$592,531.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,128.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,874.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Y825F6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,204,107</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>1,157,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,630.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,404.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
     <x:t>6,409,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$521,898.58</x:t>
-[...53 lines deleted...]
-    <x:t>$494,404.07</x:t>
+    <x:t>$465,500.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMPC IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impack Pratama Industri Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007KK5458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,687,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,288.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
     <x:t>4,261,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$489,615.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$452,897.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,451,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,487.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,015.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,508.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,063.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>VKTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GSRG3D5</x:t>
   </x:si>
   <x:si>
     <x:t>8,764,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$451,810.68</x:t>
-[...53 lines deleted...]
-    <x:t>$423,238.65</x:t>
+    <x:t>$379,345.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,378.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
     <x:t>13,121,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$418,688.55</x:t>
-[...20 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$375,223.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,045,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,536.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
     <x:t>2,390,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$383,540.38</x:t>
-[...56 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$345,348.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,854.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,907,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,804.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,423,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,210.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
     <x:t>951,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$327,695.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$300,106.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,957.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
     <x:t>727,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$313,894.18</x:t>
-[...20 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$294,013.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
     <x:t>6,456,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,287.49</x:t>
-[...53 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$268,580.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
     <x:t>1,694,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$260,159.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$228,172.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,286,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,921.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,732,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,270.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,373,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,107.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,822.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,075.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,512.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,491.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,899.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,013,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,132.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,549.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,786.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,532.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,099,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,185.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MAPI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Adiperkasa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MKPK08</x:t>
   </x:si>
   <x:si>
-    <x:t>2,671,000</x:t>
-[...221 lines deleted...]
-    <x:t>$164,732.00</x:t>
+    <x:t>2,003,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,399.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>44,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$159,212.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$140,757.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>INTP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRBK2</x:t>
   </x:si>
   <x:si>
     <x:t>461,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$143,571.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$133,303.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,178,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,404.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,412.09</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
     <x:t>4,034,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,084.37</x:t>
-[...38 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$113,475.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,991.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,086,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,896.00</x:t>
   </x:si>
   <x:si>
     <x:t>CTRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Ciputra Development Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3F164</x:t>
   </x:si>
   <x:si>
     <x:t>2,861,195</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,982.68</x:t>
-[...17 lines deleted...]
-    <x:t>$100,639.34</x:t>
+    <x:t>$99,566.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,030.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
     <x:t>2,076,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,866.75</x:t>
-[...35 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$85,491.84</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
     <x:t>1,229,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,648.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$68,263.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
     <x:t>1,179,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,012.21</x:t>
+    <x:t>$51,810.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>-THB CASH-</x:t>
-[...2 lines deleted...]
-    <x:t>1,618,200</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,538</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,516.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$20,537.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-79,563.56</x:t>
-[...2 lines deleted...]
-    <x:t>-0.21%</x:t>
+    <x:t>$18,650.06</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1360,56 +1345,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5775ddad2aa54831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b048b333e3d4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref3d6635a1ad4bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89fcfc5bf4b469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R268d0287297b440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5776109700104d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I77"/>
+  <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2129,1124 +2114,1124 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
@@ -3347,80 +3332,80 @@
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
@@ -3448,196 +3433,167 @@
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="2" t="s">
         <x:v>425</x:v>
       </x:c>
-    </x:row>
-[...33 lines deleted...]
-      <x:c r="B77" s="2" t="s">
+      <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C77" s="2" t="s">
+      <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D77" s="2" t="s">
+      <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E77" s="2" t="s">
+      <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F77" s="2" t="s">
+      <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G77" s="2" t="s">
+      <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H77" s="2" t="s">
+      <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I77" s="2" t="s">
+      <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A77:I77"/>
+    <x:mergeCell ref="A76:I76"/>
   </x:mergeCells>
 </x:worksheet>
 </file>