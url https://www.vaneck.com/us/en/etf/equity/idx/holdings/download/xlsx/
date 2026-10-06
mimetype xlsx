--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -1,1323 +1,1272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15ee05770984c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabaec48bc204ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260914" sheetId="1" r:id="R5776109700104d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20261002" sheetId="1" r:id="R87156e1787bd4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="426">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="409">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BBCA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Central Asia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC3P00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,340,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,844,514.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>16,973,633</x:t>
-[...29 lines deleted...]
-    <x:t>8.38%</x:t>
+    <x:t>15,913,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,742,740.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>10,040,804</x:t>
-[...5 lines deleted...]
-    <x:t>6.66%</x:t>
+    <x:t>10,847,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,446,214.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>144,315</x:t>
-[...5 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>149,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,715.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKGRX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,679,997.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,647,100</x:t>
-[...23 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>6,345,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,644,398.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>5,000,900</x:t>
-[...5 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>5,910,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,284.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,776,764</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>4,676,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,911.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,452,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,288.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>23,745,900</x:t>
-[...23 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>26,668,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,341.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GY6RP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,136,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,337.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,077,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,159.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJWQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,487.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,296,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,616.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
-    <x:t>8,927,948</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>8,522,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,041.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,789,900</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>1,431,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,421.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
-    <x:t>65,849,000</x:t>
-[...59 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>62,860,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,157.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,439.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
-    <x:t>4,342,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>4,062,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,666.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,937,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,959.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,442,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>1,376,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,555.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023Y825F6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,167,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,536.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>2,123,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>2,027,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,842.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,636,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,218.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>FR SP</x:t>
   </x:si>
   <x:si>
     <x:t>First Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TVSY13</x:t>
   </x:si>
   <x:si>
-    <x:t>142,500</x:t>
-[...41 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>135,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,210.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
-    <x:t>6,409,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>6,118,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,535.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,366,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,072.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>615,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,105.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,545.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,264.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>IMPC IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impack Pratama Industri Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007KK5458</x:t>
   </x:si>
   <x:si>
-    <x:t>4,687,700</x:t>
-[...113 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>4,475,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,258.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,048,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,443.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,526,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,163.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>INKP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRCS2</x:t>
   </x:si>
   <x:si>
-    <x:t>754,600</x:t>
-[...20 lines deleted...]
-    <x:t>$375,223.63</x:t>
+    <x:t>720,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,918.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,045,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>1,953,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,965.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>948,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,967.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,377.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,267,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,520.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,390,375</x:t>
-[...59 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>1,882,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,008.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLBF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalbe Farma Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRVS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,163,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,402.17</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
-    <x:t>951,637</x:t>
-[...56 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>912,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,608.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,227,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,428.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,694,200</x:t>
-[...20 lines deleted...]
-    <x:t>$224,921.03</x:t>
+    <x:t>1,617,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,784.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,725.12</x:t>
+  </x:si>
+  <x:si>
     <x:t>JPFA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRT73</x:t>
   </x:si>
   <x:si>
-    <x:t>1,732,600</x:t>
-[...2 lines deleted...]
-    <x:t>$223,270.14</x:t>
+    <x:t>1,654,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,710.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AKRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Akr Corporindo Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVJBC0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,373,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>2,202,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,908.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,833.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
-    <x:t>8,684,700</x:t>
-[...2 lines deleted...]
-    <x:t>$199,822.92</x:t>
+    <x:t>9,183,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,099.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
-    <x:t>727,100</x:t>
-[...38 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>693,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,365.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,793,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,645.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,922,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,798.47</x:t>
   </x:si>
   <x:si>
     <x:t>TKIM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>409,100</x:t>
-[...35 lines deleted...]
-    <x:t>$172,549.05</x:t>
+    <x:t>390,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,295.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,525,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,575.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOWR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J65T60</x:t>
   </x:si>
   <x:si>
-    <x:t>6,792,700</x:t>
-[...20 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>5,372,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,129.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,099,300</x:t>
-[...23 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>3,913,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,888.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,583.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,034,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,875.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>705,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,284.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>44,900</x:t>
-[...56 lines deleted...]
-    <x:t>$122,412.09</x:t>
+    <x:t>33,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,666.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,855,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,648.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,037,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,392.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,034,400</x:t>
-[...20 lines deleted...]
-    <x:t>$101,991.04</x:t>
+    <x:t>3,851,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,457.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,730,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,701.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,982,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,025.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,468,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,083.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIA IJ</x:t>
-[...115 lines deleted...]
-  <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>563,289,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,516.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,650.06</x:t>
+    <x:t>$-94,262.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1345,62 +1294,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89fcfc5bf4b469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R268d0287297b440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5776109700104d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffcb1196008c4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reb68c81380754a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87156e1787bd4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I76"/>
+  <x:dimension ref="A1:I73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1795,1240 +1744,1240 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
@@ -3158,80 +3107,80 @@
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
@@ -3311,289 +3260,202 @@
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A73" s="2" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C73" s="1" t="s">
+      <x:c r="C73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B76" s="2" t="s">
+      <x:c r="E73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C76" s="2" t="s">
+      <x:c r="F73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D76" s="2" t="s">
+      <x:c r="G73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E76" s="2" t="s">
+      <x:c r="H73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F76" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="I76" s="2" t="s">
+      <x:c r="I73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A76:I76"/>
+    <x:mergeCell ref="A73:I73"/>
   </x:mergeCells>
 </x:worksheet>
 </file>