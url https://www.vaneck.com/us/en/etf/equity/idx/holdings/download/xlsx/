--- v10 (2026-10-06)
+++ v11 (2026-10-27)
@@ -1,1272 +1,1263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabaec48bc204ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21379fcb2a24419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20261002" sheetId="1" r:id="R87156e1787bd4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20261023" sheetId="1" r:id="R2799cdb5c6b540bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="409">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="406">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BBRI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MJGQ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,944,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,731,009.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Mandiri Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGNY64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,550,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,492,794.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>8,340,900</x:t>
-[...47 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>8,881,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,465,146.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.53%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>149,061</x:t>
-[...5 lines deleted...]
-    <x:t>5.42%</x:t>
+    <x:t>158,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,285.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
-    <x:t>30,300</x:t>
-[...5 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>32,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,111.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,345,500</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>6,756,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,098.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>5,910,700</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>6,293,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,370.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,676,864</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>4,979,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,145.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,452,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>5,805,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,494.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRPT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Pacific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK9L42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,074,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,840.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJWQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>510,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,703.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>26,668,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>28,396,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$677,216.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,136,036</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>8,663,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,335.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>987,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,551.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,326,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,603.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,524,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,355.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,077,800</x:t>
-[...20 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>12,860,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,457.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
-    <x:t>4,296,295</x:t>
-[...41 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>4,574,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,943.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,465,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,229.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023Y825F6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,243,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,481.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
-    <x:t>62,860,100</x:t>
-[...38 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>66,933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,924.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,158,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,013.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,807,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,250.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,598.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Energi Mega Persada Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>6,937,700</x:t>
-[...95 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>8,076,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,888.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,855.50</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
-    <x:t>6,118,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>6,514,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,147.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,139.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,080,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,399.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,583.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,958.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,337,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,550.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>VKTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GSRG3D5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,366,100</x:t>
-[...59 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>11,928,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,325.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLBF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalbe Farma Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRVS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,562,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,742.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,479,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,686.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,677.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,254.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,307,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,192.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>IMPC IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impack Pratama Industri Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007KK5458</x:t>
   </x:si>
   <x:si>
-    <x:t>4,475,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>4,765,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,658.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,048,300</x:t>
-[...56 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>7,505,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,702.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,004,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,904.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,392.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,345,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,642.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,365.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>PTRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrosea Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4G10</x:t>
   </x:si>
   <x:si>
-    <x:t>948,500</x:t>
-[...107 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>1,010,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,158.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,939.55</x:t>
   </x:si>
   <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,617,600</x:t>
-[...53 lines deleted...]
-    <x:t>$179,908.47</x:t>
+    <x:t>1,722,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,216.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>ITMG IJ</x:t>
-[...14 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>738,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,200.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,407.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,910,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,192.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,047,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,589.89</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
-    <x:t>9,183,500</x:t>
-[...74 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>9,778,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,952.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,312.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,720,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,102.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MIKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00875ZS03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,525,897</x:t>
-[...23 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>1,624,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,238.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,574.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,338.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,913,200</x:t>
-[...23 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>4,166,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,420.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,169,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,837.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,907,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,525.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,034,700</x:t>
-[...53 lines deleted...]
-    <x:t>$89,648.18</x:t>
+    <x:t>3,231,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,432.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,142.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>SMGR IJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,851,200</x:t>
-[...2 lines deleted...]
-    <x:t>$82,457.55</x:t>
+    <x:t>4,100,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,951.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>CTRA IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,982,300</x:t>
-[...17 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>2,110,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,272.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,398.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573,675,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,791.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-94,262.56</x:t>
-[...2 lines deleted...]
-    <x:t>-0.27%</x:t>
+    <x:t>$-70,624.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1294,56 +1285,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffcb1196008c4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reb68c81380754a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87156e1787bd4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33078efbb15f402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67ac3151d0c3421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2799cdb5c6b540bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I73"/>
+  <x:dimension ref="A1:I72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1744,457 +1735,457 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2324,138 +2315,138 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -2527,689 +2518,689 @@
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
@@ -3223,239 +3214,210 @@
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A72" s="1">
-[...14 lines deleted...]
-      <x:c r="F72" s="1" t="s">
+      <x:c r="A72" s="2" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="G72" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="B73" s="2" t="s">
+      <x:c r="B72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C73" s="2" t="s">
+      <x:c r="C72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D73" s="2" t="s">
+      <x:c r="D72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E73" s="2" t="s">
+      <x:c r="E72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F73" s="2" t="s">
+      <x:c r="F72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G73" s="2" t="s">
+      <x:c r="G72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H73" s="2" t="s">
+      <x:c r="H72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I73" s="2" t="s">
+      <x:c r="I72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A73:I73"/>
+    <x:mergeCell ref="A72:I72"/>
   </x:mergeCells>
 </x:worksheet>
 </file>