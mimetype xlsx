--- v7 (2026-08-29)
+++ v8 (2026-09-18)
@@ -1,1020 +1,1005 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ea1a175c414d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4b70ed3c074bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260827" sheetId="1" r:id="R918c68e4cc964d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260917" sheetId="1" r:id="R368a0a25015e4327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="325">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="320">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,699,411.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.81%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,633,371</x:t>
-[...29 lines deleted...]
-    <x:t>8.19%</x:t>
+    <x:t>1,952,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,985,192.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,024,971</x:t>
-[...5 lines deleted...]
-    <x:t>8.16%</x:t>
+    <x:t>1,225,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,905,068.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>953,545</x:t>
-[...5 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>1,139,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,967,537.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,983,897.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,859,670.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>704,138</x:t>
-[...41 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>841,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,469,331.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,740,700</x:t>
-[...5 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>3,278,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,141,939.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>740,193</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>884,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,245,344.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>306,825</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>366,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,765,174.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,439,477</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>1,721,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,024,782.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,663,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,095,885.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>434,113</x:t>
-[...23 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>518,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,507,645.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,521,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>10,540,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,828,746.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>521,542</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>623,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,580,447.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>243,864</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>291,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,877,072.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,918,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>10,646,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,584,596.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>765,399</x:t>
-[...2 lines deleted...]
-    <x:t>$18,185,880.24</x:t>
+    <x:t>915,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,232,967.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,316,118.62</x:t>
   </x:si>
   <x:si>
     <x:t>1.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>AGCO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>272,761</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>326,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,474,899.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>592,375</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>708,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,104,308.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,212,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>20,581,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,088,229.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,005,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>4,788,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,871,729.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,955,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>8,315,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,780,285.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,588,415.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icl Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXH0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,107,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,653,833.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,512,281.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,311,542.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
-    <x:t>3,846,772</x:t>
-[...77 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>3,668,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,907,805.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,980</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>25,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,777,437.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,030,245</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>2,427,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,174,530.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,529,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,440,320.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,280,032.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>136,531</x:t>
-[...23 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>163,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,491,248.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,776,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,403,979.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,209,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,367,329.15</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>789,300</x:t>
-[...59 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>942,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,305,494.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,412,164.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>172,093</x:t>
-[...23 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>205,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,871,709.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>1,005,821</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>1,202,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,461,827.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>153,915</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>184,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,439,365.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,760,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,703,702.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,612,008.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,532,200</x:t>
-[...20 lines deleted...]
-    <x:t>$3,817,449.12</x:t>
+    <x:t>1,829,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,338,117.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,678,000</x:t>
-[...20 lines deleted...]
-    <x:t>$3,765,701.34</x:t>
+    <x:t>3,206,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,244,328.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>332,570</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>397,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,055,560.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>-TWD CASH-</x:t>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>982,181</x:t>
+    <x:t>4,646,455</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,002.70</x:t>
+    <x:t>$4,646,455.19</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
-    <x:t>$326.30</x:t>
+    <x:t>$321.81</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$101.03</x:t>
-[...11 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$99.92</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,876,392.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$-669,692.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1042,56 +1027,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47067d9701174231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb47b1054ead54735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R918c68e4cc964d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9248eac06a104942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R220ae0a772b043b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R368a0a25015e4327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I61"/>
+  <x:dimension ref="A1:I60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2188,674 +2173,645 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="G53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="H59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I59" s="1" t="s">
+    </x:row>
+    <x:row r="60" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A60" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
-    </x:row>
-[...54 lines deleted...]
-      <x:c r="I61" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A61:I61"/>
+    <x:mergeCell ref="A60:I60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>