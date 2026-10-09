--- v8 (2026-09-18)
+++ v9 (2026-10-09)
@@ -1,1005 +1,1005 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4b70ed3c074bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80abc2d9c77549a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260917" sheetId="1" r:id="R368a0a25015e4327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261007" sheetId="1" r:id="R94cd077d68c44621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="320">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="320">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>162,915</x:t>
+    <x:t>144,231</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,699,411.45</x:t>
+    <x:t>$94,741,016.97</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.81%</x:t>
+    <x:t>8.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,952,908</x:t>
-[...5 lines deleted...]
-    <x:t>8.68%</x:t>
+    <x:t>1,702,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,466,720.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VYLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vylor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CQR6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,015,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,136,453.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>846,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,846,989.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>983,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,792,474.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,540,300.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,296,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,389,796.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,526,520.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,090,004.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,710,094.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,727,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,238,652.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,615,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,585,105.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,305,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,696,297.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,038,982.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,550,086.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,394,561.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXTGY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,690,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,467,965.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,776,124.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,750,565.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,435,702.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,226,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,362,426.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALM NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salmar Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P3KW39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,971,705.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,225,378</x:t>
-[...329 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>1,008,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,572,116.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,871,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,561,387.96</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>20,581,100</x:t>
-[...2 lines deleted...]
-    <x:t>$14,088,229.83</x:t>
+    <x:t>20,055,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,586,881.31</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>RAIL3 BZ</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>661,501</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>648,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,990,288.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>853,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,830,298.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUCN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bucher Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLZXN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,493,822.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,371,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,162,282.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,838,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,107,384</x:t>
-[...95 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>1,725,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,764,722.12</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,529,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>1,542,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,954,398.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,524,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,374,199.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>645,365</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>620,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,249,904.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,888,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,082,826.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>163,238</x:t>
-[...38 lines deleted...]
-    <x:t>$7,367,329.15</x:t>
+    <x:t>156,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,056,669.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>942,900</x:t>
-[...2 lines deleted...]
-    <x:t>$7,305,494.63</x:t>
+    <x:t>921,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,437,085.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,186,936.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>51,552</x:t>
-[...20 lines deleted...]
-    <x:t>$5,871,709.59</x:t>
+    <x:t>50,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,127,880.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,207,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,245,219.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>LSG NO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>184,011</x:t>
-[...2 lines deleted...]
-    <x:t>$5,439,365.16</x:t>
+    <x:t>184,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,196,800.96</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>26,760,400</x:t>
-[...2 lines deleted...]
-    <x:t>$4,703,702.84</x:t>
+    <x:t>26,868,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,403,962.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,215,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,168,720.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>549,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>549,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,153,341.50</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,829,800</x:t>
-[...23 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>1,844,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,129,640.67</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>397,604</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>372,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,386,843.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,646,455</x:t>
+    <x:t>-138</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,646,455.19</x:t>
+    <x:t>$-138.08</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50.76</x:t>
+  </x:si>
+  <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>280</x:t>
-[...2 lines deleted...]
-    <x:t>$321.81</x:t>
+    <x:t>284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318.30</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$99.92</x:t>
+    <x:t>$97.82</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-669,692.19</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$117,942.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1027,56 +1027,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9248eac06a104942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R220ae0a772b043b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R368a0a25015e4327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46553ca25d9241ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5db96595e1ef4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94cd077d68c44621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I60"/>
+  <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1680,1138 +1680,1167 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="G54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="G56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A60" s="1">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F59" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="G59" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="H59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I59" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A60" s="2" t="s">
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="B60" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I60" s="2" t="s">
+      <x:c r="B61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A60:I60"/>
+    <x:mergeCell ref="A61:I61"/>
   </x:mergeCells>
 </x:worksheet>
 </file>