--- v9 (2026-10-09)
+++ v10 (2026-10-31)
@@ -1,1005 +1,1020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80abc2d9c77549a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f463daaf464e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261007" sheetId="1" r:id="R94cd077d68c44621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261029" sheetId="1" r:id="Rb287000a410b4f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="320">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="325">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>144,231</x:t>
+    <x:t>139,041</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,741,016.97</x:t>
+    <x:t>$91,767,060.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.38%</x:t>
+    <x:t>8.47%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,702,476</x:t>
-[...5 lines deleted...]
-    <x:t>7.38%</x:t>
+    <x:t>1,641,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,300,696.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
   </x:si>
   <x:si>
     <x:t>VYLR</x:t>
   </x:si>
   <x:si>
     <x:t>Vylor Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024CQR6X9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,015,707</x:t>
-[...5 lines deleted...]
-    <x:t>6.56%</x:t>
+    <x:t>979,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,165,857.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,116,871.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,905,412.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>846,410</x:t>
-[...41 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>815,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,176,152.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,296,100</x:t>
-[...5 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>3,177,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,858,855.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>397,820</x:t>
-[...5 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>383,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,288,695.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>814,120</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>784,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,147,081.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,665,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,593,888.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>347,930</x:t>
-[...23 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>335,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,206,068.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,577,821.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,615,177</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>2,521,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,463,298.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,494,701.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,305,400</x:t>
-[...38 lines deleted...]
-    <x:t>$27,550,086.60</x:t>
+    <x:t>10,898,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,407,473.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>637,054</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>614,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,028,282.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,690,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>10,310,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,898,128.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>851,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,789,533.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALM NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salmar Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P3KW39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,584,671.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>181,183</x:t>
-[...20 lines deleted...]
-    <x:t>$19,750,565.64</x:t>
+    <x:t>174,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,835,657.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>973,245</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>938,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,104,024.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,516,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,526,773.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,226,600</x:t>
-[...23 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>5,038,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,299,412.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,334,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,297,577.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,008,451</x:t>
-[...38 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>972,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,150,801.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,549,252.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,286,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,576,145.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUCN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bucher Industries Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLZXN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,257,701.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>648,712</x:t>
-[...38 lines deleted...]
-    <x:t>$9,493,822.86</x:t>
+    <x:t>625,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,151,480.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>TWE AU</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>140,960</x:t>
-[...2 lines deleted...]
-    <x:t>$8,838,192.00</x:t>
+    <x:t>135,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,434,692.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,725,339</x:t>
-[...2 lines deleted...]
-    <x:t>$8,764,722.12</x:t>
+    <x:t>1,663,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,634,450.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,542,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>1,487,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,516,368.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,466,204.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>598,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,336,151.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>6,524,600</x:t>
-[...23 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>6,289,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,864,862.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,270,352.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,148,013.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,060,123.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>27,888,900</x:t>
-[...74 lines deleted...]
-    <x:t>$6,127,880.73</x:t>
+    <x:t>26,885,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,880,371.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>1,207,427</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>1,163,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,400,911.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>184,808</x:t>
-[...2 lines deleted...]
-    <x:t>$5,196,800.96</x:t>
+    <x:t>178,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,918,942.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,009,998.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,095,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,966,400.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,778,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,936,757.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>26,868,700</x:t>
-[...53 lines deleted...]
-    <x:t>$4,129,640.67</x:t>
+    <x:t>25,902,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,697,102.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>372,590</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>359,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,152.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98.88</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...50 lines deleted...]
-    <x:t>$97.82</x:t>
+    <x:t>-301,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-301,509.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,942.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$814,330.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1027,51 +1042,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46553ca25d9241ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5db96595e1ef4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94cd077d68c44621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85389a976a54d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbabe47d43b074e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb287000a410b4f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1680,1158 +1695,1158 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="2" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>