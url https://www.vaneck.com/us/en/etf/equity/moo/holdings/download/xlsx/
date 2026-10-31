--- v10 (2026-10-31)
+++ v11 (2026-10-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f463daaf464e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd529dd35b584e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261029" sheetId="1" r:id="Rb287000a410b4f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20261029" sheetId="1" r:id="R06c46cc7a65e44c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="325">
   <x:si>
     <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1042,51 +1042,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85389a976a54d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbabe47d43b074e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb287000a410b4f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb99b9667e149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc4e01ba0b1304950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06c46cc7a65e44c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">