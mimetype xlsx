--- v0 (2026-04-03)
+++ v1 (2026-04-25)
@@ -1,1044 +1,1032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2204dfc9eca84ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf339c2d8236b4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260401" sheetId="1" r:id="R9b29e1774170429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260423" sheetId="1" r:id="R1bc352a8ba82450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="333">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="329">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,049,830</x:t>
+    <x:t>2,013,497</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,621,879.76</x:t>
+    <x:t>$93,910,026.57</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.98%</x:t>
+    <x:t>8.12%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>159,709</x:t>
-[...5 lines deleted...]
-    <x:t>7.60%</x:t>
+    <x:t>156,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,870,443.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,003,434.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>980,331</x:t>
-[...23 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>962,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,680,106.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>897,171</x:t>
-[...5 lines deleted...]
-    <x:t>5.58%</x:t>
+    <x:t>881,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,618,809.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>920,863</x:t>
-[...5 lines deleted...]
-    <x:t>5.56%</x:t>
+    <x:t>904,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,344,726.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>473,354</x:t>
-[...2 lines deleted...]
-    <x:t>$60,579,844.92</x:t>
+    <x:t>464,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,394,451.99</x:t>
   </x:si>
   <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>892,253</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>876,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,169,659.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,934,100</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>2,882,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,630,592.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>362,473</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>356,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,010,576.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,996,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,819,182.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,646,172</x:t>
-[...23 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>1,616,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,219,350.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>593,785</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>583,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,563,078.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>495,158</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>486,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,639,997.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>282,444</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>277,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,706,374.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,272,840</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>2,232,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,441,806.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>898,717</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>882,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,434,189.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,284,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>10,104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,964,674.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>177,814</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>174,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,880,529.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>316,089</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>310,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,062,400.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>724,332</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>711,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,930,462.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,238,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>4,163,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,384,102.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,886,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,874,352.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,668,962.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,593,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,649,684.53</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>284,600</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>279,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,501,462.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>151,408</x:t>
-[...38 lines deleted...]
-    <x:t>$11,946,046.14</x:t>
+    <x:t>148,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,329,413.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,421,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,147,376.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,324</x:t>
-[...23 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>23,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,135,537.70</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,719,217</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>1,688,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,798,356.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,496,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,836,965.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,344,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,644,245.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,542,056.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>949,200</x:t>
-[...41 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>932,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,245,861.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,695,451.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,887,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,354,909.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,418,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,308,769.51</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>177,986</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>174,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,893,418.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,852,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,793,017.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,144,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,679,907.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>385,185</x:t>
-[...104 lines deleted...]
-    <x:t>$5,676,417.99</x:t>
+    <x:t>378,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,467,244.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>579,496</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>569,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,322,150.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,829,000</x:t>
-[...2 lines deleted...]
-    <x:t>$5,406,959.56</x:t>
+    <x:t>1,796,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,138,035.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>49,946</x:t>
-[...2 lines deleted...]
-    <x:t>$5,135,017.21</x:t>
+    <x:t>49,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,941,923.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>530,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>521,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,362,596.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,090,000</x:t>
-[...2 lines deleted...]
-    <x:t>$4,460,734.23</x:t>
+    <x:t>3,035,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,293,899.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>492,686</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>483,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,138.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,108,046</x:t>
+    <x:t>8,564</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,108,046.20</x:t>
-[...14 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$8,563.53</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,054</x:t>
-[...2 lines deleted...]
-    <x:t>$108.91</x:t>
+    <x:t>3,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331.04</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>410</x:t>
-[...2 lines deleted...]
-    <x:t>$476.48</x:t>
+    <x:t>425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497.48</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$97.57</x:t>
+    <x:t>$100.62</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,123,619.94</x:t>
-[...2 lines deleted...]
-    <x:t>-0.26%</x:t>
+    <x:t>$-463,152.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1066,56 +1054,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba9b2cd4b1c4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raf501b70048e4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b29e1774170429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dd1fe8119c4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1887293eff554e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc352a8ba82450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I63"/>
+  <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1893,109 +1881,109 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
@@ -2009,341 +1997,341 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2415,529 +2403,500 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E61" s="1" t="s">
+      <x:c r="G61" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="H61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A62" s="1">
-[...5 lines deleted...]
-      <x:c r="C62" s="1" t="s">
+      <x:c r="A62" s="2" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I63" s="2" t="s">
+      <x:c r="B62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H62" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A63:I63"/>
+    <x:mergeCell ref="A62:I62"/>
   </x:mergeCells>
 </x:worksheet>
 </file>