--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1,1032 +1,1044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf339c2d8236b4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57032c100d4c408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260423" sheetId="1" r:id="R1bc352a8ba82450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260514" sheetId="1" r:id="R7cca257033a841e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="329">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="333">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,997,737.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.93%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,013,497</x:t>
-[...29 lines deleted...]
-    <x:t>8.03%</x:t>
+    <x:t>1,719,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,502,509.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,511,584.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>772,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,894,923.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,396,041.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>748,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,899,476.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,636,266.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,465,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,855,885.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>680,712</x:t>
-[...113 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>581,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,883,392.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>356,040</x:t>
-[...5 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>304,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,452,956.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,996,100</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>10,247,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,497,601.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,616,989</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>1,381,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,712,428.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>583,267</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>498,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,363,102.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>486,380</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>415,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,079,314.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>277,440</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>236,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,198,441.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,232,553</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>1,906,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,345,844.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXTGY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,605,649.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,460,027.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>882,792</x:t>
-[...41 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>753,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,100,379.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>310,490</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>265,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,679,737.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>711,499</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>607,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,150,346.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,163,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>3,570,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,948,689.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,886,400</x:t>
-[...2 lines deleted...]
-    <x:t>$11,874,352.59</x:t>
+    <x:t>6,762,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,285,630.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,776,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,034,173.97</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,734,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,935,966.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,909,610.30</x:t>
+  </x:si>
+  <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>629,798</x:t>
-[...20 lines deleted...]
-    <x:t>$11,649,684.53</x:t>
+    <x:t>537,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,667,443.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icl Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXH0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,442,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,476,246.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>279,600</x:t>
-[...41 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>238,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,299,105.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,894</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>20,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,263,952.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,496,800</x:t>
-[...2 lines deleted...]
-    <x:t>$7,836,965.45</x:t>
+    <x:t>1,283,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,816,604.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>797,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,630,118.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,128,755.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,344,041</x:t>
-[...41 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>2,002,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,051,197.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>195,879</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>167,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,333,115.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,887,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>5,047,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,277,087.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,372,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,251,758.86</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>25,418,900</x:t>
-[...2 lines deleted...]
-    <x:t>$6,308,769.51</x:t>
+    <x:t>21,764,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,184,005.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>977,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,687,014.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,381,900.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,359,084.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,539,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,245,838.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>174,827</x:t>
-[...59 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>149,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,158,645.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>569,214</x:t>
-[...41 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>486,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,098,564.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,877,518.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>521,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>444,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,484,907.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>483,953</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>413,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,641.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>8,564</x:t>
+    <x:t>1,535,115</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,563.53</x:t>
+    <x:t>$1,535,114.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
+    <x:t>1,199,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,128.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-NOK CASH-</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$100.62</x:t>
+    <x:t>$101.55</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-463,152.66</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$-2,281,069.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1054,51 +1066,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dd1fe8119c4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1887293eff554e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc352a8ba82450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0daecfe168f14daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a8b74390c4342fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cca257033a841e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1881,80 +1893,80 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -1997,399 +2009,399 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -2588,306 +2600,306 @@
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>