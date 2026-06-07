--- v2 (2026-05-17)
+++ v3 (2026-06-07)
@@ -1,1044 +1,1050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57032c100d4c408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa6c2f5be354d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260514" sheetId="1" r:id="R7cca257033a841e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260604" sheetId="1" r:id="R4e8acb12a4e54988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="333">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="335">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>133,993</x:t>
+    <x:t>133,428</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,997,737.52</x:t>
+    <x:t>$78,956,019.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.93%</x:t>
+    <x:t>8.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,719,725</x:t>
-[...5 lines deleted...]
-    <x:t>7.88%</x:t>
+    <x:t>1,712,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,804,937.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer-Daniels-Midland Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6WG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>769,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,137,374.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>822,468</x:t>
-[...23 lines deleted...]
-    <x:t>6.48%</x:t>
+    <x:t>818,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,439,585.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>752,693</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>749,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,716,673.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,473,519.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,037,149.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,455,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,835,120.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>748,567</x:t>
-[...59 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>745,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,398,807.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>304,100</x:t>
-[...5 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>302,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,190,576.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,375,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,759,796.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,247,300</x:t>
-[...23 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>10,204,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,685,352.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>498,158</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>496,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,663,216.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>415,408</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>413,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,117,131.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>236,960</x:t>
-[...2 lines deleted...]
-    <x:t>$21,198,441.60</x:t>
+    <x:t>235,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,960,326.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,898,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,601,773.85</x:t>
   </x:si>
   <x:si>
     <x:t>2.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>CNH</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,675,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>8,638,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,680,210.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>149,180</x:t>
-[...5 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>148,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,806,808.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>753,985</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>750,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,193,411.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>265,180</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>264,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,689,499.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>607,687</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>605,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,952,589.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,760,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,310,886.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,733,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,134,948.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,570,800</x:t>
-[...41 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>3,555,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,795,600.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>16,734,600</x:t>
-[...2 lines deleted...]
-    <x:t>$9,935,966.60</x:t>
+    <x:t>16,664,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,613,535.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>127,030</x:t>
-[...2 lines deleted...]
-    <x:t>$9,909,610.30</x:t>
+    <x:t>126,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,418,743.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>537,891</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>535,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,893,100.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,595,947.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,442,351</x:t>
-[...23 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>1,436,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,459,600.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,403</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>20,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,188,090.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWE AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Wine Estates Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QZ1QQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,993,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,645,888.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,283,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>1,278,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,433,496.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,208,158.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>797,100</x:t>
-[...41 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>793,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,186,232.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,026,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,246,843.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>167,301</x:t>
-[...20 lines deleted...]
-    <x:t>$5,277,087.37</x:t>
+    <x:t>166,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,092,894.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>20,372,300</x:t>
-[...2 lines deleted...]
-    <x:t>$5,251,758.86</x:t>
+    <x:t>20,286,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,492,853.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,415,329.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,329,998.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilgrim's Pride Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFLXV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,307,636.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,195,299.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>21,764,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>21,672,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,112,025.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,589,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,953,770.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>323,149</x:t>
-[...20 lines deleted...]
-    <x:t>$4,359,084.45</x:t>
+    <x:t>321,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,922,571.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,539,900</x:t>
-[...59 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>1,533,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,701.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>444,800</x:t>
-[...2 lines deleted...]
-    <x:t>$3,484,907.18</x:t>
+    <x:t>442,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,401,907.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>413,343</x:t>
-[...2 lines deleted...]
-    <x:t>$1,829,641.09</x:t>
+    <x:t>411,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,670.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,535,115</x:t>
+    <x:t>562,235</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,535,114.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$562,234.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MYR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,118.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604.51</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,199,610</x:t>
-[...23 lines deleted...]
-    <x:t>$398.98</x:t>
+    <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$.01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$101.55</x:t>
+    <x:t>$100.32</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,281,069.62</x:t>
-[...2 lines deleted...]
-    <x:t>-0.23%</x:t>
+    <x:t>$1,676,944.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1066,56 +1072,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0daecfe168f14daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a8b74390c4342fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cca257033a841e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbace7c6e614415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdc6d7ea59acc4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e8acb12a4e54988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1922,993 +1928,1022 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F61" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="H61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I61" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A62" s="2" t="s">
+      <x:c r="G62" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="B62" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I62" s="2" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="2" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A63:I63"/>
   </x:mergeCells>
 </x:worksheet>
 </file>