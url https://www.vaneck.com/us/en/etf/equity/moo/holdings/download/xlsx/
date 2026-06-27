--- v3 (2026-06-07)
+++ v4 (2026-06-27)
@@ -1,1050 +1,1017 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa6c2f5be354d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9691e543acac461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260604" sheetId="1" r:id="R4e8acb12a4e54988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260625" sheetId="1" r:id="R0aa528aa42df43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="335">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="324">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,546,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,090,342.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.90%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>133,428</x:t>
-[...29 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>129,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,410,931.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,234,329.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nutrien Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JM9XLN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,054,439.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,898,469.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>769,310</x:t>
-[...41 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>611,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,797,474.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,595,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,659,940.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,521,268.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>395,452</x:t>
-[...59 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>372,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,256,732.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>302,817</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>290,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,416,206.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,375,243</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>1,363,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,056,595.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,110,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,066,923.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,204,100</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>8,070,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,993,694.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,416,123.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>411,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,824,372.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>496,056</x:t>
-[...59 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>493,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,547,797.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,638,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>8,450,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,793,470.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>148,551</x:t>
-[...2 lines deleted...]
-    <x:t>$17,806,808.37</x:t>
+    <x:t>145,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,285,215.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>750,804</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>724,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,752,555.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>264,061</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>258,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,905,167.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>605,123</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>561,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,672,837.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,794,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,832,140.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
-    <x:t>3,760,084</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>3,643,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,683,372.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,733,700</x:t>
-[...20 lines deleted...]
-    <x:t>$9,795,600.95</x:t>
+    <x:t>6,587,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,599,271.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CPF-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Foods Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMC8H9</x:t>
   </x:si>
   <x:si>
-    <x:t>16,664,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>16,301,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,497,986.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>126,494</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>120,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,463,597.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icl Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXH0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,314,264.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,286,429.26</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>535,621</x:t>
-[...41 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>523,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,802,573.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,317</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>19,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,800,968.65</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,993,594</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>1,922,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,283,437.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,278,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>1,212,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,237,222.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,845,000.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>134,241</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>129,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,638,565.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,026,600</x:t>
-[...2 lines deleted...]
-    <x:t>$5,246,843.49</x:t>
+    <x:t>4,917,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,072,653.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,862,187.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>166,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>162,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,571,422.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>20,286,300</x:t>
-[...20 lines deleted...]
-    <x:t>$4,415,329.44</x:t>
+    <x:t>22,002,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,500,622.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>973,759</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>952,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,959,731.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>148,693</x:t>
-[...2 lines deleted...]
-    <x:t>$4,307,636.21</x:t>
+    <x:t>145,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,902,584.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,535,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,807,991.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,198,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,795,631.17</x:t>
   </x:si>
   <x:si>
     <x:t>SCHO DC</x:t>
   </x:si>
   <x:si>
     <x:t>Schouw &amp; Co A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZVM24</x:t>
   </x:si>
   <x:si>
-    <x:t>41,724</x:t>
-[...41 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>40,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,732,777.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>321,786</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>314,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,565,675.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,425,944.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,533,400</x:t>
-[...20 lines deleted...]
-    <x:t>$3,401,907.35</x:t>
+    <x:t>1,451,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,283,433.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>OCI NA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>562,235</x:t>
+    <x:t>155,309</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$562,234.73</x:t>
-[...14 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$155,309.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,109,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,311.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>4,774</x:t>
-[...20 lines deleted...]
-    <x:t>-JPY CASH-</x:t>
+    <x:t>2,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220.64</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.01</x:t>
+    <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
-[...2 lines deleted...]
-    <x:t>$100.32</x:t>
+    <x:t>281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194.10</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,676,944.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$-724,678.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1072,56 +1039,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbace7c6e614415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdc6d7ea59acc4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e8acb12a4e54988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536ba8ca84044d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d1538af3ffd4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0aa528aa42df43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I63"/>
+  <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1928,1022 +1895,964 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A61" s="1">
-[...81 lines deleted...]
-      <x:c r="I63" s="2" t="s">
+      <x:c r="A61" s="2" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A63:I63"/>
+    <x:mergeCell ref="A61:I61"/>
   </x:mergeCells>
 </x:worksheet>
 </file>