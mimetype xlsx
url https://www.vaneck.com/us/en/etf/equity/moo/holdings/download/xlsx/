--- v4 (2026-06-27)
+++ v5 (2026-07-17)
@@ -1,1017 +1,1017 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9691e543acac461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3701cfc329045bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260625" sheetId="1" r:id="R0aa528aa42df43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260716" sheetId="1" r:id="Rc68522ce5c2e4083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="324">
   <x:si>
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+    <x:t>Daily Holdings (%)  07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,546,918</x:t>
+    <x:t>1,580,108</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,090,342.67</x:t>
+    <x:t>$86,461,085.37</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.90%</x:t>
+    <x:t>8.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>991,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,920,926.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.80%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>129,068</x:t>
-[...23 lines deleted...]
-    <x:t>8.60%</x:t>
+    <x:t>131,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,964,012.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.09%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>903,124</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>922,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,899,011.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>666,904</x:t>
-[...5 lines deleted...]
-    <x:t>5.63%</x:t>
+    <x:t>681,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,391,399.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>611,412</x:t>
-[...5 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>624,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,835,326.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,104,683.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,595,400</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>2,650,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,323,137.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>701,060</x:t>
-[...23 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>716,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,411,484.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>290,598</x:t>
-[...2 lines deleted...]
-    <x:t>$32,416,206.90</x:t>
+    <x:t>296,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,381,587.24</x:t>
   </x:si>
   <x:si>
     <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,363,288</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>1,392,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,515,198.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,694,070.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,243,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,850,463.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,704,479.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>CNH</x:t>
   </x:si>
   <x:si>
     <x:t>Cnh Industrial Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059JSF49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,110,423</x:t>
-[...23 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>2,155,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,850,133.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>230,975</x:t>
-[...41 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>235,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,627,566.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,450,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>8,630,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,752,407.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>145,425</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>148,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,134,665.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>724,922</x:t>
-[...2 lines deleted...]
-    <x:t>$15,752,555.06</x:t>
+    <x:t>740,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,682,721.51</x:t>
   </x:si>
   <x:si>
     <x:t>1.71%</x:t>
   </x:si>
   <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,871,477.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>258,323</x:t>
-[...23 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>263,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,396,657.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,729,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,070,423.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,907,082.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,651,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,898,172.05</x:t>
   </x:si>
   <x:si>
     <x:t>RAIL3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Rumo Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G6D37M6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,794,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>3,875,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,584,811.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
-    <x:t>3,643,169</x:t>
-[...56 lines deleted...]
-    <x:t>$9,463,597.44</x:t>
+    <x:t>3,721,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,599,539.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,695,176.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,669,531</x:t>
-[...20 lines deleted...]
-    <x:t>$8,286,429.26</x:t>
+    <x:t>1,705,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,594,843.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>523,983</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>535,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,522,946.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>19,875</x:t>
-[...2 lines deleted...]
-    <x:t>$7,800,968.65</x:t>
+    <x:t>20,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,098,341.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,922,789</x:t>
-[...2 lines deleted...]
-    <x:t>$6,283,437.86</x:t>
+    <x:t>1,964,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,613,714.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,212,300</x:t>
-[...2 lines deleted...]
-    <x:t>$6,237,222.11</x:t>
+    <x:t>1,238,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,579,614.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,068,857.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>747,700</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>763,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,827,677.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>4,917,900</x:t>
-[...2 lines deleted...]
-    <x:t>$5,072,653.50</x:t>
+    <x:t>5,023,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,619,119.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,394,646.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>NEOG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>162,980</x:t>
-[...2 lines deleted...]
-    <x:t>$4,571,422.42</x:t>
+    <x:t>166,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,877,950.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>22,002,100</x:t>
-[...2 lines deleted...]
-    <x:t>$4,500,622.54</x:t>
+    <x:t>22,474,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,789,690.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
+    <x:t>PPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilgrim's Pride Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFLXV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,319,792.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>952,586</x:t>
-[...20 lines deleted...]
-    <x:t>$3,902,584.14</x:t>
+    <x:t>973,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,101,719.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,082,550.85</x:t>
+  </x:si>
+  <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,535,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>2,590,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,835,372.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>21,198,200</x:t>
-[...20 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>21,653,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,312.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>314,989</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>321,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,680,751.36</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>433,600</x:t>
-[...2 lines deleted...]
-    <x:t>$3,425,944.16</x:t>
+    <x:t>443,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,600,437.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,451,600</x:t>
-[...2 lines deleted...]
-    <x:t>$3,283,433.18</x:t>
+    <x:t>1,482,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,481,593.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
     <x:t>.PHOR2 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TL3N9</x:t>
   </x:si>
   <x:si>
     <x:t>1,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>155,309</x:t>
+    <x:t>454,223</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$155,309.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$454,223.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-156.74</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>25,109,282</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,040</x:t>
-[...17 lines deleted...]
-    <x:t>$220.64</x:t>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320.61</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.02</x:t>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>281</x:t>
-[...2 lines deleted...]
-    <x:t>$194.10</x:t>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98.41</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-724,678.38</x:t>
-[...2 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>$-175,624.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1039,51 +1039,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536ba8ca84044d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d1538af3ffd4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0aa528aa42df43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd7942e93a04a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd5a2d5540a224c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc68522ce5c2e4083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1837,109 +1837,109 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -1953,863 +1953,863 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">