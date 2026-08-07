--- v5 (2026-07-17)
+++ v6 (2026-08-07)
@@ -1,1017 +1,1020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3701cfc329045bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25e723535cc4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260716" sheetId="1" r:id="Rc68522ce5c2e4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260805" sheetId="1" r:id="R7c7865e0ea204db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="324">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="325">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,580,108</x:t>
+    <x:t>1,593,404</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,461,085.37</x:t>
+    <x:t>$90,828,648.55</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.85%</x:t>
+    <x:t>9.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,359,892.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>991,586</x:t>
-[...23 lines deleted...]
-    <x:t>8.09%</x:t>
+    <x:t>999,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,663,863.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.07%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>922,489</x:t>
-[...5 lines deleted...]
-    <x:t>6.34%</x:t>
+    <x:t>930,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,251,928.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>681,204</x:t>
-[...5 lines deleted...]
-    <x:t>5.36%</x:t>
+    <x:t>686,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,100,797.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>624,522</x:t>
-[...5 lines deleted...]
-    <x:t>5.31%</x:t>
+    <x:t>629,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,857,789.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>380,117</x:t>
-[...5 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>383,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,736,343.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,650,900</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>2,673,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,122,160.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>716,090</x:t>
-[...5 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>722,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,019,522.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>296,828</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>299,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,913,818.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,392,538</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>1,404,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,032,886.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,312,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,761,279.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>419,975</x:t>
-[...23 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>423,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,478,589.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,533,859.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,173,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,455,237.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>504,532</x:t>
-[...38 lines deleted...]
-    <x:t>$22,627,566.75</x:t>
+    <x:t>508,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,630,859.82</x:t>
   </x:si>
   <x:si>
     <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,630,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>8,702,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,676,299.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,480,059.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>148,545</x:t>
-[...23 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>149,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,553,007.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>573,082</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>577,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,152,511.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>SALM NO</x:t>
   </x:si>
   <x:si>
     <x:t>Salmar Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P3KW39</x:t>
   </x:si>
   <x:si>
-    <x:t>263,863</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>266,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,992,485.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,729,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,070,423.57</x:t>
+    <x:t>6,785,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,289,991.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,791,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,980,678.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,908,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,679,099.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>123,551</x:t>
-[...38 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>124,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,673,539.63</x:t>
   </x:si>
   <x:si>
     <x:t>DNL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PTL148</x:t>
   </x:si>
   <x:si>
-    <x:t>3,721,334</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>3,752,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,986,140.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,054,808.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icl Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXH0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,719,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,993,837.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>229,400</x:t>
-[...20 lines deleted...]
-    <x:t>$8,594,843.04</x:t>
+    <x:t>231,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,618,423.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>SDF GR</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>20,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,974,835.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,964,044</x:t>
-[...2 lines deleted...]
-    <x:t>$6,613,714.78</x:t>
+    <x:t>1,980,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,292,459.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLK MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuala Lumpur Kepong Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1WK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,248,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,581,701.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>KLK MK</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>132,081</x:t>
-[...2 lines deleted...]
-    <x:t>$6,068,857.89</x:t>
+    <x:t>133,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,311,262.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,003,490.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>763,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>770,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,924,517.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,023,400</x:t>
-[...2 lines deleted...]
-    <x:t>$5,619,119.12</x:t>
+    <x:t>5,065,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,630,152.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>NEOG</x:t>
-[...11 lines deleted...]
-    <x:t>$5,394,646.23</x:t>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,128,106.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,663,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,954,671.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leroy Seafood Group Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C9S737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>981,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,217,955.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilgrim's Pride Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFLXV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,991,226.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,991,226.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,835,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,782,320.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1722 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Fertilizer Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVKZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,612,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,662,815.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruha Nichiro Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001HX4YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,560,075.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,497,549.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,435,597.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-156.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4,978,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,978,216.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,384,307.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
-  </x:si>
-[...283 lines deleted...]
-    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1039,51 +1042,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd7942e93a04a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd5a2d5540a224c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc68522ce5c2e4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2561198eeb504694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R47c4b6518f574f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c7865e0ea204db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1837,80 +1840,80 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2417,433 +2420,433 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="2" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>