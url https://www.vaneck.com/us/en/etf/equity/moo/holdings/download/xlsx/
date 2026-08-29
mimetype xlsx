--- v6 (2026-08-07)
+++ v7 (2026-08-29)
@@ -1,1020 +1,1020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25e723535cc4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ea1a175c414d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260805" sheetId="1" r:id="R7c7865e0ea204db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260827" sheetId="1" r:id="R918c68e4cc964d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="325">
   <x:si>
-    <x:t>Daily Holdings (%)  08/05/2026</x:t>
+    <x:t>Daily Holdings (%)  08/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,593,404</x:t>
+    <x:t>1,633,371</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$90,828,648.55</x:t>
+    <x:t>$92,037,577.03</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.32%</x:t>
+    <x:t>8.89%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>132,941</x:t>
-[...5 lines deleted...]
-    <x:t>8.35%</x:t>
+    <x:t>136,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,852,991.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>999,922</x:t>
-[...5 lines deleted...]
-    <x:t>8.07%</x:t>
+    <x:t>1,024,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,457,610.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.16%</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>930,244</x:t>
-[...5 lines deleted...]
-    <x:t>6.39%</x:t>
+    <x:t>953,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,665,997.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>686,931</x:t>
-[...5 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>704,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,824,432.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>629,773</x:t>
-[...5 lines deleted...]
-    <x:t>5.02%</x:t>
+    <x:t>645,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,063,005.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>383,312</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>392,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,393,218.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>6326 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kubota Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGGYY2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,673,100</x:t>
-[...5 lines deleted...]
-    <x:t>4.53%</x:t>
+    <x:t>2,740,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,875,998.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>722,109</x:t>
-[...5 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>740,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,969,682.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>299,323</x:t>
-[...5 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>306,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,232,465.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,404,256</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>1,439,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,796,268.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,650,197.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,228,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,468,794.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,312,900</x:t>
-[...23 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>8,521,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,297,834.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,449,755.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Toro Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVQRY3</x:t>
   </x:si>
   <x:si>
-    <x:t>237,908</x:t>
-[...41 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>243,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,252,274.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>2319 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Mengniu Dairy Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXTGY5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,702,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>8,918,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,376,842.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>746,692</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>765,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,185,880.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO</x:t>
   </x:si>
   <x:si>
     <x:t>Agco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCCZW2</x:t>
   </x:si>
   <x:si>
-    <x:t>149,793</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>153,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,028,362.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALM NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salmar Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P3KW39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,698,221.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>577,899</x:t>
-[...23 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>592,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,507,263.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,212,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,505,568.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,005,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,475,093.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SDG MK</x:t>
   </x:si>
   <x:si>
     <x:t>Sime Darby Plantation Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J88MJM2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,785,600</x:t>
-[...41 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>6,955,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,123,811.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,846,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,449,377.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDF GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K+s Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8MY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>553,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,382,795.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>CALM</x:t>
   </x:si>
   <x:si>
     <x:t>Cal-Maine Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDMJW6</x:t>
   </x:si>
   <x:si>
-    <x:t>124,589</x:t>
-[...38 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>127,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,185,111.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,719,663</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>1,762,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,994,741.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>2282 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nh Foods Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHN6G3</x:t>
   </x:si>
   <x:si>
-    <x:t>231,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>237,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,420,551.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,470</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>20,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,238,098.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,980,570</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>2,030,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,132,910.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKKA NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bakkafrost P/F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF8SK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,168,961.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,248,700</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>1,279,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,951,517.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Suisan Kaisha Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,411,910.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NEOG</x:t>
   </x:si>
   <x:si>
     <x:t>Neogen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BCK2</x:t>
   </x:si>
   <x:si>
-    <x:t>526,622</x:t>
-[...20 lines deleted...]
-    <x:t>$5,924,517.39</x:t>
+    <x:t>539,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,337,475.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>IOI MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ioi Corp Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDC923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,065,600</x:t>
-[...2 lines deleted...]
-    <x:t>$5,630,152.64</x:t>
+    <x:t>5,192,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,037,937.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,231,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,847,721.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GNS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTMKX7</x:t>
   </x:si>
   <x:si>
-    <x:t>167,876</x:t>
-[...2 lines deleted...]
-    <x:t>$5,128,106.28</x:t>
+    <x:t>172,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,443,618.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>GGR SP</x:t>
-[...14 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,106,962.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>981,209</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>1,005,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,905,624.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Pilgrim's Pride Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFLXV3</x:t>
   </x:si>
   <x:si>
-    <x:t>150,159</x:t>
-[...20 lines deleted...]
-    <x:t>$3,991,226.10</x:t>
+    <x:t>153,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,788,295.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppb Group Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDYNQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,532,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,867,618.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>21,835,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>22,382,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,817,449.12</x:t>
   </x:si>
   <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,612,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>2,678,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,770,104.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>446,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>458,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,765,701.34</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>Fmc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJP882</x:t>
   </x:si>
   <x:si>
-    <x:t>324,448</x:t>
-[...23 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>332,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,545,196.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
     <x:t>.PHOR1 RU</x:t>
   </x:si>
   <x:si>
-    <x:t>Private</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG0175TKDG6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>.PHOR2 RU</x:t>
-[...5 lines deleted...]
-    <x:t>1,892</x:t>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>982,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,002.70</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-NOK CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
-    <x:t>$323.69</x:t>
+    <x:t>$326.30</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$99.15</x:t>
+    <x:t>$101.03</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-4,978,217</x:t>
-[...5 lines deleted...]
-    <x:t>-0.51%</x:t>
+    <x:t>-200,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-200,745.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,384,307.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$1,876,392.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1042,51 +1042,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2561198eeb504694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R47c4b6518f574f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c7865e0ea204db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47067d9701174231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb47b1054ead54735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R918c68e4cc964d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1869,631 +1869,631 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2582,228 +2582,228 @@
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">