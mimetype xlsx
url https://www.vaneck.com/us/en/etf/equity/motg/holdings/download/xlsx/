--- v0 (2026-04-04)
+++ v1 (2026-04-24)
@@ -1,1416 +1,1443 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88a899cbbc84106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbd21a6e5454d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260401" sheetId="1" r:id="R6640a501fa4841dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260423" sheetId="1" r:id="Rd396ddfa22e44900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="457">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="466">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>7,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$407,895.92</x:t>
+    <x:t>$464,262.88</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.41%</x:t>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,672.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,479.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,759.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,863.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,364.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,324.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,735.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BA/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bae Systems Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5TW4</x:t>
   </x:si>
   <x:si>
     <x:t>13,144</x:t>
   </x:si>
   <x:si>
-    <x:t>$402,656.90</x:t>
-[...2 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$368,080.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,518.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,500.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCFRQ6</x:t>
   </x:si>
   <x:si>
     <x:t>1,233</x:t>
   </x:si>
   <x:si>
-    <x:t>$380,662.73</x:t>
-[...68 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>$349,671.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>002352 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sf Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDGRJ5</x:t>
   </x:si>
   <x:si>
     <x:t>64,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$357,700.76</x:t>
-[...56 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$347,088.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
     <x:t>3,720</x:t>
   </x:si>
   <x:si>
-    <x:t>$338,631.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$343,876.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JX4KH9</x:t>
   </x:si>
   <x:si>
     <x:t>12,323</x:t>
   </x:si>
   <x:si>
-    <x:t>$337,307.40</x:t>
+    <x:t>$341,024.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9888 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baidu Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMFX1S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,473.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,006.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>YUMC</x:t>
   </x:si>
   <x:si>
     <x:t>Yum China Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8N0HG1</x:t>
   </x:si>
   <x:si>
     <x:t>6,845</x:t>
   </x:si>
   <x:si>
-    <x:t>$336,021.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$328,833.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,035.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MRO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Melrose Industries Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5C2SM5</x:t>
   </x:si>
   <x:si>
     <x:t>47,285</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,718.30</x:t>
+    <x:t>$322,802.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,016.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,061.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,159.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
     <x:t>183</x:t>
   </x:si>
   <x:si>
-    <x:t>$334,690.37</x:t>
-[...92 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$300,469.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
     <x:t>4,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$304,993.09</x:t>
-[...20 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>$300,409.30</x:t>
   </x:si>
   <x:si>
     <x:t>SHL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Siemens Healthineers Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRNPKX0</x:t>
   </x:si>
   <x:si>
     <x:t>7,165</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,303.70</x:t>
-[...35 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$300,339.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT9SV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,779.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL6JL9</x:t>
   </x:si>
   <x:si>
     <x:t>6,773</x:t>
   </x:si>
   <x:si>
-    <x:t>$293,057.62</x:t>
-[...2 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$238,515.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4MHF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,897.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,619.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,710.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,096.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,850.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,619.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,045.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9L467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,755.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,766.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,318.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,991.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
     <x:t>316</x:t>
   </x:si>
   <x:si>
-    <x:t>$220,252.00</x:t>
-[...92 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$185,700.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,684.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>3,167</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,740.69</x:t>
-[...17 lines deleted...]
-    <x:t>$180,722.64</x:t>
+    <x:t>$182,767.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,309.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>SY1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Symrise Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N4B6Z1</x:t>
   </x:si>
   <x:si>
     <x:t>2,081</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,320.96</x:t>
-[...14 lines deleted...]
-    <x:t>$180,134.09</x:t>
+    <x:t>$179,965.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,709.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,674.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,615.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DQ4YZ45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,433.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,820.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,540.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>DIM FP</x:t>
   </x:si>
   <x:si>
     <x:t>Sartorius Stedim Biotech</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FH5WS9</x:t>
   </x:si>
   <x:si>
     <x:t>912</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,695.82</x:t>
-[...20 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$167,597.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J967J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,882.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,024.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,011.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,736.35</x:t>
   </x:si>
   <x:si>
     <x:t>4452 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kao Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5Y92</x:t>
   </x:si>
   <x:si>
     <x:t>4,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,139.77</x:t>
-[...68 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$165,515.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,477.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DY65RX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,472.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
     <x:t>1,815</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,633.40</x:t>
-[...32 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$161,389.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,617.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,273.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,199.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3JF8</x:t>
   </x:si>
   <x:si>
     <x:t>864</x:t>
   </x:si>
   <x:si>
-    <x:t>$164,842.56</x:t>
-[...65 lines deleted...]
-    <x:t>$161,491.67</x:t>
+    <x:t>$154,284.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,985.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,830.08</x:t>
   </x:si>
   <x:si>
     <x:t>MTX GR</x:t>
   </x:si>
   <x:si>
     <x:t>Mtu Aero Engines Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVTMG1</x:t>
   </x:si>
   <x:si>
     <x:t>430</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,178.90</x:t>
-[...197 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$151,776.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,870.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,297.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,296.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,263.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,261.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>RKT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Reckitt Benckiser Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C38NP3</x:t>
   </x:si>
   <x:si>
     <x:t>2,147</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,489.69</x:t>
-[...101 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$137,670.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>ADYEN NA</x:t>
   </x:si>
   <x:si>
     <x:t>Adyen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L088N79</x:t>
   </x:si>
   <x:si>
     <x:t>110</x:t>
   </x:si>
   <x:si>
-    <x:t>$110,306.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$122,371.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
     <x:t>797</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,852.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$91,391.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Maritime As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021MWXYK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,961.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>17,434</x:t>
+    <x:t>45,492</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,434.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$45,492.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>78</x:t>
   </x:si>
   <x:si>
-    <x:t>$90.93</x:t>
+    <x:t>$91.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.99</x:t>
+    <x:t>$10.31</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.22</x:t>
+    <x:t>$2.31</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,071.73</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-13,389.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1438,56 +1465,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11a4ceb00294de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R66fe148d35bc41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6640a501fa4841dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbb46ad4e4f4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0559e850c2594f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd396ddfa22e44900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I85"/>
+  <x:dimension ref="A1:I86"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1656,196 +1683,196 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
@@ -1917,428 +1944,428 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2497,1457 +2524,1486 @@
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A85" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B85" s="2" t="s">
+      <x:c r="A85" s="1">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A86" s="2" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="B86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C85" s="2" t="s">
+      <x:c r="C86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D85" s="2" t="s">
+      <x:c r="D86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E85" s="2" t="s">
+      <x:c r="E86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F85" s="2" t="s">
+      <x:c r="F86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G85" s="2" t="s">
+      <x:c r="G86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H85" s="2" t="s">
+      <x:c r="H86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I85" s="2" t="s">
+      <x:c r="I86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A85:I85"/>
+    <x:mergeCell ref="A86:I86"/>
   </x:mergeCells>
 </x:worksheet>
 </file>