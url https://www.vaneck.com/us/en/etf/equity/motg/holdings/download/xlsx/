--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,1443 +1,1449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbd21a6e5454d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3de8663adb54180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260423" sheetId="1" r:id="Rd396ddfa22e44900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260513" sheetId="1" r:id="Re83876bc09914c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="466">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="468">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>7,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$464,262.88</x:t>
+    <x:t>$494,709.43</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.66%</x:t>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9888 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baidu Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMFX1S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,473.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,914.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,761.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ3V25</x:t>
   </x:si>
   <x:si>
-    <x:t>9,540</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>9,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,708.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,293</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>6,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,768.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,641.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
-    <x:t>6,653</x:t>
-[...14 lines deleted...]
-    <x:t>BBG000BF2FG0</x:t>
+    <x:t>6,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,305.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,567.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,829.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,659.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,703.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,589.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,984.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,716.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,137.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,372.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,868.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,436.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,938.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4MHF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,717.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
     <x:t>3,736</x:t>
   </x:si>
   <x:si>
-    <x:t>$372,863.33</x:t>
-[...281 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$309,041.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,478.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,845.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>000568 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Luzhou Laojiao Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136BD3</x:t>
   </x:si>
   <x:si>
     <x:t>21,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$316,061.57</x:t>
-[...20 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$289,868.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,383.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,526.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT9SV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,889.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,664.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
-    <x:t>183</x:t>
-[...53 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,253.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9L467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,844.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>KOG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Kongsberg Gruppen Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL6JL9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,773</x:t>
-[...23 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>6,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,183.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,464</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>1,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,208.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>497</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,978.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,380.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,633.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,489.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DQ4YZ45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,641.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,393.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,259.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
-    <x:t>546</x:t>
-[...20 lines deleted...]
-    <x:t>$201,850.92</x:t>
+    <x:t>549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,486.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,693.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,367.28</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,674</x:t>
-[...38 lines deleted...]
-    <x:t>$195,755.77</x:t>
+    <x:t>2,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,183.80</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBR565</x:t>
   </x:si>
   <x:si>
-    <x:t>540</x:t>
-[...41 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,930.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
-    <x:t>316</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,920.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,754.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,454.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,132.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,593.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,889.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,742.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,658.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J967J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,787.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,023.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,153</x:t>
-[...206 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>1,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,722.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,074.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,766.03</x:t>
   </x:si>
   <x:si>
     <x:t>HEIA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Heineken Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW4R84</x:t>
   </x:si>
   <x:si>
-    <x:t>2,094</x:t>
-[...32 lines deleted...]
-    <x:t>$165,515.86</x:t>
+    <x:t>2,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,243.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,849.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,926.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,669.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,044</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>2,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,288.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,871.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,170.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,079.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DY65RX9</x:t>
   </x:si>
   <x:si>
     <x:t>10,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,472.79</x:t>
-[...104 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$143,152.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,156.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,151.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,084.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>928</x:t>
-[...50 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,808.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,036</x:t>
-[...56 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>2,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,874.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ADYEN NA</x:t>
   </x:si>
   <x:si>
     <x:t>Adyen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L088N79</x:t>
   </x:si>
   <x:si>
     <x:t>110</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,371.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$113,897.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
-    <x:t>797</x:t>
-[...20 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>45,492</x:t>
+    <x:t>38,464</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,492.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$38,464.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>78</x:t>
-[...2 lines deleted...]
-    <x:t>$91.58</x:t>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$10.31</x:t>
+    <x:t>$10.44</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.31</x:t>
+    <x:t>$2.34</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-13,389.68</x:t>
-[...2 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>$-33,691.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1465,56 +1471,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbb46ad4e4f4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0559e850c2594f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd396ddfa22e44900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaccdc6c4c5940fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70724e30cdb44993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re83876bc09914c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I86"/>
+  <x:dimension ref="A1:I85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1770,225 +1776,225 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
@@ -2060,80 +2066,80 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
@@ -2205,1805 +2211,1776 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="2" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="B85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B86" s="2" t="s">
+      <x:c r="C85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C86" s="2" t="s">
+      <x:c r="D85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D86" s="2" t="s">
+      <x:c r="E85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E86" s="2" t="s">
+      <x:c r="F85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F86" s="2" t="s">
+      <x:c r="G85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G86" s="2" t="s">
+      <x:c r="H85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H86" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I86" s="2" t="s">
+      <x:c r="I85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A86:I86"/>
+    <x:mergeCell ref="A85:I85"/>
   </x:mergeCells>
 </x:worksheet>
 </file>