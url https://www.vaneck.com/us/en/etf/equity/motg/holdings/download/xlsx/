--- v2 (2026-05-14)
+++ v3 (2026-06-05)
@@ -1,1449 +1,1449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3de8663adb54180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc339f57c4e0f43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260513" sheetId="1" r:id="Re83876bc09914c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260603" sheetId="1" r:id="R361e936596254f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="468">
   <x:si>
-    <x:t>Daily Holdings (%)  05/13/2026</x:t>
+    <x:t>Daily Holdings (%)  06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>7,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$494,709.43</x:t>
+    <x:t>$539,147.37</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.84%</x:t>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,756.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,427.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,897.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>9888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Baidu Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZMFX1S5</x:t>
   </x:si>
   <x:si>
     <x:t>22,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$420,473.28</x:t>
-[...38 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>$372,336.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,887.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,984.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,827.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4MHF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,500.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,333.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,942.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,849.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,641.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,784.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,550.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ3V25</x:t>
   </x:si>
   <x:si>
     <x:t>9,581</x:t>
   </x:si>
   <x:si>
-    <x:t>$398,708.56</x:t>
-[...56 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$320,173.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,234.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,485.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,165.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QV37ZP9</x:t>
   </x:si>
   <x:si>
     <x:t>19,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$351,567.48</x:t>
-[...122 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$308,647.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT9SV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,031.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,387.81</x:t>
   </x:si>
   <x:si>
     <x:t>YUMC</x:t>
   </x:si>
   <x:si>
     <x:t>Yum China Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8N0HG1</x:t>
   </x:si>
   <x:si>
     <x:t>6,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$323,372.64</x:t>
+    <x:t>$295,942.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,665.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,490.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YQKTG8</x:t>
   </x:si>
   <x:si>
     <x:t>136,418</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,868.20</x:t>
-[...107 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$279,384.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,963.95</x:t>
   </x:si>
   <x:si>
     <x:t>000568 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Luzhou Laojiao Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136BD3</x:t>
   </x:si>
   <x:si>
     <x:t>21,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$289,868.34</x:t>
-[...56 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$273,898.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>840</x:t>
   </x:si>
   <x:si>
-    <x:t>$250,664.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$270,379.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
     <x:t>184</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,253.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$255,106.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,135.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL6JL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,430.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ITRK LN</x:t>
   </x:si>
   <x:si>
     <x:t>Intertek Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9L467</x:t>
   </x:si>
   <x:si>
     <x:t>3,010</x:t>
   </x:si>
   <x:si>
-    <x:t>$229,844.14</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$212,572.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
     <x:t>1,470</x:t>
   </x:si>
   <x:si>
-    <x:t>$213,208.80</x:t>
-[...17 lines deleted...]
-    <x:t>$207,978.21</x:t>
+    <x:t>$206,285.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,214.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,965.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,172.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DQ4YZ45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,302.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,229.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,768.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,344.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,882.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,748.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,910.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,839.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,293.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
     <x:t>9618 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC6RYV6</x:t>
   </x:si>
   <x:si>
     <x:t>11,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$198,380.87</x:t>
-[...92 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$172,209.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,930.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,661.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,483.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,761.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,712.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,759.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,231.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,316.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,017.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,286.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>549</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,486.78</x:t>
-[...200 lines deleted...]
-    <x:t>$166,658.76</x:t>
+    <x:t>$157,859.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,793.20</x:t>
   </x:si>
   <x:si>
     <x:t>UMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Music Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J967J2</x:t>
   </x:si>
   <x:si>
     <x:t>7,231</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,787.91</x:t>
-[...38 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$155,868.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,573.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,777.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>EKTAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Elekta Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH56D6</x:t>
   </x:si>
   <x:si>
     <x:t>26,674</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,074.73</x:t>
-[...86 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$151,641.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,300.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,855.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
     <x:t>2,052</x:t>
   </x:si>
   <x:si>
-    <x:t>$150,288.48</x:t>
-[...50 lines deleted...]
-    <x:t>$144,079.32</x:t>
+    <x:t>$143,475.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,420.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DY65RX9</x:t>
   </x:si>
   <x:si>
     <x:t>10,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$143,152.72</x:t>
-[...17 lines deleted...]
-    <x:t>$142,156.96</x:t>
+    <x:t>$132,460.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,661.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>002304 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137K60</x:t>
   </x:si>
   <x:si>
     <x:t>19,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,151.19</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$128,621.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,161.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,520.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>932</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,808.96</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$114,617.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>ADYEN NA</x:t>
   </x:si>
   <x:si>
     <x:t>Adyen Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L088N79</x:t>
   </x:si>
   <x:si>
     <x:t>110</x:t>
   </x:si>
   <x:si>
-    <x:t>$113,897.32</x:t>
-[...20 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$107,749.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>38,464</x:t>
+    <x:t>41,657</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,464.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$41,656.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>91</x:t>
-[...2 lines deleted...]
-    <x:t>$106.80</x:t>
+    <x:t>9,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,482.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-AUD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.34</x:t>
+    <x:t>$2.31</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-33,691.24</x:t>
-[...2 lines deleted...]
-    <x:t>-0.19%</x:t>
+    <x:t>$-14,297.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1471,51 +1471,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaccdc6c4c5940fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70724e30cdb44993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re83876bc09914c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd515c9d33f604314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf13883672d254073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R361e936596254f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1863,921 +1863,921 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2791,138 +2791,138 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2936,457 +2936,457 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
@@ -3400,109 +3400,109 @@
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
@@ -3632,312 +3632,312 @@
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
+      <x:c r="G78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">