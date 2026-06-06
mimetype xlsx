--- v3 (2026-06-05)
+++ v4 (2026-06-06)
@@ -1,1449 +1,1446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc339f57c4e0f43b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb71a6ce27d401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260603" sheetId="1" r:id="R361e936596254f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260604" sheetId="1" r:id="R936cda4308854f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="468">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="467">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>7,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$539,147.37</x:t>
+    <x:t>$542,294.07</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.12%</x:t>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
     <x:t>6,320</x:t>
   </x:si>
   <x:si>
     <x:t>$423,756.00</x:t>
   </x:si>
   <x:si>
-    <x:t>2.45%</x:t>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,614.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ABEV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ambev Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
     <x:t>125,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$401,427.17</x:t>
-[...20 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$395,862.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>9888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Baidu Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZMFX1S5</x:t>
   </x:si>
   <x:si>
     <x:t>22,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$372,336.32</x:t>
+    <x:t>$377,338.28</x:t>
   </x:si>
   <x:si>
     <x:t>2.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,526.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HAG GR</x:t>
   </x:si>
   <x:si>
     <x:t>Hensoldt Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQ6M668</x:t>
   </x:si>
   <x:si>
     <x:t>3,964</x:t>
   </x:si>
   <x:si>
-    <x:t>$363,887.47</x:t>
-[...20 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$367,115.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SPX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Spirax-Sarco Engineering Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2FG0</x:t>
   </x:si>
   <x:si>
     <x:t>3,752</x:t>
   </x:si>
   <x:si>
-    <x:t>$345,827.41</x:t>
-[...2 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$351,144.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>2395 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Advantech Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4MHF9</x:t>
   </x:si>
   <x:si>
     <x:t>21,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$341,500.91</x:t>
-[...2 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>$350,473.93</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
     <x:t>6,183</x:t>
   </x:si>
   <x:si>
-    <x:t>$338,333.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$349,957.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,379.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,026.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,188.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,244.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,215.52</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NJHZT9</x:t>
   </x:si>
   <x:si>
     <x:t>1,342</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,942.86</x:t>
-[...71 lines deleted...]
-    <x:t>$322,550.70</x:t>
+    <x:t>$326,911.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.87%</x:t>
   </x:si>
   <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,873.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,402.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ3V25</x:t>
   </x:si>
   <x:si>
     <x:t>9,581</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,173.22</x:t>
-[...17 lines deleted...]
-    <x:t>$318,234.32</x:t>
+    <x:t>$321,764.45</x:t>
   </x:si>
   <x:si>
     <x:t>1.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>ZBH</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QV37ZP9</x:t>
   </x:si>
   <x:si>
     <x:t>19,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$308,647.89</x:t>
-[...2 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>$305,286.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,397.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT9SV4</x:t>
   </x:si>
   <x:si>
     <x:t>895</x:t>
   </x:si>
   <x:si>
-    <x:t>$297,031.04</x:t>
-[...17 lines deleted...]
-    <x:t>$296,387.81</x:t>
+    <x:t>$297,222.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,670.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>YUMC</x:t>
   </x:si>
   <x:si>
     <x:t>Yum China Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8N0HG1</x:t>
   </x:si>
   <x:si>
     <x:t>6,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,942.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$295,322.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,107.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,966.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
     <x:t>4,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$287,665.28</x:t>
-[...53 lines deleted...]
-    <x:t>$278,963.95</x:t>
+    <x:t>$286,402.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>000568 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Luzhou Laojiao Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136BD3</x:t>
   </x:si>
   <x:si>
     <x:t>21,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,898.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$270,964.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>840</x:t>
   </x:si>
   <x:si>
-    <x:t>$270,379.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$270,664.80</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
     <x:t>184</x:t>
   </x:si>
   <x:si>
-    <x:t>$255,106.61</x:t>
-[...2 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$256,701.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOG NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kongsberg Gruppen Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL6JL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,426.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intertek Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9L467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,919.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
     <x:t>499</x:t>
   </x:si>
   <x:si>
-    <x:t>$239,135.77</x:t>
-[...38 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$209,036.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
     <x:t>1,470</x:t>
   </x:si>
   <x:si>
-    <x:t>$206,285.10</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$205,623.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V3D6</x:t>
   </x:si>
   <x:si>
     <x:t>1,479</x:t>
   </x:si>
   <x:si>
-    <x:t>$203,214.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$204,649.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,038.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>3,180</x:t>
   </x:si>
   <x:si>
-    <x:t>$194,965.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$193,948.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>AIA NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JQSF25</x:t>
   </x:si>
   <x:si>
     <x:t>39,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,172.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$190,405.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,708.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,661.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,653.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,426.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ABI BB</x:t>
   </x:si>
   <x:si>
     <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQ4YZ45</x:t>
   </x:si>
   <x:si>
     <x:t>2,377</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,302.89</x:t>
-[...35 lines deleted...]
-    <x:t>$186,768.60</x:t>
+    <x:t>$185,480.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>SY1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Symrise Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N4B6Z1</x:t>
   </x:si>
   <x:si>
     <x:t>2,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,344.41</x:t>
-[...17 lines deleted...]
-    <x:t>$182,882.02</x:t>
+    <x:t>$184,286.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,209.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>6758 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sony Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C26F38</x:t>
   </x:si>
   <x:si>
     <x:t>8,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,748.07</x:t>
-[...53 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$179,367.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,514.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,818.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,097.64</x:t>
   </x:si>
   <x:si>
     <x:t>9618 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC6RYV6</x:t>
   </x:si>
   <x:si>
     <x:t>11,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,209.38</x:t>
-[...35 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$171,617.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,933.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,492.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,003.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,696.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,864.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>600887 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709J682</x:t>
   </x:si>
   <x:si>
     <x:t>42,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,483.17</x:t>
-[...35 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$160,608.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,086.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,937.40</x:t>
   </x:si>
   <x:si>
     <x:t>4452 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kao Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5Y92</x:t>
   </x:si>
   <x:si>
     <x:t>4,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$164,759.31</x:t>
-[...83 lines deleted...]
-    <x:t>$157,859.46</x:t>
+    <x:t>$159,837.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,549.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>STZ</x:t>
-[...11 lines deleted...]
-    <x:t>$156,793.20</x:t>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,946.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,359.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>UMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Music Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J967J2</x:t>
   </x:si>
   <x:si>
     <x:t>7,231</x:t>
   </x:si>
   <x:si>
-    <x:t>$155,868.51</x:t>
-[...50 lines deleted...]
-    <x:t>$151,641.16</x:t>
+    <x:t>$152,555.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MTX GR</x:t>
   </x:si>
   <x:si>
     <x:t>Mtu Aero Engines Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVTMG1</x:t>
   </x:si>
   <x:si>
     <x:t>432</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,300.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$151,726.02</x:t>
   </x:si>
   <x:si>
     <x:t>RI FP</x:t>
   </x:si>
   <x:si>
     <x:t>Pernod Ricard Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9MR3</x:t>
   </x:si>
   <x:si>
     <x:t>2,057</x:t>
   </x:si>
   <x:si>
-    <x:t>$144,855.72</x:t>
+    <x:t>$145,682.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
     <x:t>2,052</x:t>
   </x:si>
   <x:si>
-    <x:t>$143,475.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$143,332.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2TYL8</x:t>
   </x:si>
   <x:si>
     <x:t>472</x:t>
   </x:si>
   <x:si>
-    <x:t>$133,420.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$137,748.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,810.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DY65RX9</x:t>
   </x:si>
   <x:si>
     <x:t>10,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$132,460.95</x:t>
+    <x:t>$130,468.60</x:t>
   </x:si>
   <x:si>
     <x:t>RKT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Reckitt Benckiser Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C38NP3</x:t>
   </x:si>
   <x:si>
     <x:t>2,156</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,661.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$129,747.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>002304 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F137K60</x:t>
   </x:si>
   <x:si>
     <x:t>19,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,621.33</x:t>
-[...17 lines deleted...]
-    <x:t>$127,161.50</x:t>
+    <x:t>$125,687.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
     <x:t>800</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,520.00</x:t>
+    <x:t>$118,328.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L088N79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,691.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>932</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,617.36</x:t>
-[...20 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$112,417.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>41,657</x:t>
+    <x:t>51,882</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,656.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$51,882.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>9,028</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,482.67</x:t>
+    <x:t>$10,499.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,028.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
     <x:t>$10.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.31</x:t>
+    <x:t>$2.30</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-14,297.74</x:t>
-[...2 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>$-23,144.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1471,56 +1468,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd515c9d33f604314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf13883672d254073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R361e936596254f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1bfbfc92d048a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R56ef2ae76bd64022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R936cda4308854f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I85"/>
+  <x:dimension ref="A1:I86"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1834,2153 +1831,2182 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="G79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="1">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F84" s="1" t="s">
+      <x:c r="G85" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="H84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I84" s="1" t="s">
+    </x:row>
+    <x:row r="86" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A86" s="2" t="s">
         <x:v>466</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B85" s="2" t="s">
+      <x:c r="B86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C85" s="2" t="s">
+      <x:c r="C86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D85" s="2" t="s">
+      <x:c r="D86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E85" s="2" t="s">
+      <x:c r="E86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F85" s="2" t="s">
+      <x:c r="F86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G85" s="2" t="s">
+      <x:c r="G86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H85" s="2" t="s">
+      <x:c r="H86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I85" s="2" t="s">
+      <x:c r="I86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A85:I85"/>
+    <x:mergeCell ref="A86:I86"/>
   </x:mergeCells>
 </x:worksheet>
 </file>