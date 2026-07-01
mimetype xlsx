--- v4 (2026-06-06)
+++ v5 (2026-07-01)
@@ -1,1446 +1,1404 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb71a6ce27d401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027ebd6857a24e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260604" sheetId="1" r:id="R936cda4308854f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260629" sheetId="1" r:id="Re91e3a3d4a094e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="467">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="453">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,826.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,000</x:t>
-[...11 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>5,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,867.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,324.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,314.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,978.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,883.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,263.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,957.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,105.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,557.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,103.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,519.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,386.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,598.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,094.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,445.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,445.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,930.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,448.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,755.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,828.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,577.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,641.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,652.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,156.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,899.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,155.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,451.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT9SV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,914.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,246.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,320</x:t>
-[...41 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>2,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,678.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,127.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,479.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,699.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,405.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,052.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,385.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,372.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,741.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q8XH27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,832.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DQ4YZ45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,129.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,270.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,500.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,477.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,988.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,551.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,883.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,500.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6465 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshizaki Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C8NTC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,812.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FER SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrovial Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01H0DF657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,462.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,811.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,212.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,420.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,070.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,938.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,187.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PXQ7D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,829.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>9888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Baidu Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZMFX1S5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,400</x:t>
-[...329 lines deleted...]
-    <x:t>$295,322.20</x:t>
+    <x:t>12,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,153.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,430.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,407.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,349.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,550.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,592.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,653.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,065.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,742.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,491.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,851.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,498.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YQKTG8</x:t>
   </x:si>
   <x:si>
-    <x:t>136,418</x:t>
-[...74 lines deleted...]
-    <x:t>$270,664.80</x:t>
+    <x:t>62,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,567.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,135.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
-    <x:t>184</x:t>
-[...758 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,968.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>51,882</x:t>
+    <x:t>34,342</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,882.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$34,341.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>9,028</x:t>
-[...17 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$10.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$9.90</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.30</x:t>
+    <x:t>$2.17</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-23,144.36</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-4,573.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1468,56 +1426,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc1bfbfc92d048a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R56ef2ae76bd64022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R936cda4308854f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0317ca6f2840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R45947630d1824396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re91e3a3d4a094e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I86"/>
+  <x:dimension ref="A1:I83"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1744,167 +1702,167 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
@@ -1918,80 +1876,80 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
@@ -2005,2008 +1963,1921 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="G78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A83" s="2" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="B83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C83" s="1" t="s">
+      <x:c r="C83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B86" s="2" t="s">
+      <x:c r="E83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C86" s="2" t="s">
+      <x:c r="F83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D86" s="2" t="s">
+      <x:c r="G83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E86" s="2" t="s">
+      <x:c r="H83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F86" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="I86" s="2" t="s">
+      <x:c r="I83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A86:I86"/>
+    <x:mergeCell ref="A83:I83"/>
   </x:mergeCells>
 </x:worksheet>
 </file>