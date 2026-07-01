--- v5 (2026-07-01)
+++ v6 (2026-07-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027ebd6857a24e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60653a331a954336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260629" sheetId="1" r:id="Re91e3a3d4a094e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260629" sheetId="1" r:id="R7f321bf9e32d4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="453">
   <x:si>
     <x:t>Daily Holdings (%)  06/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1426,51 +1426,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0317ca6f2840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R45947630d1824396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re91e3a3d4a094e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fed7632fae04c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d331580a2194d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f321bf9e32d4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I83"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">