--- v6 (2026-07-01)
+++ v7 (2026-07-21)
@@ -1,1404 +1,1374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60653a331a954336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4379f0e5b164f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260629" sheetId="1" r:id="R7f321bf9e32d4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260720" sheetId="1" r:id="R349b2af2836b4961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="453">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="443">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
     <x:t>6,350</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$385,826.00</x:t>
+    <x:t>$400,939.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.25%</x:t>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,140.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>5,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$383,867.70</x:t>
-[...2 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>$360,947.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,384.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,785.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,831.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,471.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ABEV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ambev Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
     <x:t>112,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$361,324.16</x:t>
-[...20 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$350,009.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,160.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,747.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,865.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
     <x:t>3,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$344,978.44</x:t>
-[...17 lines deleted...]
-    <x:t>$344,883.42</x:t>
+    <x:t>$339,231.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,155.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,355.70</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JX4KH9</x:t>
   </x:si>
   <x:si>
     <x:t>12,575</x:t>
   </x:si>
   <x:si>
-    <x:t>$343,263.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$336,138.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,912.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,321.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,254.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,592.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,544.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,207.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT5GJ1</x:t>
   </x:si>
   <x:si>
     <x:t>12,934</x:t>
   </x:si>
   <x:si>
-    <x:t>$340,957.03</x:t>
-[...122 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$324,368.72</x:t>
   </x:si>
   <x:si>
     <x:t>MRO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Melrose Industries Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5C2SM5</x:t>
   </x:si>
   <x:si>
     <x:t>52,528</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,445.50</x:t>
-[...17 lines deleted...]
-    <x:t>$317,445.65</x:t>
+    <x:t>$322,794.78</x:t>
   </x:si>
   <x:si>
     <x:t>1.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>META</x:t>
-[...11 lines deleted...]
-    <x:t>$313,930.80</x:t>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,173.92</x:t>
   </x:si>
   <x:si>
     <x:t>1.83%</x:t>
   </x:si>
   <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,019.66</x:t>
+  </x:si>
+  <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCFRQ6</x:t>
   </x:si>
   <x:si>
     <x:t>1,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$309,448.37</x:t>
-[...86 lines deleted...]
-    <x:t>$296,652.70</x:t>
+    <x:t>$311,358.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,961.01</x:t>
   </x:si>
   <x:si>
     <x:t>1.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>HAG GR</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>EKTAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Elekta Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH56D6</x:t>
   </x:si>
   <x:si>
     <x:t>56,363</x:t>
   </x:si>
   <x:si>
-    <x:t>$285,155.69</x:t>
-[...20 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>$269,776.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,552.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,415.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT9SV4</x:t>
   </x:si>
   <x:si>
     <x:t>847</x:t>
   </x:si>
   <x:si>
-    <x:t>$274,914.62</x:t>
-[...38 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$214,735.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,040.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,562.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,425.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q8XH27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,455.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,305.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,063.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,921.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,846.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DQ4YZ45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,818.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PXQ7D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,478.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,163.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,445.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,232.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,872.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,743.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,627.90</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
     <x:t>1,363</x:t>
   </x:si>
   <x:si>
-    <x:t>$233,127.52</x:t>
-[...92 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$182,355.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,754.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,324.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,565.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>APH</x:t>
   </x:si>
   <x:si>
     <x:t>Amphenol Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9YJ35</x:t>
   </x:si>
   <x:si>
     <x:t>1,192</x:t>
   </x:si>
   <x:si>
-    <x:t>$198,372.64</x:t>
-[...71 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$179,407.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6465 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshizaki Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C8NTC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,047.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
     <x:t>6,728</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,500.16</x:t>
-[...65 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$177,686.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,574.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>SAF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Safran Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP01S8</x:t>
   </x:si>
   <x:si>
     <x:t>470</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,500.73</x:t>
-[...20 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$172,421.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,081.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9888 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baidu Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMFX1S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,648.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,068.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,885.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,311.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,571.36</x:t>
   </x:si>
   <x:si>
     <x:t>FER SM</x:t>
   </x:si>
   <x:si>
     <x:t>Ferrovial Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01H0DF657</x:t>
   </x:si>
   <x:si>
     <x:t>2,588</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,462.21</x:t>
-[...182 lines deleted...]
-    <x:t>$165,349.80</x:t>
+    <x:t>$163,578.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,366.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>586</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,550.54</x:t>
-[...20 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$158,243.44</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
     <x:t>1,136</x:t>
   </x:si>
   <x:si>
-    <x:t>$158,653.76</x:t>
-[...35 lines deleted...]
-    <x:t>$156,742.32</x:t>
+    <x:t>$152,632.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>RI FP</x:t>
   </x:si>
   <x:si>
     <x:t>Pernod Ricard Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9MR3</x:t>
   </x:si>
   <x:si>
     <x:t>2,016</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,491.97</x:t>
-[...17 lines deleted...]
-    <x:t>$148,851.89</x:t>
+    <x:t>$151,826.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,818.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>SHL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Siemens Healthineers Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRNPKX0</x:t>
   </x:si>
   <x:si>
     <x:t>3,696</x:t>
   </x:si>
   <x:si>
-    <x:t>$144,498.62</x:t>
-[...17 lines deleted...]
-    <x:t>$143,567.35</x:t>
+    <x:t>$147,812.17</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>920</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,135.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$105,726.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
     <x:t>90</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,968.76</x:t>
+    <x:t>$100,767.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>34,342</x:t>
+    <x:t>51,875</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,341.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$51,875.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>91</x:t>
-[...2 lines deleted...]
-    <x:t>$104.33</x:t>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.90</x:t>
+    <x:t>$10.07</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.17</x:t>
+    <x:t>$2.22</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,573.73</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-23,523.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1426,51 +1396,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fed7632fae04c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d331580a2194d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f321bf9e32d4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1affb226486d4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d82b485c9fc45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R349b2af2836b4961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I83"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1673,80 +1643,80 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
@@ -1905,1970 +1875,1970 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="2" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>