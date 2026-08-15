--- v7 (2026-07-21)
+++ v8 (2026-08-15)
@@ -1,1374 +1,1380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4379f0e5b164f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f4d7cf411d402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260720" sheetId="1" r:id="R349b2af2836b4961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260813" sheetId="1" r:id="R635387e6c8894f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="443">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="445">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,391.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
-    <x:t>6,350</x:t>
-[...11 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>6,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,328.41</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,756</x:t>
-[...2 lines deleted...]
-    <x:t>$385,140.24</x:t>
+    <x:t>3,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,622.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,153.05</x:t>
   </x:si>
   <x:si>
     <x:t>2.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,895.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,960.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,427.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>5,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$360,947.81</x:t>
-[...2 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$381,010.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,216.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,872.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,677.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,434.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,166.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,894.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,687.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,383.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,900.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,434.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,710.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,740.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,796.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,697.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
     <x:t>558</x:t>
   </x:si>
   <x:si>
-    <x:t>$360,384.30</x:t>
-[...71 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$331,993.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ABEV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ambev Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
-    <x:t>112,800</x:t>
-[...38 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>113,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,357.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,222.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,454.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,398.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,805.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
     <x:t>5,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$341,865.96</x:t>
-[...287 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$311,720.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,336.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,946</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>2,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,541.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,078.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT9SV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,582.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,928.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,528.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,844.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,926.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,881.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,219.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,185.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,630.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,382.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q8XH27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,185.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,739.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,987.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,727.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,543.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6465 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshizaki Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C8NTC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,473.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,895.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,286.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,153.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>810</x:t>
-[...158 lines deleted...]
-    <x:t>$189,846.65</x:t>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,542.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,208.10</x:t>
   </x:si>
   <x:si>
     <x:t>ABI BB</x:t>
   </x:si>
   <x:si>
     <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DQ4YZ45</x:t>
   </x:si>
   <x:si>
-    <x:t>2,324</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>2,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,056.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,995.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>603288 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007PXQ7D6</x:t>
   </x:si>
   <x:si>
     <x:t>34,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,478.87</x:t>
-[...47 lines deleted...]
-    <x:t>$185,232.33</x:t>
+    <x:t>$183,004.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,192.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,618.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,866.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,591.10</x:t>
   </x:si>
   <x:si>
     <x:t>HEIA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Heineken Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW4R84</x:t>
   </x:si>
   <x:si>
-    <x:t>2,075</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>2,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,540.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,740.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>600887 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709J682</x:t>
   </x:si>
   <x:si>
     <x:t>45,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,743.16</x:t>
-[...62 lines deleted...]
-    <x:t>$181,324.64</x:t>
+    <x:t>$175,875.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>9618 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC6RYV6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,800</x:t>
-[...107 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>11,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,751.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FER SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrovial Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01H0DF657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,353.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,159.33</x:t>
   </x:si>
   <x:si>
     <x:t>9888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Baidu Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZMFX1S5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,200</x:t>
-[...119 lines deleted...]
-    <x:t>$158,243.44</x:t>
+    <x:t>12,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,393.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,178.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,853.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,136</x:t>
-[...53 lines deleted...]
-    <x:t>$147,812.17</x:t>
+    <x:t>1,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,439.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>920</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,079.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
-    <x:t>90</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,804.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>51,875</x:t>
+    <x:t>21,934</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,875.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$21,934.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
-    <x:t>$104.59</x:t>
+    <x:t>$105.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$10.07</x:t>
+    <x:t>$10.17</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.22</x:t>
+    <x:t>$2.26</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-23,523.67</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-27,927.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1396,51 +1402,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1affb226486d4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d82b485c9fc45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R349b2af2836b4961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32c18a9a4e44423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R418d5a5aaf64410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R635387e6c8894f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I83"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1556,138 +1562,138 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
@@ -1817,2028 +1823,2028 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="2" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>