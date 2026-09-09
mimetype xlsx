--- v8 (2026-08-15)
+++ v9 (2026-09-09)
@@ -1,1380 +1,1341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f4d7cf411d402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3cf17965954090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260813" sheetId="1" r:id="R635387e6c8894f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260907" sheetId="1" r:id="Rf7c4e8644ce84658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="445">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="432">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
     <x:t>836</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$415,391.68</x:t>
+    <x:t>$417,749.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,930.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,857.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>USB</x:t>
-[...26 lines deleted...]
-    <x:t>$412,622.40</x:t>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,674.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,915.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,095.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,357.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2330 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2JD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,087.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,919.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,194.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,548.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HAG GR</x:t>
   </x:si>
   <x:si>
     <x:t>Hensoldt Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQ6M668</x:t>
   </x:si>
   <x:si>
-    <x:t>3,833</x:t>
-[...41 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$355,131.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,900.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,371.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,998.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,157.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCFRQ6</x:t>
   </x:si>
   <x:si>
     <x:t>1,232</x:t>
   </x:si>
   <x:si>
-    <x:t>$382,427.86</x:t>
-[...20 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$334,621.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,873.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
     <x:t>910</x:t>
   </x:si>
   <x:si>
-    <x:t>$380,216.20</x:t>
-[...32 lines deleted...]
-    <x:t>$376,677.21</x:t>
+    <x:t>$325,684.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,283.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BA/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bae Systems Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5TW4</x:t>
   </x:si>
   <x:si>
     <x:t>12,159</x:t>
   </x:si>
   <x:si>
-    <x:t>$367,434.72</x:t>
-[...89 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$321,723.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>YUMC</x:t>
   </x:si>
   <x:si>
     <x:t>Yum China Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8N0HG1</x:t>
   </x:si>
   <x:si>
     <x:t>7,270</x:t>
   </x:si>
   <x:si>
-    <x:t>$343,434.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$316,972.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,291.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,372.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,296.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,065.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,410.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>000568 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Luzhou Laojiao Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136BD3</x:t>
   </x:si>
   <x:si>
     <x:t>25,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$342,710.80</x:t>
+    <x:t>$300,191.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NJHZT9</x:t>
   </x:si>
   <x:si>
     <x:t>1,335</x:t>
   </x:si>
   <x:si>
-    <x:t>$336,740.40</x:t>
-[...158 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>$284,261.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,955.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGN014</x:t>
   </x:si>
   <x:si>
     <x:t>1,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$255,336.37</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$239,163.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,062.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
     <x:t>2,957</x:t>
   </x:si>
   <x:si>
-    <x:t>$238,541.19</x:t>
-[...17 lines deleted...]
-    <x:t>$233,078.67</x:t>
+    <x:t>$226,240.07</x:t>
   </x:si>
   <x:si>
     <x:t>1.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,177.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,420.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,012.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,278.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,741.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,505.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q8XH27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,393.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,513.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,615.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT9SV4</x:t>
   </x:si>
   <x:si>
     <x:t>852</x:t>
   </x:si>
   <x:si>
-    <x:t>$231,582.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$195,036.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6465 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshizaki Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C8NTC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,847.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,382.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,650.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
     <x:t>1,367</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,928.27</x:t>
-[...182 lines deleted...]
-    <x:t>$196,987.13</x:t>
+    <x:t>$189,657.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABI BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anheuser-Busch Inbev Sa/Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DQ4YZ45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,901.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,359.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,229.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,164.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,412.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>SAF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Safran Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP01S8</x:t>
   </x:si>
   <x:si>
     <x:t>472</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,727.53</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$183,211.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,502.23</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
     <x:t>2,650</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,543.50</x:t>
-[...17 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$182,479.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,507.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,417.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,684.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PXQ7D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,307.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,480.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,113.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>586</x:t>
   </x:si>
   <x:si>
-    <x:t>$190,895.36</x:t>
-[...116 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$167,554.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,452.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
     <x:t>317</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,192.58</x:t>
-[...29 lines deleted...]
-    <x:t>$180,866.10</x:t>
+    <x:t>$163,248.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>AM FP</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Aviation Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBR565</x:t>
   </x:si>
   <x:si>
     <x:t>497</x:t>
   </x:si>
   <x:si>
-    <x:t>$180,591.10</x:t>
-[...68 lines deleted...]
-    <x:t>$175,751.31</x:t>
+    <x:t>$160,302.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9888 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baidu Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMFX1S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,810.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>FER SM</x:t>
   </x:si>
   <x:si>
     <x:t>Ferrovial Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01H0DF657</x:t>
   </x:si>
   <x:si>
     <x:t>2,591</x:t>
   </x:si>
   <x:si>
-    <x:t>$168,353.48</x:t>
-[...35 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$150,907.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,799.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,299.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,125.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>RI FP</x:t>
   </x:si>
   <x:si>
     <x:t>Pernod Ricard Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9MR3</x:t>
   </x:si>
   <x:si>
     <x:t>2,028</x:t>
   </x:si>
   <x:si>
-    <x:t>$160,178.40</x:t>
-[...50 lines deleted...]
-    <x:t>$150,079.80</x:t>
+    <x:t>$144,865.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$122,804.25</x:t>
-[...17 lines deleted...]
-    <x:t>$21,934.36</x:t>
+    <x:t>$109,355.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,545.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1402,59 +1363,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32c18a9a4e44423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R418d5a5aaf64410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R635387e6c8894f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ce3abdcc6c4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4bb4c80ad1a14f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7c4e8644ce84658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I83"/>
+  <x:dimension ref="A1:I77"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1562,167 +1523,167 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
@@ -1765,126 +1726,126 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
@@ -1910,370 +1871,370 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2519,1341 +2480,1167 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A77" s="2" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C77" s="1" t="s">
+      <x:c r="C77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C80" s="1" t="s">
+      <x:c r="F77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C81" s="1" t="s">
+      <x:c r="G77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B83" s="2" t="s">
+      <x:c r="H77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C83" s="2" t="s">
-[...17 lines deleted...]
-      <x:c r="I83" s="2" t="s">
+      <x:c r="I77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A83:I83"/>
+    <x:mergeCell ref="A77:I77"/>
   </x:mergeCells>
 </x:worksheet>
 </file>