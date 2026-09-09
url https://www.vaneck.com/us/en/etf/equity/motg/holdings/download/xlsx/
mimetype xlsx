--- v9 (2026-09-09)
+++ v10 (2026-09-09)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3cf17965954090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57579b316e6e4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260907" sheetId="1" r:id="Rf7c4e8644ce84658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260907" sheetId="1" r:id="Rb8d4f30f82844b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="432">
   <x:si>
     <x:t>Daily Holdings (%)  09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1363,51 +1363,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ce3abdcc6c4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4bb4c80ad1a14f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7c4e8644ce84658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e915ce9aa140f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc199bd149d0f4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8d4f30f82844b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I77"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">