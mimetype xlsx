--- v0 (2026-04-06)
+++ v1 (2026-04-28)
@@ -1,969 +1,990 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7764c445546e4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref350ef116314c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260401" sheetId="1" r:id="Rd405f55a09b849ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260427" sheetId="1" r:id="Raa510c0984604b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="308">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="315">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
-    <x:t>96,000</x:t>
+    <x:t>95,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,594,001.16</x:t>
+    <x:t>$6,743,269.17</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.98%</x:t>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,659,483.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>James Hardie Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D01850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,406,555.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,201,760.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,185,791.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,747,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,114,053.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J967J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,072,623.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F6K3S63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,041,661.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,036,840.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJH37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>847,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,992,898.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,865,447.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,777,938.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,707,775.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,694,221.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,660,601.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCFRQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,409</x:t>
-[...149 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>17,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,631,780.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DY65RX9</x:t>
   </x:si>
   <x:si>
-    <x:t>319,700</x:t>
-[...56 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>315,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,623,017.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,876,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,596,864.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,562,508.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8TZ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,550,278.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,525,997.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,221,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,510,305.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,443,672.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MRO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Melrose Industries Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5C2SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>669,337</x:t>
-[...35 lines deleted...]
-    <x:t>$4,738,364.64</x:t>
+    <x:t>656,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,357,542.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,341,467.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,339,800.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,254,858.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,220,413.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,155,343.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,100,999.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,588</x:t>
-[...95 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>2,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,014,867.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW0F94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,960,996.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLV8Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>63,691</x:t>
-[...158 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>62,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,943,642.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>WTC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Wisetech Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CJZ0G09</x:t>
   </x:si>
   <x:si>
-    <x:t>120,061</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>117,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,639,796.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BA/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bae Systems Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5TW4</x:t>
   </x:si>
   <x:si>
-    <x:t>104,177</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>102,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,821,708.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT5GJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>98,347</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>96,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,118.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L088N79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,523,038.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03XD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,494,947.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FBCMD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,410,994.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,407,452.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9888 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baidu Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMFX1S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,373,808.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
-    <x:t>45,300</x:t>
-[...74 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>44,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,199,643.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diageo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS69D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,999.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,098,683.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>4661 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Oriental Land Co Ltd/Japan</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HPZ1T3</x:t>
   </x:si>
   <x:si>
-    <x:t>128,100</x:t>
-[...59 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>125,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,737.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>WKL NA</x:t>
   </x:si>
   <x:si>
     <x:t>Wolters Kluwer Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCHRW7</x:t>
   </x:si>
   <x:si>
-    <x:t>23,563</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>23,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,417.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31.50</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...41 lines deleted...]
-    <x:t>$30.99</x:t>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2.31</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-73,449</x:t>
-[...5 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>-210,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-210,003.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$279,048.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$452,842.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -991,56 +1012,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a447079fad94da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R14c63a4281c04968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd405f55a09b849ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0f62ef82eb4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8732511f3d6c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa510c0984604b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I58"/>
+  <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1470,1254 +1491,1283 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A58" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I58" s="2" t="s">
+      <x:c r="A58" s="1">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A59" s="2" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A58:I58"/>
+    <x:mergeCell ref="A59:I59"/>
   </x:mergeCells>
 </x:worksheet>
 </file>