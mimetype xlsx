--- v0 (2026-04-02)
+++ v1 (2026-04-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4092ca12e7c4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77f6067dc954777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260401" sheetId="1" r:id="Re489257fff9047f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260401" sheetId="1" r:id="Re7c63e69761f46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
     <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4146bbef5da45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0fd6e5bd545c45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re489257fff9047f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a16e6cc7721419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R355a7509cdb8478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7c63e69761f46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">