--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -1,561 +1,558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77f6067dc954777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ac38d3eb694090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260401" sheetId="1" r:id="Re7c63e69761f46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260423" sheetId="1" r:id="Rd895160fbae54101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,180,810</x:t>
+    <x:t>8,941,063</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$459,315,924.30</x:t>
+    <x:t>$489,433,788.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.16%</x:t>
+    <x:t>20.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,463,555</x:t>
-[...5 lines deleted...]
-    <x:t>11.82%</x:t>
+    <x:t>4,347,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,338,030.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.77%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,211,201</x:t>
-[...5 lines deleted...]
-    <x:t>7.03%</x:t>
+    <x:t>4,101,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,613,650.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,147,798</x:t>
-[...5 lines deleted...]
-    <x:t>6.58%</x:t>
+    <x:t>2,091,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,523,472.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,031,605</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>1,978,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,916,649.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,045,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,611,256.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,195,101</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>2,137,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,622,561.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,769,241</x:t>
-[...23 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>15,357,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,066,092.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LBRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GK831B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,783,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,970,735.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>949,785</x:t>
-[...23 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>924,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,553,443.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,202,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,522,046.96</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,137,170</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>4,029,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,468,968.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,120,355</x:t>
-[...2 lines deleted...]
-    <x:t>$73,695,674.25</x:t>
+    <x:t>6,934,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,249,349.68</x:t>
   </x:si>
   <x:si>
     <x:t>3.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>SEI</x:t>
-[...14 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,734,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,928,459.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,146,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,454,241.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>749,502</x:t>
-[...23 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>729,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,496,606.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,705,317</x:t>
-[...23 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>1,660,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,412,413.04</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,471,539</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>2,406,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,365,339.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,391,512</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>2,329,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,198,180.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,680,611</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>2,610,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,322,936.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,401,499</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>1,364,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,312,474.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>813,014</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>791,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,599,703.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rpc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,779,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,405,853.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>242,384</x:t>
-[...20 lines deleted...]
-    <x:t>$19,153,856.04</x:t>
+    <x:t>236,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,900,221.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>365,034</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>355,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,061,292.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,224,226</x:t>
+    <x:t>1,728,580</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,224,226.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$1,728,580.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-729,004.43</x:t>
+    <x:t>$-650,663.90</x:t>
   </x:si>
   <x:si>
     <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -586,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a16e6cc7721419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R355a7509cdb8478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7c63e69761f46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced143a047af409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2e3bedaaf7454378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd895160fbae54101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1007,520 +1004,520 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>