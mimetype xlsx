--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -1,561 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ac38d3eb694090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665eaf951eb04232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260423" sheetId="1" r:id="Rd895160fbae54101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260514" sheetId="1" r:id="R2eae9ef1657642e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,941,063</x:t>
+    <x:t>8,864,946</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$489,433,788.62</x:t>
+    <x:t>$494,220,739.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.54%</x:t>
+    <x:t>20.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,347,000</x:t>
-[...5 lines deleted...]
-    <x:t>11.77%</x:t>
+    <x:t>4,309,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,468,260.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.37%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,101,227</x:t>
-[...5 lines deleted...]
-    <x:t>6.83%</x:t>
+    <x:t>4,066,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,898,187.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,091,710</x:t>
-[...5 lines deleted...]
-    <x:t>6.36%</x:t>
+    <x:t>2,073,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,415,658.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,978,551</x:t>
-[...5 lines deleted...]
-    <x:t>5.20%</x:t>
+    <x:t>1,961,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,254,113.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>1,045,480</x:t>
-[...5 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>1,036,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,184,170.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,137,772</x:t>
-[...5 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>2,119,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,299,040.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,357,441</x:t>
-[...5 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>15,226,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,216,524.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>917,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,709,536.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,191,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,287,351.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,783,748</x:t>
-[...38 lines deleted...]
-    <x:t>$83,522,046.96</x:t>
+    <x:t>2,760,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,047,900.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,875,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,329,641.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,029,128</x:t>
-[...23 lines deleted...]
-    <x:t>3.24%</x:t>
+    <x:t>3,994,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,333,446.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,734,503</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>1,719,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,588,410.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,146,004</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>1,136,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,709,106.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmerich &amp; Payne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,646,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,861,307.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>729,930</x:t>
-[...20 lines deleted...]
-    <x:t>$62,412,413.04</x:t>
+    <x:t>723,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,163,619.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,406,997</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>2,386,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,389,030.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,329,066</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>2,309,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,210,776.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,610,612</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>2,588,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,246,213.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabors Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,263,652.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,364,899</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>1,353,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,693,062.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>791,778</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>785,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,675,037.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,779,981</x:t>
-[...23 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>2,756,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,514,710.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>355,501</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>352,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,747,811.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,728,580</x:t>
+    <x:t>1,280,504</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,728,580.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$1,280,503.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-650,663.90</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-103,926.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced143a047af409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2e3bedaaf7454378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd895160fbae54101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf4f880ad08c4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R53cbd80a14e24d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2eae9ef1657642e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1004,520 +1010,520 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>