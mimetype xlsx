--- v3 (2026-05-17)
+++ v4 (2026-06-06)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665eaf951eb04232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934c699ef3194734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260514" sheetId="1" r:id="R2eae9ef1657642e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260604" sheetId="1" r:id="R723cb9cd54b145bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,864,946</x:t>
+    <x:t>9,104,948</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$494,220,739.50</x:t>
+    <x:t>$528,178,033.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.17%</x:t>
+    <x:t>21.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,309,987</x:t>
-[...5 lines deleted...]
-    <x:t>11.37%</x:t>
+    <x:t>4,426,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,647,352.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.70%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,066,316</x:t>
-[...5 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>4,176,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,151,414.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,073,903</x:t>
-[...5 lines deleted...]
-    <x:t>6.18%</x:t>
+    <x:t>2,130,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,994,750.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,961,708</x:t>
-[...5 lines deleted...]
-    <x:t>5.03%</x:t>
+    <x:t>2,014,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,787,166.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>1,036,580</x:t>
-[...5 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>1,064,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,435,418.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,119,578</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>2,176,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,620,632.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,226,704</x:t>
-[...5 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>15,638,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,743,375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,224,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,413,665.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LBRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GK831B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,834,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,465,688.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,102,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,008,921.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>917,106</x:t>
-[...41 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>941,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,515,180.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,875,383</x:t>
-[...23 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>7,061,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,644,838.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,719,742</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>1,766,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,263,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,136,246</x:t>
-[...2 lines deleted...]
-    <x:t>$65,709,106.18</x:t>
+    <x:t>1,167,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,713,548.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmerich &amp; Payne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,691,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,972,470.40</x:t>
   </x:si>
   <x:si>
     <x:t>2.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>HP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>723,714</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>743,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,212,843.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,386,507</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>2,451,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,085,995.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,309,233</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>2,371,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,062,706.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,588,384</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>2,658,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,866,786.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>234,047</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>240,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,300,620.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,353,279</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>1,389,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,058,739.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>785,043</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>806,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,842,394.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,756,315</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>2,830,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,552,602.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>352,473</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>362,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,945,124.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,280,504</x:t>
+    <x:t>3,501,821</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,280,503.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$3,501,820.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-103,926.24</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$6,200,065.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf4f880ad08c4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R53cbd80a14e24d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2eae9ef1657642e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8934c32c93ad4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49631d858ede424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R723cb9cd54b145bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">