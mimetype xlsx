--- v4 (2026-06-06)
+++ v5 (2026-06-26)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934c699ef3194734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bde289a209048a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260604" sheetId="1" r:id="R723cb9cd54b145bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260625" sheetId="1" r:id="R4600022dc5d0440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,104,948</x:t>
+    <x:t>8,063,414</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$528,178,033.48</x:t>
+    <x:t>$382,367,091.88</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.11%</x:t>
+    <x:t>18.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,426,673</x:t>
-[...5 lines deleted...]
-    <x:t>11.70%</x:t>
+    <x:t>4,216,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,086,314.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL8NMV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,071,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,827,776.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,176,405</x:t>
-[...23 lines deleted...]
-    <x:t>5.87%</x:t>
+    <x:t>3,747,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,938,063.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,014,818</x:t>
-[...5 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>1,820,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,418,144.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,274,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,222,017.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,757,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,304,350.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>1,064,643</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>1,027,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,177,087.48</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,176,963</x:t>
-[...41 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>2,096,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,128,287.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,834,781</x:t>
-[...5 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>2,751,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,980,882.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,102,980</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>3,826,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,474,553.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>941,935</x:t>
-[...5 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>841,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,065,848.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,582,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,318,261.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,061,519</x:t>
-[...23 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>6,212,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,696,330.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,167,010</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>1,084,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,037,516.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,691,224</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>1,511,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,406,080.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>743,307</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>665,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,788,268.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,451,119</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>2,250,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,172,607.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,371,749</x:t>
-[...2 lines deleted...]
-    <x:t>$39,062,706.03</x:t>
+    <x:t>2,128,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,498,381.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>NBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabors Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,074,893.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,658,457</x:t>
-[...2 lines deleted...]
-    <x:t>$25,866,786.61</x:t>
+    <x:t>2,374,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,748,821.18</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>NBR</x:t>
-[...14 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>INVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dril-Quip Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDBY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,738,751.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rpc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,912,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,301,521.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,389,918</x:t>
-[...41 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>1,209,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,878,198.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>362,015</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>342,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,744,489.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,501,821</x:t>
+    <x:t>711,410</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,501,820.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$711,410.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,200,065.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$-50,740.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8934c32c93ad4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49631d858ede424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R723cb9cd54b145bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a74271de894bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R164f2158f64d4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4600022dc5d0440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -923,607 +920,607 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>