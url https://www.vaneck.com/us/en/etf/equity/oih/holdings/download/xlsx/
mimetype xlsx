--- v5 (2026-06-26)
+++ v6 (2026-06-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bde289a209048a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28f5c43c7374a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260625" sheetId="1" r:id="R4600022dc5d0440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260625" sheetId="1" r:id="R37e0aadaf0254daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
     <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a74271de894bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R164f2158f64d4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4600022dc5d0440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7435c589d9a745f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0141ad67d7f6487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37e0aadaf0254daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">