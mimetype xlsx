--- v6 (2026-06-26)
+++ v7 (2026-07-21)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28f5c43c7374a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66719bdc6090435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260625" sheetId="1" r:id="R37e0aadaf0254daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260720" sheetId="1" r:id="R5addf3f50dbc4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,063,414</x:t>
+    <x:t>8,063,416</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$382,367,091.88</x:t>
+    <x:t>$374,061,868.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.94%</x:t>
+    <x:t>18.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,216,479</x:t>
-[...5 lines deleted...]
-    <x:t>11.89%</x:t>
+    <x:t>4,216,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,539,037.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.69%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,071,129</x:t>
-[...5 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>2,071,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,224,916.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,747,853</x:t>
-[...5 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>3,747,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,587,189.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,820,400</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>1,820,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,106,404.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,096,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,126,629.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,757,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,120,541.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,027,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,354,253.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>1,274,355</x:t>
-[...56 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>1,274,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,149,633.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,826,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,808,700.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,582,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,779,264.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,751,592</x:t>
-[...23 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>2,751,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,230,747.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>841,405</x:t>
-[...23 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>841,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,004,631.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,212,521</x:t>
-[...5 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>6,212,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,746,482.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,084,408</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>1,084,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,167,591.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,511,499</x:t>
-[...5 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>1,511,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,922,435.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>665,880</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>665,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,227,479.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,250,918</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>2,250,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,941,256.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,128,269</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>2,128,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,454,683.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>286,163</x:t>
-[...2 lines deleted...]
-    <x:t>$24,074,893.19</x:t>
+    <x:t>286,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,637,311.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
     <x:t>2,374,007</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,748,821.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$22,386,886.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expro Group Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,209,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,368,852.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
     <x:t>733,128</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,738,751.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$18,724,089.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,912,714</x:t>
-[...2 lines deleted...]
-    <x:t>$17,301,521.16</x:t>
+    <x:t>2,912,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,039,365.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>XPRO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>342,902</x:t>
-[...2 lines deleted...]
-    <x:t>$3,744,489.84</x:t>
+    <x:t>342,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,837,062.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>711,410</x:t>
+    <x:t>424,349</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$711,410.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$424,348.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-50,740.05</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-579,123.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7435c589d9a745f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0141ad67d7f6487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37e0aadaf0254daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4bbb49c2a074495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f707f671ae44956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5addf3f50dbc4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -920,558 +920,558 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">