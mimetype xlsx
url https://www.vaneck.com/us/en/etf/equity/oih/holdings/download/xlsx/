--- v7 (2026-07-21)
+++ v8 (2026-08-12)
@@ -1,564 +1,555 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66719bdc6090435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab809bcc6f54688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260720" sheetId="1" r:id="R5addf3f50dbc4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260811" sheetId="1" r:id="Rab6d52f3779f49d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="170">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,063,416</x:t>
+    <x:t>7,150,751</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$374,061,868.24</x:t>
+    <x:t>$383,852,313.68</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.81%</x:t>
+    <x:t>19.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,216,483</x:t>
-[...5 lines deleted...]
-    <x:t>11.69%</x:t>
+    <x:t>3,739,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,339,885.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.40%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,071,130</x:t>
-[...5 lines deleted...]
-    <x:t>7.50%</x:t>
+    <x:t>1,836,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,340,695.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.08%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,747,855</x:t>
-[...5 lines deleted...]
-    <x:t>6.62%</x:t>
+    <x:t>3,323,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,339,403.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,860,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,339,022.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,820,403</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>1,614,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,271,451.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>911,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,048,676.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,096,715</x:t>
-[...20 lines deleted...]
-    <x:t>$84,120,541.60</x:t>
+    <x:t>1,859,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,705,978.56</x:t>
   </x:si>
   <x:si>
     <x:t>4.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>WFRD</x:t>
-[...14 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,393,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,329,751.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,403,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,253,182.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>961,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,278,634.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>1,274,358</x:t>
-[...41 lines deleted...]
-    <x:t>3.41%</x:t>
+    <x:t>1,130,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,439,696.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,767,729.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,509,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,933,455.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmerich &amp; Payne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,340,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,048,360.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidewater Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBQ35R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,854,785.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,751,589</x:t>
-[...95 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>2,440,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,414,422.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,250,919</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>1,996,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,138,642.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabors Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,375,429.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,128,270</x:t>
-[...23 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>1,887,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,987,988.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,374,007</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>2,105,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,453,027.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dril-Quip Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDBY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,595,460.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,209,042</x:t>
-[...23 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>1,072,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,578,262.44</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,912,712</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>2,583,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,350,592.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>342,901</x:t>
-[...2 lines deleted...]
-    <x:t>$3,837,062.19</x:t>
+    <x:t>304,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,779,851.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>424,349</x:t>
+    <x:t>25,740</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$424,348.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$25,739.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-579,123.00</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$807,723.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +577,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4bbb49c2a074495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f707f671ae44956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5addf3f50dbc4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5820d3677f4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd49162aae50b482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab6d52f3779f49d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -862,665 +853,665 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>