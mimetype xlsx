--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,555 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab809bcc6f54688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e9a19c8e634aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260811" sheetId="1" r:id="Rab6d52f3779f49d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260901" sheetId="1" r:id="R5ad4b191511949dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="170">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,150,751</x:t>
+    <x:t>7,150,734</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$383,852,313.68</x:t>
+    <x:t>$406,554,981.57</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.65%</x:t>
+    <x:t>20.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>3,739,236</x:t>
-[...5 lines deleted...]
-    <x:t>12.40%</x:t>
+    <x:t>3,739,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,020,431.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.87%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,836,706</x:t>
-[...5 lines deleted...]
-    <x:t>7.08%</x:t>
+    <x:t>1,836,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,832,055.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.17%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,323,651</x:t>
-[...5 lines deleted...]
-    <x:t>5.75%</x:t>
+    <x:t>3,323,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,745,006.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenaris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLD4R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,614,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,372,606.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>14,860,417</x:t>
-[...20 lines deleted...]
-    <x:t>$86,271,451.84</x:t>
+    <x:t>14,860,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,973,467.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,859,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,647,667.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>911,243</x:t>
-[...23 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>911,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,130,593.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,393,423</x:t>
-[...5 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>3,393,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,483,365.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,403,727</x:t>
-[...2 lines deleted...]
-    <x:t>$71,253,182.52</x:t>
+    <x:t>1,403,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,039,013.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,509,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,464,471.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>961,669</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>961,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,980,240.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,692,718.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmerich &amp; Payne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,340,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,940,808.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidewater Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBQ35R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,754,108.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>1,130,119</x:t>
-[...77 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>1,130,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,098,908.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,440,150</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>2,440,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,046,894.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,996,146</x:t>
-[...5 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>1,996,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,062,549.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>253,776</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>253,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,664,518.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helix Energy Solutions Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J7Q1L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,105,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,316,148.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>1,887,381</x:t>
-[...23 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>1,887,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,421,740.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>650,148</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>650,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,666,886.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,072,194</x:t>
-[...2 lines deleted...]
-    <x:t>$19,578,262.44</x:t>
+    <x:t>1,072,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,892,040.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,583,032</x:t>
-[...2 lines deleted...]
-    <x:t>$16,350,592.56</x:t>
+    <x:t>2,583,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,918,820.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
     <x:t>304,091</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,779,851.13</x:t>
+    <x:t>$3,767,687.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>25,740</x:t>
+    <x:t>732,848</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,739.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$732,848.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$807,723.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$3,529,370.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -577,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5820d3677f4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd49162aae50b482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab6d52f3779f49d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad8be2f668447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf72b9ba7fd594476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ad4b191511949dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -853,665 +862,665 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>