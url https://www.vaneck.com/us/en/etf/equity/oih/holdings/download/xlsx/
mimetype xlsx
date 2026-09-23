--- v9 (2026-09-02)
+++ v10 (2026-09-23)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e9a19c8e634aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a213e76cd74306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260901" sheetId="1" r:id="R5ad4b191511949dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260921" sheetId="1" r:id="R909e0f8681264400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  09/01/2026</x:t>
+    <x:t>Daily Holdings (%)  09/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,150,734</x:t>
+    <x:t>7,518,048</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$406,554,981.57</x:t>
+    <x:t>$389,134,164.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.27%</x:t>
+    <x:t>19.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>3,739,226</x:t>
-[...5 lines deleted...]
-    <x:t>11.87%</x:t>
+    <x:t>4,014,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,181,146.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.70%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,836,701</x:t>
-[...5 lines deleted...]
-    <x:t>7.17%</x:t>
+    <x:t>1,832,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,656,963.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.58%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,323,642</x:t>
-[...5 lines deleted...]
-    <x:t>6.07%</x:t>
+    <x:t>3,718,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,150,531.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,614,357</x:t>
-[...5 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>1,861,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,209,815.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,409,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,368,537.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>14,860,383</x:t>
-[...5 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>16,900,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,109,327.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,037,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,241,646.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,123,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,090,801.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,859,392</x:t>
-[...41 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>1,811,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,083,372.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,050,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,833,696.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,652,573.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,493,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,739,721.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,403,722</x:t>
-[...59 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>1,303,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,864,473.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidewater Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBQ35R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,967,830.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,340,420</x:t>
-[...41 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>1,308,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,729,336.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,440,144</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>2,386,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,983,413.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,996,141</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>1,941,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,002,110.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>253,775</x:t>
-[...11 lines deleted...]
-    <x:t>Helix Energy Solutions Group Inc</x:t>
+    <x:t>274,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,038,029.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hornbeck Offshore Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,105,297</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>2,627,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,886,200.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>1,887,378</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>1,796,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,248,223.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>650,145</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>595,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,269,467.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,072,193</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>907,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,888,431.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,583,026</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>2,273,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,915,064.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>304,091</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>310,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,396,377.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>732,848</x:t>
+    <x:t>-1,817,611</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$732,848.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-1,817,611.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,529,370.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$2,415,020.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad8be2f668447ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf72b9ba7fd594476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ad4b191511949dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1838e01b2ceb40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4fec1e272620407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R909e0f8681264400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">