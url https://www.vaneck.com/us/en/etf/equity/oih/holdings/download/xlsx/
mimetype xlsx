--- v10 (2026-09-23)
+++ v11 (2026-10-14)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a213e76cd74306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d9825305c74cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260921" sheetId="1" r:id="R909e0f8681264400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261012" sheetId="1" r:id="R681a3fd6c2d44185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  09/21/2026</x:t>
+    <x:t>Daily Holdings (%)  10/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,518,048</x:t>
+    <x:t>7,142,092</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,134,164.48</x:t>
+    <x:t>$348,319,826.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.61%</x:t>
+    <x:t>18.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,014,891</x:t>
-[...5 lines deleted...]
-    <x:t>11.70%</x:t>
+    <x:t>3,814,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,277,149.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.61%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,832,239</x:t>
-[...2 lines deleted...]
-    <x:t>$130,656,963.09</x:t>
+    <x:t>1,740,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,407,826.50</x:t>
   </x:si>
   <x:si>
     <x:t>6.58%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,718,195</x:t>
-[...5 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>3,532,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,151,676.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,338,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,142,046.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,861,887</x:t>
-[...23 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>1,768,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,677,679.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>16,900,794</x:t>
-[...5 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>16,055,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,911,550.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>1,037,003</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>985,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,619,653.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,123,613</x:t>
-[...5 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>3,917,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,999,723.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,811,841</x:t>
-[...5 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>1,721,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,909,873.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,704,312.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,050,166</x:t>
-[...23 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>997,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,822,146.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,493,846</x:t>
-[...5 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>5,219,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,132,550.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,303,385</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>1,238,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,001,110.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>619,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>588,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,836,663.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,308,745</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>1,243,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,140,498.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,386,388</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>2,267,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,028,646.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,941,850</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>1,844,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,640,415.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>274,491</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>260,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,652,667.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>HOS</x:t>
   </x:si>
   <x:si>
     <x:t>Hornbeck Offshore Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,627,395</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>2,496,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,420,524.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dril-Quip Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDBY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,140,197.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>1,796,085</x:t>
-[...23 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>1,706,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,929,845.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>907,278</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>861,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,954,339.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,273,779</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>2,160,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,874,035.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>310,455</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>294,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,952,249.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-1,817,611</x:t>
+    <x:t>647,193</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,817,611.41</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$647,193.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,415,020.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$-411,107.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1838e01b2ceb40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4fec1e272620407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R909e0f8681264400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2a37bd2b5d4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R220c6624e5584c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R681a3fd6c2d44185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">