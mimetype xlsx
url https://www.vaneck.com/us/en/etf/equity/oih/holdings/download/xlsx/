--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d9825305c74cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcc284e1016411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261012" sheetId="1" r:id="R681a3fd6c2d44185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261030" sheetId="1" r:id="R0086ea2d1d7f4169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  10/12/2026</x:t>
+    <x:t>Daily Holdings (%)  10/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,142,092</x:t>
+    <x:t>7,292,552</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$348,319,826.84</x:t>
+    <x:t>$391,901,744.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.87%</x:t>
+    <x:t>19.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>3,814,118</x:t>
-[...5 lines deleted...]
-    <x:t>11.61%</x:t>
+    <x:t>3,894,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,091,522.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halliburton Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKTFN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,618,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,887,944.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,740,614</x:t>
-[...23 lines deleted...]
-    <x:t>6.24%</x:t>
+    <x:t>1,783,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,631,145.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,448,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,152,617.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenaris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLD4R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,812,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,285,338.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,009,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,468,327.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>1,338,825</x:t>
-[...59 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>1,277,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,322,855.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,535,170.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,757,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,117,402.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,917,402</x:t>
-[...41 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>4,013,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,415,746.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,329,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,983,065.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>997,652</x:t>
-[...23 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>1,022,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,149,210.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmerich &amp; Payne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,273,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,757,351.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidewater Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBQ35R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,610,735.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,238,206</x:t>
-[...41 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>1,268,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,831,032.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,267,052</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>2,314,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,073,975.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,844,742</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>1,889,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,287,391.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>260,766</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>266,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,171,173.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HOS</x:t>
   </x:si>
   <x:si>
     <x:t>Hornbeck Offshore Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,496,006</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>2,557,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,104,140.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>565,529</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>579,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,268,597.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expro Group Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>880,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,189,956.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rpc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,205,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,608,410.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>1,706,268</x:t>
-[...41 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>1,742,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,467,306.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>294,930</x:t>
-[...2 lines deleted...]
-    <x:t>$2,952,249.30</x:t>
+    <x:t>301,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,204,150.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>647,193</x:t>
+    <x:t>3,343,875</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$647,193.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$3,343,874.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-411,107.24</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-731,484.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2a37bd2b5d4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R220c6624e5584c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R681a3fd6c2d44185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3de166944648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52cb3a295cfd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0086ea2d1d7f4169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1427,51 +1427,51 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">