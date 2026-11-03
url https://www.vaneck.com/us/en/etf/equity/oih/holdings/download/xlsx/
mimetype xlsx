--- v12 (2026-11-03)
+++ v13 (2026-11-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbcc284e1016411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a15280577d427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261030" sheetId="1" r:id="R0086ea2d1d7f4169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261030" sheetId="1" r:id="R8c239cac363e4105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
     <x:t>Daily Holdings (%)  10/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3de166944648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R52cb3a295cfd4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0086ea2d1d7f4169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a137cb6eecf4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce8bda0918a4469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c239cac363e4105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">