--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -1,561 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87512b9257694bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8a46a45d7a4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260330" sheetId="1" r:id="R6330f252a4a04b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260422" sheetId="1" r:id="R58b97a1ac5be4406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>261,452</x:t>
+    <x:t>205,162</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$231,811,186.76</x:t>
+    <x:t>$189,052,679.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.43%</x:t>
+    <x:t>19.19%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>905,997</x:t>
-[...5 lines deleted...]
-    <x:t>10.83%</x:t>
+    <x:t>714,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,273,693.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>1,034,834</x:t>
-[...5 lines deleted...]
-    <x:t>9.72%</x:t>
+    <x:t>816,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,141,608.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBKR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,320,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,703,486.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>2,393,884</x:t>
-[...23 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>1,878,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,342,111.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLB481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>841,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,853,447.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,262,013</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>990,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,443,428.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>980,623</x:t>
-[...23 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>773,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,479,742.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>286,859</x:t>
-[...5 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>225,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,853,289.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,172,927.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>228,209</x:t>
-[...23 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>179,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,696,869.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>243,557</x:t>
-[...5 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>191,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,321,765.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>152,957</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>120,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,002,166.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>378,012</x:t>
-[...5 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>296,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,859,370.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,134,619</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>3,244,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,367,340.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>948,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,600,056.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>2,185,449</x:t>
-[...23 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>1,714,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,467,389.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>855,028</x:t>
-[...2 lines deleted...]
-    <x:t>$11,081,162.88</x:t>
+    <x:t>670,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,741,671.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAZZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jazz Pharmaceuticals Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9CGL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,652,195.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>JAZZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>39,103</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>30,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,719,924.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>190,027</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>149,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,348,718.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>70,860</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>55,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,589,757.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organon &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQRGW24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,940.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>247,078</x:t>
-[...20 lines deleted...]
-    <x:t>$1,199,109.00</x:t>
+    <x:t>193,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,141.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>84,179</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>66,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,900.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-18,862</x:t>
+    <x:t>-36,148</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-18,861.82</x:t>
+    <x:t>$-36,147.84</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,352,898.46</x:t>
+    <x:t>$242,079.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743f3b3de2064a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b3555b8f28e4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6330f252a4a04b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7753991fa22b4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re945b035e7fa4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58b97a1ac5be4406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1381,143 +1387,143 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>