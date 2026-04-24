--- v1 (2026-04-23)
+++ v2 (2026-04-24)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8a46a45d7a4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30822811c6e46b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260422" sheetId="1" r:id="R58b97a1ac5be4406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260422" sheetId="1" r:id="R2cbadc3ded324dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
     <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7753991fa22b4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re945b035e7fa4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58b97a1ac5be4406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf6b5243afb44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d17984ed6ba4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cbadc3ded324dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">