--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30822811c6e46b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b43adb3bb540df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260422" sheetId="1" r:id="R2cbadc3ded324dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260514" sheetId="1" r:id="R540111575ba04fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>205,162</x:t>
+    <x:t>190,368</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,052,679.76</x:t>
+    <x:t>$191,314,128.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.19%</x:t>
+    <x:t>20.79%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>714,592</x:t>
-[...5 lines deleted...]
-    <x:t>10.68%</x:t>
+    <x:t>663,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,349,330.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>816,207</x:t>
-[...5 lines deleted...]
-    <x:t>9.35%</x:t>
+    <x:t>757,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,927,921.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,320,651</x:t>
-[...5 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>1,225,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,125,701.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,878,437</x:t>
-[...5 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>1,743,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,883,048.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,760,916.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>841,175</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>780,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,432,136.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>990,265</x:t>
-[...23 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>918,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,374,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>225,108</x:t>
-[...5 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>208,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,635,554.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,564,602.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,381,956.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>49,652</x:t>
-[...41 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>46,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,441,325.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>879,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,064,572.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>120,020</x:t>
-[...5 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>111,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,011,696.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,010,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,823,626.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LF8708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,591,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,463,152.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>296,625</x:t>
-[...59 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>275,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,775,643.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>670,914</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>622,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,745,247.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>42,748</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>39,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,165,291.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>30,683</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>28,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,612,959.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJG33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,396.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>149,097</x:t>
-[...2 lines deleted...]
-    <x:t>$3,348,718.62</x:t>
+    <x:t>138,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,915.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organon &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQRGW24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,698.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bausch Health Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLFM21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,378.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Co Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNFQW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,513.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,758.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,156,221.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
-  </x:si>
-[...100 lines deleted...]
-    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf6b5243afb44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d17984ed6ba4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cbadc3ded324dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aeecf40b88e4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec967d9a43494b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R540111575ba04fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1329,201 +1326,201 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>