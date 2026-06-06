--- v3 (2026-05-16)
+++ v4 (2026-06-06)
@@ -1,564 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b43adb3bb540df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c5f4c6d2b24c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260514" sheetId="1" r:id="R540111575ba04fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260604" sheetId="1" r:id="Rb8c35bdf47aa4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>190,368</x:t>
+    <x:t>178,608</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,314,128.96</x:t>
+    <x:t>$200,982,224.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.79%</x:t>
+    <x:t>22.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>663,346</x:t>
-[...5 lines deleted...]
-    <x:t>10.80%</x:t>
+    <x:t>619,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,903,081.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.37%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>757,675</x:t>
-[...5 lines deleted...]
-    <x:t>9.34%</x:t>
+    <x:t>707,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,065,911.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,225,452</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>1,149,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,303,487.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,743,031</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>1,635,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,013,426.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBD5N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,262,572.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>718,001</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>670,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,939,829.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,427,316.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>780,851</x:t>
-[...23 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>728,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,375,266.03</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>208,886</x:t>
-[...5 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>195,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,628,255.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>167,091</x:t>
-[...23 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>155,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,592,694.64</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>46,092</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>43,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,573,072.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>879,767</x:t>
-[...5 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>825,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,419,933.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>111,365</x:t>
-[...5 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>104,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,246,277.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,010,508</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>2,824,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,308,407.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,591,290</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>1,493,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,067,019.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>275,247</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>258,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,535,244.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>622,552</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>584,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,287,476.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,668</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>37,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,929,751.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,471</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>26,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,185,145.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>51,602</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>48,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,625,574.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>138,351</x:t>
-[...2 lines deleted...]
-    <x:t>$2,993,915.64</x:t>
+    <x:t>129,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,207,876.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>153,196</x:t>
-[...2 lines deleted...]
-    <x:t>$2,046,698.56</x:t>
+    <x:t>143,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,794.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>179,886</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>168,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,866.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>61,302</x:t>
-[...2 lines deleted...]
-    <x:t>$664,513.68</x:t>
+    <x:t>57,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,631.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>335,758</x:t>
+    <x:t>-977,958</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,758.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-977,957.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,156,221.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$1,695,140.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aeecf40b88e4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec967d9a43494b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R540111575ba04fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7108287931f14715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1ef0c106ed54e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8c35bdf47aa4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -949,578 +946,578 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>