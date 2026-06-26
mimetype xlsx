--- v4 (2026-06-06)
+++ v5 (2026-06-26)
@@ -1,561 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c5f4c6d2b24c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7729b0e8dbc4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260604" sheetId="1" r:id="Rb8c35bdf47aa4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260625" sheetId="1" r:id="R6d41af7171aa4427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>178,608</x:t>
+    <x:t>156,678</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,982,224.16</x:t>
+    <x:t>$176,684,213.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.68%</x:t>
+    <x:t>19.48%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>619,293</x:t>
-[...5 lines deleted...]
-    <x:t>10.37%</x:t>
+    <x:t>629,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,694,576.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.77%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>707,350</x:t>
-[...5 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>711,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,284,897.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.85%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,149,794</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>1,039,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,533,118.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,635,400</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>1,738,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,155,194.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,059,051.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLB481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,623,591.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>720,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,908,605.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3MHB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,414,293.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,004,976.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,710,654.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>862,158</x:t>
-[...71 lines deleted...]
-    <x:t>$35,628,255.00</x:t>
+    <x:t>871,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,444,416.80</x:t>
   </x:si>
   <x:si>
     <x:t>4.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>JNJ</x:t>
-[...29 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,611,846.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,077,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,526,376.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>825,441</x:t>
-[...41 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>838,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,188,184.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,493,011</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,664,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,044,385.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>258,240</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>271,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,111,787.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>584,118</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>640,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,293,767.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>37,198</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>41,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,423,718.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,720</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>29,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,915,084.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>48,412</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>53,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,562,685.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>129,821</x:t>
-[...2 lines deleted...]
-    <x:t>$3,207,876.91</x:t>
+    <x:t>133,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,081.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>143,716</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>157,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,308.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>168,796</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>184,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,880.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>57,510</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>53,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,048.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-977,958</x:t>
+    <x:t>10,342,582</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-977,957.99</x:t>
-[...2 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$10,342,581.78</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,695,140.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$-1,446,638.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,62 +586,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7108287931f14715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1ef0c106ed54e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8c35bdf47aa4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb70b1bdbadf4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf107dd7610064b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d41af7171aa4427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -946,578 +949,578 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>