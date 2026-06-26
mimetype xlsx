--- v5 (2026-06-26)
+++ v6 (2026-06-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7729b0e8dbc4dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173f7412b3ba46e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260625" sheetId="1" r:id="R6d41af7171aa4427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260625" sheetId="1" r:id="R1c554727860e45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
     <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb70b1bdbadf4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf107dd7610064b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d41af7171aa4427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43cb12ab0a1480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b094a067c1a4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c554727860e45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">