--- v6 (2026-06-26)
+++ v7 (2026-07-16)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173f7412b3ba46e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f418e64384709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260625" sheetId="1" r:id="R1c554727860e45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260715" sheetId="1" r:id="R07fa368dde0e462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>156,678</x:t>
+    <x:t>157,580</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$176,684,213.82</x:t>
+    <x:t>$182,261,755.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.48%</x:t>
+    <x:t>19.85%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>629,800</x:t>
-[...5 lines deleted...]
-    <x:t>10.77%</x:t>
+    <x:t>633,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,518,680.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>711,717</x:t>
-[...5 lines deleted...]
-    <x:t>9.85%</x:t>
+    <x:t>715,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,480,161.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.64%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,039,738</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>1,045,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,870,642.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,738,707</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>1,748,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,401,840.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,550,156.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>168,870</x:t>
-[...5 lines deleted...]
-    <x:t>4.53%</x:t>
+    <x:t>169,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,460,618.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,590,755.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>782,879</x:t>
-[...23 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>787,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,509,877.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,569,886.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBD5N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,301,288.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>212,270</x:t>
-[...59 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>213,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,945,479.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>110,165</x:t>
-[...5 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>110,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,858,769.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,077,279</x:t>
-[...5 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>3,094,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,175,294.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LF8708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,673,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,532,414.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>838,435</x:t>
-[...23 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>843,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,612,559.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>271,290</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>272,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,335,212.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>640,558</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>644,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,745,723.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>41,661</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>41,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,026,550.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,137</x:t>
-[...2 lines deleted...]
-    <x:t>$6,915,084.21</x:t>
+    <x:t>29,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,959,629.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>53,837</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>54,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,849,678.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>133,323</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>134,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,424,479.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>157,187</x:t>
-[...2 lines deleted...]
-    <x:t>$2,117,308.89</x:t>
+    <x:t>158,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,661.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>184,447</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>185,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,085.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>53,724</x:t>
-[...2 lines deleted...]
-    <x:t>$520,048.32</x:t>
+    <x:t>54,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,424.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>10,342,582</x:t>
+    <x:t>6,351</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,342,581.78</x:t>
+    <x:t>$6,351.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,446,638.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.73%</x:t>
+    <x:t>$-305,554.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,62 +589,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43cb12ab0a1480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b094a067c1a4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c554727860e45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26cb38883c5475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rba19619bd8914e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07fa368dde0e462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1442,85 +1445,85 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>