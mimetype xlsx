--- v7 (2026-07-16)
+++ v8 (2026-08-06)
@@ -1,567 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f418e64384709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebbd761cfd54acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260715" sheetId="1" r:id="R07fa368dde0e462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260804" sheetId="1" r:id="R30d35206bfdf4150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>157,580</x:t>
+    <x:t>161,269</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,261,755.40</x:t>
+    <x:t>$179,924,597.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.85%</x:t>
+    <x:t>19.05%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>633,413</x:t>
-[...5 lines deleted...]
-    <x:t>10.40%</x:t>
+    <x:t>648,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,356,970.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>715,801</x:t>
-[...5 lines deleted...]
-    <x:t>9.64%</x:t>
+    <x:t>732,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,768,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>741,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,863,694.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,045,701</x:t>
-[...5 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>1,070,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,388,190.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,748,664</x:t>
-[...23 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>1,789,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,474,193.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,318,550.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>169,844</x:t>
-[...23 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>173,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,377,559.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,793,734.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>787,364</x:t>
-[...23 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>805,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,523,080.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>876,861</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>897,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,300,733.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,729,701.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>213,491</x:t>
-[...23 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>218,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,001,725.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,094,902</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>3,167,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,977,044.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,712,435.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,673,703</x:t>
-[...2 lines deleted...]
-    <x:t>$27,532,414.35</x:t>
+    <x:t>1,712,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,365,640.56</x:t>
   </x:si>
   <x:si>
     <x:t>3.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>TEVA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>272,846</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>279,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,233,105.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>644,228</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>659,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,669,769.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>41,896</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>42,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,217,219.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>29,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,362,553.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>54,144</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>55,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,084,237.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>134,083</x:t>
-[...2 lines deleted...]
-    <x:t>$3,424,479.82</x:t>
+    <x:t>137,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,512,934.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>158,092</x:t>
-[...2 lines deleted...]
-    <x:t>$2,132,661.08</x:t>
+    <x:t>161,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,193,913.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>185,498</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>189,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,588.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>54,032</x:t>
-[...2 lines deleted...]
-    <x:t>$548,424.80</x:t>
+    <x:t>55,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,101.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,467.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...11 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-42,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-42,188.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-305,554.14</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$318,224.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,56 +601,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26cb38883c5475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rba19619bd8914e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07fa368dde0e462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9428f1a0b2bb4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra92af0ba77aa4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30d35206bfdf4150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I31"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1453,86 +1465,115 @@
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A31" s="2" t="s">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="B31" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I31" s="2" t="s">
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A31:I31"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>