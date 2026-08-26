--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,579 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebbd761cfd54acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac77cc0f2c8b4947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260804" sheetId="1" r:id="R30d35206bfdf4150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260825" sheetId="1" r:id="Rd6a0b15fdfce430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>161,269</x:t>
+    <x:t>169,596</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$179,924,597.92</x:t>
+    <x:t>$209,223,801.36</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.05%</x:t>
+    <x:t>19.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,524,542.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.13%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>648,248</x:t>
-[...23 lines deleted...]
-    <x:t>9.93%</x:t>
+    <x:t>681,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,059,165.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBKR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,125,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,763,229.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,881,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,768,197.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>741,595</x:t>
-[...41 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>779,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,968,770.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>52,164</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>54,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,648,711.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>173,821</x:t>
-[...2 lines deleted...]
-    <x:t>$42,377,559.80</x:t>
+    <x:t>182,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,585,348.84</x:t>
   </x:si>
   <x:si>
     <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>163,942</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>172,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,090,155.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>805,804</x:t>
-[...5 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>847,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,123,649.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>897,393</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>943,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,429,396.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>113,392</x:t>
-[...5 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>119,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,118,858.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>218,492</x:t>
-[...2 lines deleted...]
-    <x:t>$34,001,725.04</x:t>
+    <x:t>229,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,982,947.86</x:t>
   </x:si>
   <x:si>
     <x:t>3.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>907,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,576,550.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,167,387</x:t>
-[...23 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>3,330,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,908,093.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,712,901</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>1,801,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,053,928.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>279,236</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>293,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,696,285.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAZZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jazz Pharmaceuticals Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9CGL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,734,030.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>659,309</x:t>
-[...23 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>693,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,592,561.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJG33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,201,041.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,988</x:t>
-[...23 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>31,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,480,017.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>137,224</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>144,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,620,687.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>161,793</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>170,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339,521.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>189,843</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>199,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,604.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>55,297</x:t>
-[...8 lines deleted...]
-    <x:t>-EUR CASH-</x:t>
+    <x:t>58,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,012.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>137,517</x:t>
+    <x:t>-433,939</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$158,467.89</x:t>
-[...14 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-433,938.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$318,224.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$2,636,848.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,56 +589,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9428f1a0b2bb4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra92af0ba77aa4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30d35206bfdf4150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b442efad1a418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4677a3623f5448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6a0b15fdfce430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1465,115 +1453,86 @@
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A31" s="1">
-[...5 lines deleted...]
-      <x:c r="C31" s="1" t="s">
+      <x:c r="A31" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="B31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A31:I31"/>
   </x:mergeCells>
 </x:worksheet>
 </file>