--- v9 (2026-08-26)
+++ v10 (2026-08-28)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac77cc0f2c8b4947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde43163e95714c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260825" sheetId="1" r:id="Rd6a0b15fdfce430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260826" sheetId="1" r:id="R41cddfc8751c4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  08/25/2026</x:t>
+    <x:t>Daily Holdings (%)  08/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>169,596</x:t>
+    <x:t>168,671</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$209,223,801.36</x:t>
+    <x:t>$200,618,974.11</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.32%</x:t>
+    <x:t>18.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>770,371</x:t>
-[...5 lines deleted...]
-    <x:t>11.13%</x:t>
+    <x:t>766,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,300,627.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.08%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>681,705</x:t>
-[...5 lines deleted...]
-    <x:t>10.07%</x:t>
+    <x:t>677,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,810,229.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,871,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,969,647.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,125,426</x:t>
-[...23 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>1,119,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,819,247.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>779,870</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>775,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,408,440.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>54,855</x:t>
-[...5 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>54,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,917,637.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>182,796</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>181,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,794,957.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>172,403</x:t>
-[...5 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>171,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,295,010.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>847,391</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>842,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,343,661.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>943,707</x:t>
-[...5 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>938,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,629,440.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>119,243</x:t>
-[...5 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>118,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,873,599.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>229,771</x:t>
-[...5 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>228,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,995,687.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>907,521</x:t>
-[...5 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>902,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,225,530.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,330,854</x:t>
-[...5 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>3,312,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,690,067.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,801,304</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>1,791,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,658,716.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>293,651</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>292,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,639,716.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viatris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RQNH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,618,984.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>45,091</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>44,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,179,410.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>58,275</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>57,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,943,248.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>31,536</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>31,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,497,052.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>144,308</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>143,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,599,506.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>170,147</x:t>
-[...2 lines deleted...]
-    <x:t>$2,339,521.25</x:t>
+    <x:t>169,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,145.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>199,644</x:t>
-[...2 lines deleted...]
-    <x:t>$1,343,604.12</x:t>
+    <x:t>198,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,593.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>58,150</x:t>
-[...2 lines deleted...]
-    <x:t>$842,012.00</x:t>
+    <x:t>57,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,615.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-433,939</x:t>
+    <x:t>-433,849</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-433,938.63</x:t>
+    <x:t>$-433,848.86</x:t>
   </x:si>
   <x:si>
     <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,636,848.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$2,626,405.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b442efad1a418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4677a3623f5448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6a0b15fdfce430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6b3159bd474447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re86c07ef710c4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41cddfc8751c4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">