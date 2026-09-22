--- v10 (2026-08-28)
+++ v11 (2026-09-22)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde43163e95714c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4fafabe6dc4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260826" sheetId="1" r:id="R41cddfc8751c4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260921" sheetId="1" r:id="R50ca889a3b7b4a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>168,671</x:t>
+    <x:t>177,760</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,618,974.11</x:t>
+    <x:t>$207,070,846.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.95%</x:t>
+    <x:t>20.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>766,170</x:t>
-[...5 lines deleted...]
-    <x:t>11.08%</x:t>
+    <x:t>911,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,207,207.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBKR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,468,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,438,260.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,798,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,888,032.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,571,516.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HD3FM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,789,536.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLB481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>924,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,229,283.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,702,022.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,013,947.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,076,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,152,099.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3MHB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,030,412.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,441,641.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>677,988</x:t>
-[...95 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>251,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,452,099.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>171,463</x:t>
-[...23 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>129,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,881,274.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>938,561</x:t>
-[...77 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>806,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,289,552.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,791,482</x:t>
-[...5 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>1,481,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,987,556.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>292,050</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>351,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,092,610.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>689,554</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>841,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,392,351.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>44,845</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>56,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,681,606.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axsome Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6G7GL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,119,320.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>57,957</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>66,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,553,550.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Definium Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13HYQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,005,057.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>143,521</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>220,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,951,243.06</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>169,219</x:t>
-[...20 lines deleted...]
-    <x:t>$1,292,593.05</x:t>
+    <x:t>209,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,769.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Co Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNFQW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,251.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,184,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,642.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>PRGO</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,626,405.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$2,773,615.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6b3159bd474447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re86c07ef710c4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41cddfc8751c4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e8e903a53046e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re95d10090182429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50ca889a3b7b4a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1358,172 +1355,172 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>