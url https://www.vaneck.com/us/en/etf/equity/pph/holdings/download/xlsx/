--- v11 (2026-09-22)
+++ v12 (2026-10-14)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4fafabe6dc4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b596ff7676439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260921" sheetId="1" r:id="R50ca889a3b7b4a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20261012" sheetId="1" r:id="R8d872e6153ff49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  09/21/2026</x:t>
+    <x:t>Daily Holdings (%)  10/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>177,760</x:t>
+    <x:t>186,598</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$207,070,846.40</x:t>
+    <x:t>$220,674,526.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.41%</x:t>
+    <x:t>20.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>911,085</x:t>
-[...5 lines deleted...]
-    <x:t>13.42%</x:t>
+    <x:t>956,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,105,761.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,468,298</x:t>
-[...5 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>1,541,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,463,161.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,798,415</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>1,887,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,614,116.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HD3FM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,555,503.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,594,111.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,452,583.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>775,655</x:t>
-[...23 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>814,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,882,614.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>924,614</x:t>
-[...41 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>970,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,539,754.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,659,791.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,076,079</x:t>
-[...5 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>4,278,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,647,887.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LYF3S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,969,876.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>220,288</x:t>
-[...41 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>231,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,612,387.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>129,444</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>135,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,835,368.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>806,813</x:t>
-[...5 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>846,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,656,680.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,481,607</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>1,555,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,052,331.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>351,782</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>369,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,935,199.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>841,658</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>883,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,496,642.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>56,662</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>59,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,892,073.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJG33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,447,185.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>39,512</x:t>
-[...23 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>41,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,884,684.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elanco Animal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LJYS1P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,227,512.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>DFTX</x:t>
   </x:si>
   <x:si>
     <x:t>Definium Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13HYQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>127,420</x:t>
-[...20 lines deleted...]
-    <x:t>$4,951,243.06</x:t>
+    <x:t>133,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,708,316.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>209,413</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>219,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,004.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>71,780</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>75,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,064.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,184,642</x:t>
+    <x:t>5,901</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,184,642.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$5,901.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,773,615.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$813,762.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e8e903a53046e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re95d10090182429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50ca889a3b7b4a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b7a213b9444f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb04dcdece09042ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d872e6153ff49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1007,399 +1007,399 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">