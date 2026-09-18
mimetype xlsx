--- v8 (2026-08-27)
+++ v9 (2026-09-18)
@@ -1,567 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27835abc08e4977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a7f4ff718b4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260825" sheetId="1" r:id="R2b9aef0f74c14ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260916" sheetId="1" r:id="Rc029401648434dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>204,273</x:t>
+    <x:t>212,961</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,327,509.38</x:t>
+    <x:t>$52,379,887.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.28%</x:t>
+    <x:t>21.15%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>230,993</x:t>
-[...5 lines deleted...]
-    <x:t>9.71%</x:t>
+    <x:t>240,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,887,827.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.45%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,113</x:t>
-[...5 lines deleted...]
-    <x:t>8.09%</x:t>
+    <x:t>22,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,673,898.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,800,932.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>38,111</x:t>
-[...23 lines deleted...]
-    <x:t>5.00%</x:t>
+    <x:t>39,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,017,435.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,671,255.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,377,217.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>50,598</x:t>
-[...23 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>52,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,238,775.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>117,216</x:t>
-[...23 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>122,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,225,696.00</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>72,494</x:t>
-[...5 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>75,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,284,001.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>54,954</x:t>
-[...2 lines deleted...]
-    <x:t>$8,983,330.38</x:t>
+    <x:t>57,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,861,617.20</x:t>
   </x:si>
   <x:si>
     <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>32,328</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>33,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,837,528.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>152,599</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>159,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,800,231.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,208</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>24,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,706,426.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,275</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>2,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,755,073.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>83,005</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>86,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,659,519.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>193,017</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>201,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,413,060.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>59,487</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>62,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,881,515.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>67,855</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>70,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,325,227.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,689</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>27,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,422,753.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,714</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>5,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,160,838.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>18,668</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>19,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,753.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>63,455</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>66,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,168,560.90</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,621</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>23,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,791.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,599</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>15,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,719.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>76,998</x:t>
+    <x:t>305,758</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,998.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$305,757.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$143,623.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$7,777.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752a4388e7b04ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63e2494c4ced4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b9aef0f74c14ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d62013a8ad4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04d7be0d1c8b4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc029401648434dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -952,578 +946,578 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>