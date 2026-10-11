--- v9 (2026-09-18)
+++ v10 (2026-10-11)
@@ -1,561 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a7f4ff718b4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3a7e73a0d54b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260916" sheetId="1" r:id="Rc029401648434dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261008" sheetId="1" r:id="Re82d28953c6c48bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>212,961</x:t>
+    <x:t>189,246</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,379,887.56</x:t>
+    <x:t>$48,079,838.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.15%</x:t>
+    <x:t>19.98%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>240,817</x:t>
-[...5 lines deleted...]
-    <x:t>10.45%</x:t>
+    <x:t>255,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,247,969.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.74%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>22,013</x:t>
-[...5 lines deleted...]
-    <x:t>7.94%</x:t>
+    <x:t>22,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,767,086.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV8DN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,137,266.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Depot Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKZB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,365,253.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,427</x:t>
-[...23 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>12,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,212,303.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,219,617.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>116,346</x:t>
-[...5 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>112,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,893,216.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,340,075.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>46,162</x:t>
-[...23 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>41,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,326,883.20</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>122,200</x:t>
-[...38 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>106,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,132,025.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,146,543.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,233,146.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>33,704</x:t>
-[...41 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>30,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,205,121.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,371</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>1,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,704,658.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,878,460.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,456,155.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,369,190.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>86,537</x:t>
-[...59 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>58,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,714,011.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,825</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>25,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,115,573.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,958</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>5,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,752.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,384.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,464</x:t>
-[...20 lines deleted...]
-    <x:t>$2,168,560.90</x:t>
+    <x:t>16,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,365.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,585</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>21,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,899,097.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>15,219</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>13,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237,463.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>305,758</x:t>
+    <x:t>-33,486</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$305,757.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$-33,486.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,777.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$33,995.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d62013a8ad4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04d7be0d1c8b4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc029401648434dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab31cbd8b7114dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d1b18c5c5b24ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re82d28953c6c48bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -946,80 +949,80 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
@@ -1352,172 +1355,172 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>