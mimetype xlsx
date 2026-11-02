--- v10 (2026-10-11)
+++ v11 (2026-11-02)
@@ -1,564 +1,568 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3a7e73a0d54b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f37b51b70e84393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261008" sheetId="1" r:id="Re82d28953c6c48bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261030" sheetId="1" r:id="Ra3ad8aecc2a84689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>189,246</x:t>
+    <x:t>187,213</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,079,838.76</x:t>
+    <x:t>$44,996,644.55</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.98%</x:t>
+    <x:t>18.18%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>255,499</x:t>
-[...5 lines deleted...]
-    <x:t>11.74%</x:t>
+    <x:t>252,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,217,770.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.61%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>22,963</x:t>
-[...5 lines deleted...]
-    <x:t>9.05%</x:t>
+    <x:t>22,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,994,952.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.29%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>94,683</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>93,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,142,276.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>38,465</x:t>
-[...5 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>38,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,526,718.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,053</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>11,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,859,371.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>54,115</x:t>
-[...5 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>53,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,192,353.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>112,679</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>111,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,060,077.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,352,859.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,255,596.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>60,352</x:t>
-[...38 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>59,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,217,103.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,351</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>25,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,297,136.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,471,317.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>143,259</x:t>
-[...23 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>141,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,356,685.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,960</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>1,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,146,280.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,792,366.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>181,288</x:t>
-[...20 lines deleted...]
-    <x:t>$4,456,155.24</x:t>
+    <x:t>179,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,605,476.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,582,048.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>SYY</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>58,766</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>58,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,970,039.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,382,110.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>25,071</x:t>
-[...23 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>24,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,281,304.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,569.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,753.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>59,211</x:t>
-[...41 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>58,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,035.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,352</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>13,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,533.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-33,486</x:t>
+    <x:t>102,994</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-33,486.34</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$102,993.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,995.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$55,491.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +590,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab31cbd8b7114dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1d1b18c5c5b24ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re82d28953c6c48bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde57e55b9e5b4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4ced6c172c940c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3ad8aecc2a84689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -978,549 +982,549 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>