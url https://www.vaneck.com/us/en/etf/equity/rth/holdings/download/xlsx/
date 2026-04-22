--- v0 (2026-04-01)
+++ v1 (2026-04-22)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ca1a7e497e4d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1c862b2c4543bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260331" sheetId="1" r:id="R359428cfb42b443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260421" sheetId="1" r:id="R907563b496ec402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+    <x:t>Daily Holdings (%)  04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
     <x:t>241,037</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,200,775.99</x:t>
+    <x:t>$60,237,556.67</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.17%</x:t>
+    <x:t>22.68%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
     <x:t>239,430</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,756,360.40</x:t>
-[...2 lines deleted...]
-    <x:t>11.96%</x:t>
+    <x:t>$31,030,128.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.69%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>21,859</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,780,963.37</x:t>
-[...2 lines deleted...]
-    <x:t>8.75%</x:t>
+    <x:t>$21,986,000.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
     <x:t>81,164</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,961,890.80</x:t>
-[...2 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>$12,925,367.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
     <x:t>36,524</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,012,378.36</x:t>
-[...2 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>$12,561,334.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
     <x:t>46,714</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,037,583.92</x:t>
-[...2 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>$11,678,032.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,096,673.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
     <x:t>117,117</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,811,070.27</x:t>
-[...2 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>$10,986,745.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
     <x:t>12,344</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,682,003.84</x:t>
-[...20 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>$10,396,734.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
     <x:t>44,089</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,551,000.07</x:t>
-[...2 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>$9,946,037.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
     <x:t>2,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,606,760.56</x:t>
+    <x:t>$8,121,117.36</x:t>
   </x:si>
   <x:si>
     <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
     <x:t>23,570</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,404,279.80</x:t>
-[...2 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$7,363,032.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,147,666.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,933,911.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
     <x:t>150,732</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,993,964.80</x:t>
-[...20 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>$6,888,452.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,304,241.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
     <x:t>30,492</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,427,692.26</x:t>
-[...38 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>$6,248,420.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,400,269.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
     <x:t>63,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,560,778.44</x:t>
-[...20 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$4,337,025.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,362,803.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
     <x:t>26,671</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,166,647.83</x:t>
-[...20 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$3,310,137.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
     <x:t>62,004</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,808,781.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$2,453,498.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
     <x:t>13,782</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,110,024.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$2,297,459.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
     <x:t>17,736</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,942,269.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$1,841,528.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
     <x:t>22,567</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,448,801.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$1,502,736.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>11,558</x:t>
+    <x:t>-45,969</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,557.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-45,969.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-83,395.51</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$232,481.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df9dccdc22040e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49ad02cc1ecb4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R359428cfb42b443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7db69f46da4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf45455772be24214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R907563b496ec402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1427,51 +1427,51 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">