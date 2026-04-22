--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1c862b2c4543bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2877b6558d14412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260421" sheetId="1" r:id="R907563b496ec402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260421" sheetId="1" r:id="R83eb1bef603c466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
     <x:t>Daily Holdings (%)  04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7db69f46da4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf45455772be24214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R907563b496ec402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03cadd25b8b490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc0d42dca44b24f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83eb1bef603c466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">