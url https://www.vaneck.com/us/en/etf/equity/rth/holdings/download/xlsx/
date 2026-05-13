--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2877b6558d14412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9d9dd0dcf74cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260421" sheetId="1" r:id="R83eb1bef603c466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260512" sheetId="1" r:id="R197f5bc58f774599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>241,037</x:t>
+    <x:t>236,394</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,237,556.67</x:t>
+    <x:t>$62,838,253.08</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.68%</x:t>
+    <x:t>24.57%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>239,430</x:t>
-[...5 lines deleted...]
-    <x:t>11.69%</x:t>
+    <x:t>234,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,608,526.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.97%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,859</x:t>
-[...5 lines deleted...]
-    <x:t>8.28%</x:t>
+    <x:t>21,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,907,063.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,385,606.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>81,164</x:t>
-[...5 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>79,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,960,696.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>36,524</x:t>
-[...5 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>35,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,120,987.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,548,742.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>46,714</x:t>
-[...41 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>45,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,286,159.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,412,050.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,344</x:t>
-[...23 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>12,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,894,157.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,252</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>2,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,528,860.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,403,908.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,402,943.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,379,307.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,251,972.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,570</x:t>
-[...77 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>23,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,031,657.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>30,492</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>29,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,459,456.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>58,835</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>57,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,211,091.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>63,029</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>61,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,994,485.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,898</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>5,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,922,076.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,671</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>26,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,693,647.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>62,004</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>60,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,147.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,782</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>13,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,691,382.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,736</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>17,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,935.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,567</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>22,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,007.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-45,969</x:t>
+    <x:t>26,246</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-45,969.19</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$26,245.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$232,481.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$146,415.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03cadd25b8b490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc0d42dca44b24f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83eb1bef603c466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d2c4d0a97a466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ab9d4e19abc4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R197f5bc58f774599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1068,462 +1065,462 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>