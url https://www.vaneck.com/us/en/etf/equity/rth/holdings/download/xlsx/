--- v3 (2026-05-13)
+++ v4 (2026-06-03)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9d9dd0dcf74cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6f087d1ae64216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260512" sheetId="1" r:id="R197f5bc58f774599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260601" sheetId="1" r:id="R4c1fdd6133c44593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  05/12/2026</x:t>
+    <x:t>Daily Holdings (%)  06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>236,394</x:t>
+    <x:t>233,959</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,838,253.08</x:t>
+    <x:t>$61,124,128.34</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>24.57%</x:t>
+    <x:t>24.90%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>234,818</x:t>
-[...5 lines deleted...]
-    <x:t>11.97%</x:t>
+    <x:t>232,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,632,925.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.85%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,438</x:t>
-[...5 lines deleted...]
-    <x:t>8.56%</x:t>
+    <x:t>21,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,073,615.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>140,679</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>139,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,617,022.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>79,600</x:t>
-[...5 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>78,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,033,645.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>35,821</x:t>
-[...5 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>35,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,014,581.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>114,860</x:t>
-[...5 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>113,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,848,975.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,589,075.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>45,814</x:t>
-[...23 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>45,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,417,533.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,106</x:t>
-[...5 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>11,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,803,878.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,208</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>2,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,600,775.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,497,125.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>147,828</x:t>
-[...20 lines deleted...]
-    <x:t>$6,402,943.56</x:t>
+    <x:t>146,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,435,956.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,055,577.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,959,243.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>202,582</x:t>
-[...41 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>200,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,832,399.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,905</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>29,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,775,854.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>57,702</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>57,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,210,001.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>61,815</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>61,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,763,670.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,784</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>5,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,407.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,157</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>25,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,845,867.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,890.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>60,809</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>60,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,912,615.74</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,517</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>13,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,767,100.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,133</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>21,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,436.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>26,246</x:t>
+    <x:t>172,664</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,245.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$172,663.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,415.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$50,366.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d2c4d0a97a466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ab9d4e19abc4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R197f5bc58f774599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ce8c0dc5e7402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b939eef4d9a4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c1fdd6133c44593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1065,341 +1065,341 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">