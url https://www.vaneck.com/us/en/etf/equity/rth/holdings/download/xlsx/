--- v4 (2026-06-03)
+++ v5 (2026-06-25)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6f087d1ae64216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a56184f9fe441f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260601" sheetId="1" r:id="R4c1fdd6133c44593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260623" sheetId="1" r:id="Rfd04f8da55714cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>233,959</x:t>
+    <x:t>206,196</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$61,124,128.34</x:t>
+    <x:t>$48,272,545.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>24.90%</x:t>
+    <x:t>19.89%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>232,399</x:t>
-[...5 lines deleted...]
-    <x:t>10.85%</x:t>
+    <x:t>233,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,844,922.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.48%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,217</x:t>
-[...5 lines deleted...]
-    <x:t>8.18%</x:t>
+    <x:t>21,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,409,118.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Depot Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKZB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,481,267.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV8DN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,026,475.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>139,230</x:t>
-[...38 lines deleted...]
-    <x:t>$11,014,581.88</x:t>
+    <x:t>112,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,441,758.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,906,555.50</x:t>
   </x:si>
   <x:si>
     <x:t>4.49%</x:t>
   </x:si>
   <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,671,058.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>113,677</x:t>
-[...5 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>118,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,357,645.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>42,795</x:t>
-[...41 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>44,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,237,618.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,470,020.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,439,215.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,024,041.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,185</x:t>
-[...41 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>2,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,994,672.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,878</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>23,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,585,329.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>83,933</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>83,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,431,781.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>200,495</x:t>
-[...23 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>194,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,089,064.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>57,108</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>60,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,760,526.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>61,178</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>68,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,907,525.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,086,899.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,724</x:t>
-[...23 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>5,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,649,415.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,215</x:t>
-[...2 lines deleted...]
-    <x:t>$1,916,890.25</x:t>
+    <x:t>18,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,136,984.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,901,063.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>TSCO</x:t>
-[...11 lines deleted...]
-    <x:t>$1,912,615.74</x:t>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,899.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,378</x:t>
-[...23 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>14,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,605,045.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>172,664</x:t>
+    <x:t>421,649</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,663.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$421,648.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,366.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-13,778.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ce8c0dc5e7402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1b939eef4d9a4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c1fdd6133c44593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5166c306554182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R760861766efd405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd04f8da55714cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1355,172 +1358,172 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>