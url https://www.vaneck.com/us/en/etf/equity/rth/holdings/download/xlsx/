--- v5 (2026-06-25)
+++ v6 (2026-07-16)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a56184f9fe441f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c11f5ab3d8464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260623" sheetId="1" r:id="Rfd04f8da55714cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260715" sheetId="1" r:id="Rd60d3e1f4e1449e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  06/23/2026</x:t>
+    <x:t>Daily Holdings (%)  07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>206,196</x:t>
+    <x:t>210,534</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,272,545.56</x:t>
+    <x:t>$53,677,748.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.89%</x:t>
+    <x:t>21.33%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>233,168</x:t>
-[...5 lines deleted...]
-    <x:t>11.48%</x:t>
+    <x:t>238,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,790,242.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.65%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,311</x:t>
-[...5 lines deleted...]
-    <x:t>8.41%</x:t>
+    <x:t>21,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,942,993.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.93%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>38,469</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>39,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,411,421.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,181,662.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,358,340.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>73,176</x:t>
-[...23 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>74,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,279,874.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>51,075</x:t>
-[...23 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>52,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,933,559.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,305,065.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>118,319</x:t>
-[...23 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>120,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,994,363.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,832,330.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>32,633</x:t>
-[...23 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>33,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,494,775.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>154,036</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>157,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,134,039.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,093,657.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,296</x:t>
-[...23 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>2,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,963,016.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>83,785</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>85,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,038,762.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>194,834</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>198,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,824,728.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>60,047</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>61,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,949,637.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>68,493</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>69,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,955,410.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,941</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>27,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,336,048.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,768</x:t>
-[...2 lines deleted...]
-    <x:t>$2,649,415.44</x:t>
+    <x:t>5,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,745,564.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>18,843</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>19,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,930.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,230.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>64,052</x:t>
-[...2 lines deleted...]
-    <x:t>$1,901,063.36</x:t>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,118.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBY</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,736</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>15,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,766,701.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>421,649</x:t>
+    <x:t>209,607</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$421,648.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$209,606.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-13,778.34</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$3,652.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5166c306554182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R760861766efd405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd04f8da55714cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25d016fb8bd40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R773a6800a39f4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd60d3e1f4e1449e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">