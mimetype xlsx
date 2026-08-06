--- v6 (2026-07-16)
+++ v7 (2026-08-06)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c11f5ab3d8464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf153c5c2b94219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260715" sheetId="1" r:id="Rd60d3e1f4e1449e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260804" sheetId="1" r:id="R363b1d4f62b04742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/15/2026</x:t>
+    <x:t>Daily Holdings (%)  08/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>210,534</x:t>
+    <x:t>210,535</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,677,748.64</x:t>
+    <x:t>$58,406,619.70</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.33%</x:t>
+    <x:t>22.09%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>238,072</x:t>
-[...5 lines deleted...]
-    <x:t>10.65%</x:t>
+    <x:t>238,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,557,043.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.05%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>21,759</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,942,993.86</x:t>
-[...2 lines deleted...]
-    <x:t>7.93%</x:t>
+    <x:t>$20,624,268.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
     <x:t>39,279</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,411,421.76</x:t>
-[...2 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>$13,678,518.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>115,019</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>115,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,010,388.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
     <x:t>14,263</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,358,340.05</x:t>
-[...2 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>$11,844,423.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
     <x:t>74,716</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,279,874.52</x:t>
-[...2 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>$11,771,505.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,457,374.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>52,149</x:t>
-[...23 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>52,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,372,872.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
     <x:t>120,807</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,994,363.11</x:t>
-[...2 lines deleted...]
-    <x:t>3.97%</x:t>
+    <x:t>$11,093,706.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>56,637</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>56,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,388,654.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,818,239.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
     <x:t>33,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,494,775.86</x:t>
-[...20 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>$7,781,652.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,919</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>23,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,326,217.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
     <x:t>2,344</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,963,016.08</x:t>
-[...2 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>$7,097,702.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>198,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,558,853.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>85,547</x:t>
-[...23 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>85,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,819,830.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
     <x:t>61,311</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,949,637.03</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$5,075,937.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>69,933</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>69,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,041,485.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,507</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>27,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,500,668.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
     <x:t>5,890</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,745,564.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$3,203,335.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
     <x:t>19,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,443,930.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$2,514,729.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,166,048.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
     <x:t>23,313</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,990,230.81</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$2,013,077.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
     <x:t>15,046</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,766,701.32</x:t>
+    <x:t>$1,851,109.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>209,607</x:t>
+    <x:t>325,821</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$209,606.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$325,820.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,652.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$52,141.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25d016fb8bd40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R773a6800a39f4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd60d3e1f4e1449e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bf8db66a144805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3c6b0decb9b6489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R363b1d4f62b04742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">