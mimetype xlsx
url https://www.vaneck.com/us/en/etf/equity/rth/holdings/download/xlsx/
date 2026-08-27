--- v7 (2026-08-06)
+++ v8 (2026-08-27)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf153c5c2b94219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27835abc08e4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260804" sheetId="1" r:id="R363b1d4f62b04742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260825" sheetId="1" r:id="R2b9aef0f74c14ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  08/04/2026</x:t>
+    <x:t>Daily Holdings (%)  08/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>210,535</x:t>
+    <x:t>204,273</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,406,619.70</x:t>
+    <x:t>$53,327,509.38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.09%</x:t>
+    <x:t>21.28%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>238,073</x:t>
-[...5 lines deleted...]
-    <x:t>10.05%</x:t>
+    <x:t>230,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,342,042.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.71%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,759</x:t>
-[...5 lines deleted...]
-    <x:t>7.80%</x:t>
+    <x:t>21,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,268,691.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.09%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>39,279</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>38,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,876,944.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,525,540.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,858,330.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,679,410.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,586,949.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>115,020</x:t>
-[...23 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>111,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,367,454.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>74,716</x:t>
-[...59 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>72,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,111,463.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>56,638</x:t>
-[...5 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>54,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,983,330.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,691,477.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>157,277</x:t>
-[...23 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>152,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,677,255.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,920</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>23,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,613,616.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,344</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>2,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,887,198.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,289,288.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>198,934</x:t>
-[...23 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>193,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,666,979.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>61,311</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>59,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,964,785.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>69,934</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>67,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,966,124.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,508</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>26,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,271,537.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,890</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>5,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,069,675.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,239</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>18,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,510,472.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>65,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>63,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,245,037.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,313</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>22,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,345.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>15,046</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>14,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,499.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>325,821</x:t>
+    <x:t>76,998</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$325,820.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$76,998.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,141.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$143,623.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bf8db66a144805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3c6b0decb9b6489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R363b1d4f62b04742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752a4388e7b04ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63e2494c4ced4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b9aef0f74c14ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">