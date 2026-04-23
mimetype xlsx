--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -1,846 +1,834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126f29a9e71e445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080f160ea0c84a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_asof_20260330" sheetId="1" r:id="R4a980bc5ad5f47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_asof_20260422" sheetId="1" r:id="R465046d9cd8c4a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="267">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="263">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,668,140.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>132,590</x:t>
-[...29 lines deleted...]
-    <x:t>7.93%</x:t>
+    <x:t>125,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,561,774.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>696,397</x:t>
-[...5 lines deleted...]
-    <x:t>7.26%</x:t>
+    <x:t>657,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,520,319.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,788,419.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYLWT7</x:t>
   </x:si>
   <x:si>
-    <x:t>89,334</x:t>
-[...23 lines deleted...]
-    <x:t>6.04%</x:t>
+    <x:t>84,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,428,097.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>587,547</x:t>
-[...5 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>555,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,412,618.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,009,321.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,768,927.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,708,391.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>RS</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Steel &amp; Aluminum Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CJ2181</x:t>
   </x:si>
   <x:si>
-    <x:t>22,290</x:t>
-[...41 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>21,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,389,322.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>5401 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9X54</x:t>
   </x:si>
   <x:si>
-    <x:t>1,796,500</x:t>
-[...23 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>1,697,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,264,004.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>104,689</x:t>
-[...5 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>98,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,147,934.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>2002 TT</x:t>
   </x:si>
   <x:si>
     <x:t>China Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBXZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,683,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>7,260,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,508,992.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluescope Steel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KPMQF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,633,298.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>5411 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Jfe Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQWB27</x:t>
   </x:si>
   <x:si>
-    <x:t>337,600</x:t>
-[...23 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>318,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,453,865.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VOE AV</x:t>
   </x:si>
   <x:si>
     <x:t>Voestalpine Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FJH743</x:t>
   </x:si>
   <x:si>
-    <x:t>68,657</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>64,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,292,616.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>SSABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Ssab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGD8Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>372,055</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>351,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,320.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M2YPN2</x:t>
   </x:si>
   <x:si>
-    <x:t>71,170</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>67,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,630.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CMC</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial Metals Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSND8</x:t>
   </x:si>
   <x:si>
-    <x:t>44,678</x:t>
-[...2 lines deleted...]
-    <x:t>$2,684,701.02</x:t>
+    <x:t>42,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,213.86</x:t>
   </x:si>
   <x:si>
     <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>GGB</x:t>
   </x:si>
   <x:si>
     <x:t>Gerdau Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K91FQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>700,610</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>661,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,057.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CLF</x:t>
   </x:si>
   <x:si>
     <x:t>Cleveland-Cliffs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRF55</x:t>
   </x:si>
   <x:si>
-    <x:t>288,962</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>272,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,593,490.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACX SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acerinox Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB7ZC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,691,726.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>2027 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Ta Chen Stainless Pipe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HK7WR9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,483,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>1,402,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,963.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREGL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eregli Demir Ve Celik Fabrikalari Tas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVCBJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,014,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,642.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>5444 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yamato Kogyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7BW1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,200</x:t>
-[...20 lines deleted...]
-    <x:t>$1,319,132.99</x:t>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,630.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
+    <x:t>OUT1V FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outokumpu Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5Z60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,279.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TX</x:t>
   </x:si>
   <x:si>
     <x:t>Ternium Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LTPD97</x:t>
   </x:si>
   <x:si>
-    <x:t>33,038</x:t>
-[...23 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>31,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,348,756.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APAM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aperam Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001D93XQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227,899.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004020 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyundai Steel Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,988.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>RUS CN</x:t>
   </x:si>
   <x:si>
     <x:t>Russel Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DPZC04</x:t>
   </x:si>
   <x:si>
-    <x:t>31,927</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>30,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,594.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRGJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,830.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>5463 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruichi Steel Tube Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7191</x:t>
   </x:si>
   <x:si>
-    <x:t>119,700</x:t>
-[...59 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>113,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,654.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>8078 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwa Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBLFX9</x:t>
   </x:si>
   <x:si>
-    <x:t>94,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>89,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,830.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>LIF CN</x:t>
   </x:si>
   <x:si>
     <x:t>Labrador Iron Ore Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HRCTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>35,939</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>33,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,542.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>2015 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Feng Hsin Steel Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJR8N3</x:t>
   </x:si>
   <x:si>
-    <x:t>334,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>316,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,839.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>33,420</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>31,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,959.34</x:t>
   </x:si>
   <x:si>
     <x:t>WS</x:t>
   </x:si>
   <x:si>
     <x:t>Worthington Steel Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JPM5032</x:t>
   </x:si>
   <x:si>
-    <x:t>17,366</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>16,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,498.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>VSVS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Vesuvius Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>90,885</x:t>
-[...2 lines deleted...]
-    <x:t>$466,042.23</x:t>
+    <x:t>85,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,403.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>SID</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Siderurgica Nacional Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JM98S3</x:t>
   </x:si>
   <x:si>
-    <x:t>388,510</x:t>
-[...2 lines deleted...]
-    <x:t>$458,441.80</x:t>
+    <x:t>367,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,844.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>322,633</x:t>
+    <x:t>1,854</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$322,632.61</x:t>
-[...11 lines deleted...]
-    <x:t>$320,046.06</x:t>
+    <x:t>$1,853.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>46</x:t>
   </x:si>
   <x:si>
-    <x:t>$52.25</x:t>
+    <x:t>$53.40</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-582,998.17</x:t>
-[...2 lines deleted...]
-    <x:t>-0.40%</x:t>
+    <x:t>$21,299.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -868,56 +856,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d746eea09004192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R576159bbe42142b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a980bc5ad5f47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8fc1c2ac1a47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R03e22f513d9b4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R465046d9cd8c4a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I48"/>
+  <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2014,297 +2002,268 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E46" s="1" t="s">
+      <x:c r="G46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="H46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A47" s="1">
-[...5 lines deleted...]
-      <x:c r="C47" s="1" t="s">
+      <x:c r="A47" s="2" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I48" s="2" t="s">
+      <x:c r="B47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H47" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A48:I48"/>
+    <x:mergeCell ref="A47:I47"/>
   </x:mergeCells>
 </x:worksheet>
 </file>