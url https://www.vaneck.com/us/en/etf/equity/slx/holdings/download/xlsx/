--- v1 (2026-04-23)
+++ v2 (2026-09-13)
@@ -1,834 +1,837 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080f160ea0c84a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e0dfb3402746b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_asof_20260422" sheetId="1" r:id="R465046d9cd8c4a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SLX_asof_20260910" sheetId="1" r:id="R4ad4f922c1544ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="263">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="264">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5NZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>157,251</x:t>
+    <x:t>144,014</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,668,140.56</x:t>
+    <x:t>$12,579,622.90</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.00%</x:t>
+    <x:t>7.36%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>125,267</x:t>
-[...5 lines deleted...]
-    <x:t>7.94%</x:t>
+    <x:t>120,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,985,837.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>657,928</x:t>
-[...5 lines deleted...]
-    <x:t>7.28%</x:t>
+    <x:t>773,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,818,163.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.92%</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Nucor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ8KV2</x:t>
   </x:si>
   <x:si>
-    <x:t>50,352</x:t>
-[...5 lines deleted...]
-    <x:t>6.82%</x:t>
+    <x:t>42,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,933,943.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5401 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Steel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG9X54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,196,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,787,000.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcelormittal Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJH5W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,702,255.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,745,407.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYLWT7</x:t>
   </x:si>
   <x:si>
-    <x:t>84,399</x:t>
-[...5 lines deleted...]
-    <x:t>6.59%</x:t>
+    <x:t>65,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,040,118.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,786,055.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,385,752.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>FMG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Fortescue Metals Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J47TP2</x:t>
   </x:si>
   <x:si>
-    <x:t>555,090</x:t>
-[...95 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>537,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,565,608.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>98,905</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>109,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,245,888.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>2002 TT</x:t>
   </x:si>
   <x:si>
     <x:t>China Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBXZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,260,000</x:t>
-[...2 lines deleted...]
-    <x:t>$4,508,992.87</x:t>
+    <x:t>8,103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,875,651.69</x:t>
   </x:si>
   <x:si>
     <x:t>2.85%</x:t>
   </x:si>
   <x:si>
+    <x:t>5411 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfe Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQWB27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,186,219.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGD8Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,112,365.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BSL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bluescope Steel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KPMQF3</x:t>
   </x:si>
   <x:si>
-    <x:t>171,779</x:t>
-[...20 lines deleted...]
-    <x:t>$3,453,865.53</x:t>
+    <x:t>182,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,004,013.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerdau Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K91FQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,723,612.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VOE AV</x:t>
   </x:si>
   <x:si>
     <x:t>Voestalpine Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FJH743</x:t>
   </x:si>
   <x:si>
-    <x:t>64,865</x:t>
-[...23 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>70,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,673,642.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleveland-Cliffs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRF55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,930.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial Metals Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSND8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,119,548.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MIN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Mineral Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M2YPN2</x:t>
   </x:si>
   <x:si>
-    <x:t>67,238</x:t>
-[...59 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>70,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,071,729.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ACX SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acerinox Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB7ZC4</x:t>
   </x:si>
   <x:si>
-    <x:t>107,834</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>119,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,044.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>2027 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Ta Chen Stainless Pipe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HK7WR9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,402,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>1,564,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,774.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ternium Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LTPD97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,091.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Russel Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DPZC04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,812,730.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>EREGL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Eregli Demir Ve Celik Fabrikalari Tas</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVCBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,014,984</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>2,239,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,808.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>5444 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yamato Kogyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7BW1</x:t>
   </x:si>
   <x:si>
-    <x:t>19,000</x:t>
-[...2 lines deleted...]
-    <x:t>$1,433,630.02</x:t>
+    <x:t>20,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,559,119.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>OUT1V FH</x:t>
   </x:si>
   <x:si>
     <x:t>Outokumpu Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5Z60</x:t>
   </x:si>
   <x:si>
-    <x:t>218,212</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>242,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,125.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>APAM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Aperam Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D93XQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,320</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>28,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,590.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sims Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRGJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,359.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5463 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maruichi Steel Tube Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,761.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>004020 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hyundai Steel Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>42,323</x:t>
-[...59 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>54,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,359,343.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>8078 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwa Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBLFX9</x:t>
   </x:si>
   <x:si>
-    <x:t>89,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>84,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,241.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feng Hsin Steel Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJR8N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,070.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>LIF CN</x:t>
   </x:si>
   <x:si>
     <x:t>Labrador Iron Ore Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HRCTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>33,953</x:t>
-[...23 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>38,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,105.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worthington Steel Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPM5032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,182.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Siderurgica Nacional Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JM98S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,974.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>31,575</x:t>
-[...20 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>35,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,758.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>VSVS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Vesuvius Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDBMW2</x:t>
   </x:si>
   <x:si>
-    <x:t>85,863</x:t>
-[...23 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>104,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,765.71</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,854</x:t>
+    <x:t>29,132</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,853.96</x:t>
+    <x:t>$29,132.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,489.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-KRW CASH-</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,299.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$1,370,416.38</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -856,51 +859,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8fc1c2ac1a47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R03e22f513d9b4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R465046d9cd8c4a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffbf173eb774668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R17d61fafcb17428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad4f922c1544ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I47"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2002,138 +2005,138 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2147,114 +2150,114 @@
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="2" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="2" t="s">
         <x:v>1</x:v>
       </x:c>