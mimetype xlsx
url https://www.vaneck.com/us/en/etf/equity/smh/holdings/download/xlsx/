--- v0 (2026-04-01)
+++ v1 (2026-04-21)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3e3781a5dd4c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb442db786d4d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260330" sheetId="1" r:id="R7a602561f589443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260420" sheetId="1" r:id="Rb4b9b8bb4a1e49db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  03/30/2026</x:t>
+    <x:t>Daily Holdings (%)  04/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>46,163,721</x:t>
+    <x:t>49,925,473</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,624,861,797.57</x:t>
+    <x:t>$10,087,941,074.38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.67%</x:t>
+    <x:t>18.80%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,359,741</x:t>
-[...5 lines deleted...]
-    <x:t>11.72%</x:t>
+    <x:t>15,525,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,686,220,265.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,321,660</x:t>
-[...5 lines deleted...]
-    <x:t>7.81%</x:t>
+    <x:t>11,159,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,459,838,429.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,553,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,493,398.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,202,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,805,117,710.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,426,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,575,216,767.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,547,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,512,594,311.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,546,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,494,506,101.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,545,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,486,753,467.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,548,300</x:t>
-[...59 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>1,674,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,472,325,425.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,726,033</x:t>
-[...5 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>10,518,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,458,187,939.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,503,937</x:t>
-[...41 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>5,952,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331,092,986.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,012,602</x:t>
-[...23 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>14,069,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,813,574.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,535,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,544,961.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,585,403</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>2,795,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,546,083.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,588,783</x:t>
-[...23 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>3,880,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,235,854,210.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,953,574</x:t>
-[...2 lines deleted...]
-    <x:t>$539,870,174.90</x:t>
+    <x:t>2,112,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,737,684.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,371,489.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,579,892</x:t>
-[...23 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>2,790,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,557,192.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,335,473</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>6,849,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,670,213.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,632,946</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>11,499,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,263,012.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,072,301</x:t>
-[...2 lines deleted...]
-    <x:t>$283,822,344.96</x:t>
+    <x:t>2,240,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,321,880.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,958,983</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>4,281,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,331,899.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>1,660,710</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>1,795,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,659,448.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,608,405</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>1,739,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,426,329.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>25,191,822</x:t>
+    <x:t>29,843,837</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,191,821.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$29,843,836.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,228,222.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-8,652,755.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9372ac4c65af4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R963ba69d38444c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a602561f589443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13c076f81e541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra296b55d8a1a45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4b9b8bb4a1e49db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1427,51 +1427,51 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">