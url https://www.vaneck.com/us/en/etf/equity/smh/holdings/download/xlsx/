--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -1,567 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb442db786d4d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d45d4633d7c4bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260420" sheetId="1" r:id="Rb4b9b8bb4a1e49db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260508" sheetId="1" r:id="Rdf702cdbcbb241da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>49,925,473</x:t>
+    <x:t>48,779,715</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,087,941,074.38</x:t>
+    <x:t>$10,497,394,668.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.80%</x:t>
+    <x:t>16.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,525,940</x:t>
-[...5 lines deleted...]
-    <x:t>10.60%</x:t>
+    <x:t>15,170,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,245,491,478.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,554,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,315,900,020.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,159,919</x:t>
-[...23 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>10,904,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,688,988,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,202,283</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>9,968,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,537,394,915.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,418,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,468,254.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,747,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,931,449.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,277,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,957,764,345.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,328,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,743,101,882.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,396,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,124,814.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,426,460</x:t>
-[...59 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>1,393,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,605,101,318.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,674,450</x:t>
-[...23 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>1,636,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,604,584,520.50</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,952,436</x:t>
-[...23 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>5,815,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,455,901.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>10,535,342</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>10,293,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,243,703.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,795,414</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>2,731,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,738,779.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,880,233</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>3,791,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,161,816.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,726,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,506,185.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,956,987.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,112,784</x:t>
-[...41 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>2,064,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,669,253.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,235,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,805,185.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,849,984</x:t>
-[...23 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>6,693,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,236,025.21</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,240,559</x:t>
-[...2 lines deleted...]
-    <x:t>$392,321,880.90</x:t>
+    <x:t>2,189,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,913,717.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,281,579</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>4,183,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,718,314.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>1,795,560</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>1,754,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,528,558.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,739,427</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,699,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,493,812.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>29,843,837</x:t>
+    <x:t>20,443,642</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,843,836.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$20,443,642.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,652,755.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$10,295,684.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13c076f81e541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra296b55d8a1a45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4b9b8bb4a1e49db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d608f0e75914307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e8e7de2e7f049a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf702cdbcbb241da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1039,491 +1033,491 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>