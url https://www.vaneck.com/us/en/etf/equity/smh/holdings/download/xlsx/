--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -1,561 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d45d4633d7c4bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a13e1e49b9949cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260508" sheetId="1" r:id="Rdf702cdbcbb241da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260529" sheetId="1" r:id="Ra8ed7ae79ec24462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>48,779,715</x:t>
+    <x:t>49,209,808</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,497,394,668.00</x:t>
+    <x:t>$10,390,158,861.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>16.39%</x:t>
+    <x:t>15.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,170,743</x:t>
-[...5 lines deleted...]
-    <x:t>9.75%</x:t>
+    <x:t>15,297,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,401,440,986.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,466,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,307,647,186.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,055,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,189,889,213.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>42,554,435</x:t>
-[...5 lines deleted...]
-    <x:t>8.30%</x:t>
+    <x:t>42,929,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,923,163,546.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.22%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,904,624</x:t>
-[...41 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>10,996,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,912,703,918.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,747,462</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>13,862,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,479,847,586.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,277,152</x:t>
-[...5 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>10,367,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,169,221,462.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,328,692</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>9,410,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,341,707.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,405,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,701,920,416.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>6,396,151</x:t>
-[...23 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>6,452,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,670,362,572.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,636,025</x:t>
-[...2 lines deleted...]
-    <x:t>$2,604,584,520.50</x:t>
+    <x:t>1,650,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,762,001.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,815,855</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>5,867,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,640,549,276.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>10,293,562</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>10,384,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,794,005.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,823,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,463,495.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,731,449</x:t>
-[...23 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>2,754,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,030,130.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,726,060</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>2,750,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,753,311.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,334,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,594,125.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,207,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,951,620.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,082,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,494,211.73</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>487,842</x:t>
-[...41 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>492,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,785,192.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,693,269</x:t>
-[...20 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>6,749,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,833,833.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,769,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,573,648.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,183,317</x:t>
-[...23 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>4,220,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,037,870.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,699,518</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,714,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,472,812.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>20,443,642</x:t>
+    <x:t>16,908,596</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,443,642.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$16,908,595.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,295,684.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-8,087,656.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d608f0e75914307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e8e7de2e7f049a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf702cdbcbb241da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b0558ee50a47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re181317fae6f40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8ed7ae79ec24462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1033,491 +1036,491 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>