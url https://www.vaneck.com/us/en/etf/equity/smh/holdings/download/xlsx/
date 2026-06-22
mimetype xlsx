--- v3 (2026-06-01)
+++ v4 (2026-06-22)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a13e1e49b9949cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2480c8256d4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260529" sheetId="1" r:id="Ra8ed7ae79ec24462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260617" sheetId="1" r:id="R322817ae89a54f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>49,209,808</x:t>
+    <x:t>55,350,437</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,390,158,861.12</x:t>
+    <x:t>$11,327,466,932.05</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.23%</x:t>
+    <x:t>14.17%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,297,983</x:t>
-[...5 lines deleted...]
-    <x:t>9.38%</x:t>
+    <x:t>17,201,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,433,702,986.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.30%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,466,166</x:t>
-[...5 lines deleted...]
-    <x:t>7.78%</x:t>
+    <x:t>6,148,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,413,876,372.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,286,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,847,513,193.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,055,976</x:t>
-[...23 lines deleted...]
-    <x:t>7.22%</x:t>
+    <x:t>11,310,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,796,632,581.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,996,047</x:t>
-[...5 lines deleted...]
-    <x:t>7.20%</x:t>
+    <x:t>12,364,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,857,941,328.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,585,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,960,763,400.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,599,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,912,829,088.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,814,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,775,423,755.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,661,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,520,419,203.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,467,325,674.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,680,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,381,898,137.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,862,830</x:t>
-[...59 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>15,587,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,319,751,655.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>6,452,489</x:t>
-[...59 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>7,257,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,922,681.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,823,283</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>4,298,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,883,776.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,754,363</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>3,097,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,076,655.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,482,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,789,593.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,342,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,987,656.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,748,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,253,581.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,750,127</x:t>
-[...20 lines deleted...]
-    <x:t>$785,594,125.69</x:t>
+    <x:t>3,093,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,391,941.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARM</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>492,134</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>553,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,552,374.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,989,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,354,670.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,749,433</x:t>
-[...20 lines deleted...]
-    <x:t>$606,573,648.50</x:t>
+    <x:t>7,589,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,225,540.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,220,178</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>4,746,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,998,944.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,714,487</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,928,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,788,159.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,908,596</x:t>
+    <x:t>16,013,970</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,908,595.88</x:t>
+    <x:t>$16,013,969.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,087,656.38</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$28,503,034.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b0558ee50a47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re181317fae6f40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8ed7ae79ec24462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86efd73b8b574a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54ce8169f3a2479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R322817ae89a54f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1268,259 +1271,259 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>