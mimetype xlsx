--- v4 (2026-06-22)
+++ v5 (2026-07-14)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2480c8256d4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f70996b20647e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260617" sheetId="1" r:id="R322817ae89a54f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260713" sheetId="1" r:id="Re069e0b335ec4433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>55,350,437</x:t>
+    <x:t>69,033,994</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,327,466,932.05</x:t>
+    <x:t>$14,050,488,798.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.17%</x:t>
+    <x:t>19.99%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>17,201,673</x:t>
-[...5 lines deleted...]
-    <x:t>9.30%</x:t>
+    <x:t>15,346,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,469,855,883.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,992,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,221,672,313.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,645,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,085,825,702.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,148,330</x:t>
-[...5 lines deleted...]
-    <x:t>8.02%</x:t>
+    <x:t>3,878,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,633,932,431.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,263,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,603,989,213.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,994,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,442,704,150.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,038,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,295,856,904.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,573,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,239,024,383.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,671,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,190,976,672.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,927,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,060,254,083.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>48,286,649</x:t>
-[...131 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>29,080,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,809,105.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,958,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,936,101,311.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>11,680,245</x:t>
-[...41 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>12,324,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680,958,273.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,298,983</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>4,510,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,704,519,726.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,097,147</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>3,169,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,130,010.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,245,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,951,702.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,593,511.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,211,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,929,498.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,433,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,069,353.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,482,309</x:t>
-[...77 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>2,587,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,642,903.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>1,989,310</x:t>
-[...2 lines deleted...]
-    <x:t>$745,354,670.80</x:t>
+    <x:t>2,076,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,709,208.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,769,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,464,825.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>MCHP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,746,714</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>4,826,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,144,597.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,928,339</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>1,852,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,873,176.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,013,970</x:t>
+    <x:t>42,639,567</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,013,969.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$42,639,566.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,503,034.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-2,511,669.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86efd73b8b574a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54ce8169f3a2479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R322817ae89a54f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4d609d02994a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R06669f1d3d064f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re069e0b335ec4433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">