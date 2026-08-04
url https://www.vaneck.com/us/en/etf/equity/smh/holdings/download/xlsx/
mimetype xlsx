--- v5 (2026-07-14)
+++ v6 (2026-08-04)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f70996b20647e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1dec9c1f8a46e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260713" sheetId="1" r:id="Re069e0b335ec4433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260731" sheetId="1" r:id="R5142e4a8a8c54c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/13/2026</x:t>
+    <x:t>Daily Holdings (%)  07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>69,033,994</x:t>
+    <x:t>71,336,035</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,050,488,798.82</x:t>
+    <x:t>$14,320,709,026.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.99%</x:t>
+    <x:t>21.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,346,686</x:t>
-[...5 lines deleted...]
-    <x:t>9.21%</x:t>
+    <x:t>15,858,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,410,765,072.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,992,507</x:t>
-[...5 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>11,360,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,422,324,737.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,645,775</x:t>
-[...5 lines deleted...]
-    <x:t>5.81%</x:t>
+    <x:t>7,900,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,761,934,970.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,061,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,357,447,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,878,263</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>4,007,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,298,368,443.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,263,559</x:t>
-[...20 lines deleted...]
-    <x:t>$3,442,704,150.72</x:t>
+    <x:t>6,472,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,285,863,107.13</x:t>
   </x:si>
   <x:si>
     <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,038,808</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>11,406,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,145,335,297.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,192,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,928,901.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,994,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,928,597,473.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,573,788</x:t>
-[...41 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>15,059,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,753,239,765.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>29,080,771</x:t>
-[...5 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>30,050,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710,562,676.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,958,807</x:t>
-[...5 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>16,490,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,434,231,638.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>12,324,545</x:t>
-[...5 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>12,735,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,388,671,317.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,510,266</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>4,660,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,584,719,653.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,169,817</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>3,275,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,382,213.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,049,608.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,514,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,577,095.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,318,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,377,629.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,245,972</x:t>
-[...59 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>13,687,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,096,088.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,145,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,730,893.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,587,521</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>2,673,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,885,518.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,769,973</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>8,029,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,479,164.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,826,210</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>4,987,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,002,943.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,852,218</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>1,913,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,202,549.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>42,639,567</x:t>
+    <x:t>45,456,888</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,639,566.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$45,456,887.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,511,669.70</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$3,030,854.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4d609d02994a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R06669f1d3d064f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re069e0b335ec4433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fc6a7e07e74dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree96847dc0644790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5142e4a8a8c54c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">