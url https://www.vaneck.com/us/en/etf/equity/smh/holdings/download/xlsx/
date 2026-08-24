--- v6 (2026-08-04)
+++ v7 (2026-08-24)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1dec9c1f8a46e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a15030c40d4d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260731" sheetId="1" r:id="R5142e4a8a8c54c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260820" sheetId="1" r:id="Rf690b597a3ad4737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/31/2026</x:t>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>71,336,035</x:t>
+    <x:t>68,631,055</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,320,709,026.25</x:t>
+    <x:t>$14,882,644,276.75</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.38%</x:t>
+    <x:t>22.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,858,417</x:t>
-[...5 lines deleted...]
-    <x:t>9.57%</x:t>
+    <x:t>15,257,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,346,943,200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.46%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,360,267</x:t>
-[...5 lines deleted...]
-    <x:t>6.60%</x:t>
+    <x:t>10,928,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,978,163,887.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,855,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,756,620,902.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,900,735</x:t>
-[...5 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>7,601,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,403,506.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,061,048</x:t>
-[...23 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>1,982,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,470,733,456.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,472,439</x:t>
-[...5 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>6,227,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,089,902,151.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,252,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,075,526,130.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,615,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,985,899,041.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,881,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,918,090,618.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,406,888</x:t>
-[...41 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>10,974,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,914,792,937.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>15,059,839</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>14,488,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,692,864,392.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>30,050,584</x:t>
-[...5 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>28,910,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,570,337.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,490,967</x:t>
-[...23 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>15,865,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,550,244,741.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,660,666</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>4,483,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,406,120,626.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,275,497</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>3,151,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,976,437.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,419,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,933,721.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>717,411</x:t>
-[...23 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>690,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,635,097.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,318,108</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>3,192,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,791,590.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,687,652</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>13,168,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,378,908.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,572,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,948,116.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,145,458</x:t>
-[...23 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>2,064,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,668,142.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>8,029,064</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>7,724,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,601,774.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,987,170</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>4,798,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,461,717.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,913,978</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,841,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,105,395.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>45,456,888</x:t>
+    <x:t>48,569,883</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,456,887.79</x:t>
+    <x:t>$48,569,882.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,030,854.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-6,833,754.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fc6a7e07e74dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree96847dc0644790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5142e4a8a8c54c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed766077669427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1d0737fe5d44479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf690b597a3ad4737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">