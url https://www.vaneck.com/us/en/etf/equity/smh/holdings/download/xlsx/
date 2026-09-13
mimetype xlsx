--- v7 (2026-08-24)
+++ v8 (2026-09-13)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a15030c40d4d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e337cf9d584ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260820" sheetId="1" r:id="Rf690b597a3ad4737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260910" sheetId="1" r:id="R3f4563bb39964943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>68,631,055</x:t>
+    <x:t>70,703,326</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,882,644,276.75</x:t>
+    <x:t>$15,438,778,265.36</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.18%</x:t>
+    <x:t>22.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,257,075</x:t>
-[...5 lines deleted...]
-    <x:t>9.46%</x:t>
+    <x:t>15,717,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,727,669,388.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,928,121</x:t>
-[...5 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>11,259,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,062,673,373.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,830,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,943,515,843.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,855,594</x:t>
-[...23 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>3,972,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,882,290,113.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,982,925</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>2,042,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,447,073,566.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,784,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,987,931,883.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,905,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,952,065,305.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,119,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,206,945.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,305,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,926,155,767.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,227,005</x:t>
-[...5 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>6,415,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,912,484,138.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,344,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,891,058,318.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>12,252,604</x:t>
-[...59 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>12,622,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,820,983.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,488,671</x:t>
-[...41 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>14,926,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,644,630,494.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,483,946</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>4,619,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,278,368.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,151,328</x:t>
-[...2 lines deleted...]
-    <x:t>$1,253,976,437.76</x:t>
+    <x:t>3,246,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,398,504.05</x:t>
   </x:si>
   <x:si>
     <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,419,245</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>2,492,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,616,392.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>690,245</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>711,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,396,580.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,192,320</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>3,288,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,781,786.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,168,648</x:t>
-[...2 lines deleted...]
-    <x:t>$657,378,908.16</x:t>
+    <x:t>13,566,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,352,692.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,595,300.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.98%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,064,120</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>2,126,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,052,475.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,724,598</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>7,957,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,621,542.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,798,042</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>4,942,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,843,714.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,841,410</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,896,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,404,405.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>48,569,883</x:t>
+    <x:t>38,126,918</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,569,882.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$38,126,918.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,833,754.11</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$35,143,089.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed766077669427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1d0737fe5d44479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf690b597a3ad4737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b94e6b158e44883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8f052af1772453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f4563bb39964943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">