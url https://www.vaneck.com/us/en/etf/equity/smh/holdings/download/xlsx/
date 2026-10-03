--- v8 (2026-09-13)
+++ v9 (2026-10-03)
@@ -1,567 +1,558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e337cf9d584ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b99893e084e4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260910" sheetId="1" r:id="R3f4563bb39964943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261001" sheetId="1" r:id="Rd2eb0b51ced84fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="171">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>70,703,326</x:t>
+    <x:t>63,648,011</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,438,778,265.36</x:t>
+    <x:t>$14,693,779,819.46</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.42%</x:t>
+    <x:t>19.27%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,717,752</x:t>
-[...5 lines deleted...]
-    <x:t>9.77%</x:t>
+    <x:t>15,208,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,983,764,782.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,829,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,205,386,641.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,259,245</x:t>
-[...23 lines deleted...]
-    <x:t>5.73%</x:t>
+    <x:t>11,105,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,816,234,913.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,972,018</x:t>
-[...5 lines deleted...]
-    <x:t>5.64%</x:t>
+    <x:t>3,462,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,800,129,883.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,080,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,609,647,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,816,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,607,780,255.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,471,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,500,101,253.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238L5JS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,917,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,467,115,972.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,118,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,441,214,444.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,216,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,436,650,058.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,698,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,404,161,068.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,042,795</x:t>
-[...41 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>1,852,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,349,375,926.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>8,119,604</x:t>
-[...41 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>7,663,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,100,450,609.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,344,744</x:t>
-[...41 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>15,169,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,762,280,353.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,619,331</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>4,355,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,480,707.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,246,465</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>3,067,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,963,965.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,492,278</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>2,350,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,229,989.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>711,079</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>662,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,002,969.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,919,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,391,034.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,370,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,039,742.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,288,728</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>3,203,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,355,192.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,566,273</x:t>
-[...41 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>12,809,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,330,078.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,957,831</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>7,527,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,876,172.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,942,906</x:t>
-[...23 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>4,636,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,288,197.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>38,126,918</x:t>
+    <x:t>22,741,888</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,126,918.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$22,741,887.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,143,089.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$20,450,848.97</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +580,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b94e6b158e44883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8f052af1772453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f4563bb39964943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338501b5815d4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf3fac3b243ac413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2eb0b51ced84fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -894,636 +885,636 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>