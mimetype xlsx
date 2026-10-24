--- v9 (2026-10-03)
+++ v10 (2026-10-24)
@@ -1,558 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b99893e084e4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cc4df1d51d4351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261001" sheetId="1" r:id="Rd2eb0b51ced84fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261022" sheetId="1" r:id="R9ce11d192db44152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="171">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>63,648,011</x:t>
+    <x:t>65,168,706</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,693,779,819.46</x:t>
+    <x:t>$13,829,451,100.26</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.27%</x:t>
+    <x:t>20.92%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,208,547</x:t>
-[...5 lines deleted...]
-    <x:t>9.16%</x:t>
+    <x:t>15,571,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,421,084,510.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,371,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,675,659,012.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,829,920</x:t>
-[...23 lines deleted...]
-    <x:t>5.01%</x:t>
+    <x:t>6,993,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,552,012,394.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,509,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496,314,412.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,462,880</x:t>
-[...5 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>3,545,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,036,769,231.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,846,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,026,860,439.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,896,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,959,219,230.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,001,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,484,312.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,533,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,684,588,956.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,890,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,644,694,369.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>30,080,393</x:t>
-[...5 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>30,800,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,154,664.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,816,135</x:t>
-[...20 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>6,979,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,621,318,545.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>SKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0238L5JS9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,917,912</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>18,346,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,986,056.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,118,243</x:t>
-[...92 lines deleted...]
-    <x:t>3.62%</x:t>
+    <x:t>10,360,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,384,481,963.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,355,147</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>4,459,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,871,479.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,067,974</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>3,141,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,190,923.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,740,914.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,280,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,101,483.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,350,297</x:t>
-[...23 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>2,406,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,032,501.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,919,173</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>2,989,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,007,388.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,370,910</x:t>
-[...23 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>2,427,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,901,363.76</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,809,908</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>13,116,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,314,156.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,527,085</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>7,707,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,350,231.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,636,466</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>4,747,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,659,717.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>22,741,888</x:t>
+    <x:t>43,893,735</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,741,887.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$43,893,735.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,450,848.97</x:t>
+    <x:t>$-13,886,336.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -580,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R338501b5815d4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf3fac3b243ac413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2eb0b51ced84fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71a783890654ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R84a324778c5e4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ce11d192db44152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -885,636 +891,636 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>