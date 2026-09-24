--- v9 (2026-09-02)
+++ v10 (2026-09-24)
@@ -1,1173 +1,1176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7beb4dacdb4f4715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b013ebe32334a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260831" sheetId="1" r:id="R8e71e80af5ba4f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260922" sheetId="1" r:id="Rfe0f5524e84049bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="376">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="377">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,102,148.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.36%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>483,720</x:t>
-[...29 lines deleted...]
-    <x:t>7.92%</x:t>
+    <x:t>464,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,812,698.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.14%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>112,974</x:t>
-[...5 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>114,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,043,248.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>804,564</x:t>
-[...5 lines deleted...]
-    <x:t>6.57%</x:t>
+    <x:t>845,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,618,322.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,300,601.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1211 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6RLL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,363,560.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>232,916</x:t>
-[...41 lines deleted...]
-    <x:t>5.42%</x:t>
+    <x:t>201,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,488,232.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,947</x:t>
-[...5 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>14,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,535,346.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axia Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDG493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,753,354.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>KSP ID</x:t>
   </x:si>
   <x:si>
     <x:t>Kingspan Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1H28</x:t>
   </x:si>
   <x:si>
-    <x:t>34,522</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>34,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,969,832.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>19,772</x:t>
-[...5 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>19,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,941,913.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>227,906</x:t>
-[...5 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>260,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,936,536.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
-    <x:t>45,300</x:t>
-[...23 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>43,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,884.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>121,556</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>122,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,670,917.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,252,647.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>Owens Corning</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M44VW8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,511</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>16,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,067,977.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,482.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,343.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,935,697.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>483,310</x:t>
+    <x:t>511,838</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,044,401.30</x:t>
-[...53 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$1,904,037.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>153,003</x:t>
-[...26 lines deleted...]
-    <x:t>ENLT IT</x:t>
+    <x:t>146,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,704,353.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,604,710.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYVJ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,324.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000NQKK36</x:t>
-[...5 lines deleted...]
-    <x:t>$1,597,915.56</x:t>
+    <x:t>BBG00PYR86N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,579,424.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>ANA SM</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
-    <x:t>115,654</x:t>
-[...2 lines deleted...]
-    <x:t>$1,326,551.38</x:t>
+    <x:t>116,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,778.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,733.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
-    <x:t>7,104</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>7,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,363.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
-    <x:t>80,783</x:t>
-[...20 lines deleted...]
-    <x:t>$1,280,092.32</x:t>
+    <x:t>81,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,230,878.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,040.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,177.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
-    <x:t>230,777</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>232,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,867.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
-    <x:t>348,119</x:t>
-[...2 lines deleted...]
-    <x:t>$1,138,869.31</x:t>
+    <x:t>350,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,128,189.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>247540 KS</x:t>
-[...32 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>NPI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0R327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,751.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
-    <x:t>31,053</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>32,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,890.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,854.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,792.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,291</x:t>
-[...23 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>24,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$855,164.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,223.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>009830 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVB56</x:t>
   </x:si>
   <x:si>
-    <x:t>36,047</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>38,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,050.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,027.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,470</x:t>
-[...59 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>3,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,816.86</x:t>
   </x:si>
   <x:si>
     <x:t>MCY NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004J7PMT8</x:t>
   </x:si>
   <x:si>
-    <x:t>183,554</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>184,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,521.73</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>123,143</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>125,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,067.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,276.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQNKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,458</x:t>
-[...38 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>20,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,892.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3800 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRZNP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,069,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,641.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>6121 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Simplo Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C6GBQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>45,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,589.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
-    <x:t>824,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>830,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,466.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,044,382</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>5,112,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$464,980.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,732.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
-    <x:t>95,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>83,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,879.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,213.51</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,490,000</x:t>
-[...20 lines deleted...]
-    <x:t>$377,712.49</x:t>
+    <x:t>1,478,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,257.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>RUN</x:t>
-[...11 lines deleted...]
-    <x:t>$360,059.98</x:t>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,452.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>LAND SW</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>462,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,444.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2475401G KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023D7FM79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,760.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>711,294</x:t>
+    <x:t>465,985</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$711,294.03</x:t>
-[...14 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$465,984.50</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>155,495,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$113,616.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$114,486.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NZD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,586.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,199,341</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-763,987</x:t>
   </x:si>
   <x:si>
-    <x:t>$-551,097.68</x:t>
+    <x:t>$-543,240.81</x:t>
   </x:si>
   <x:si>
     <x:t>-0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-75,228.50</x:t>
-[...2 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>$129,157.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1195,59 +1198,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df10eefa3da4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1463fb0851474a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e71e80af5ba4f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce5ea7b15294ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1f83f3bb94d4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe0f5524e84049bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I68"/>
+  <x:dimension ref="A1:I69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1752,89 +1755,89 @@
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -1868,698 +1871,698 @@
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
@@ -2573,80 +2576,80 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2805,413 +2808,442 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F67" s="1" t="s">
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="G67" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="H67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I67" s="1" t="s">
+      <x:c r="G68" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A68" s="2" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B68" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I68" s="2" t="s">
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="2" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="B69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A68:I68"/>
+    <x:mergeCell ref="A69:I69"/>
   </x:mergeCells>
 </x:worksheet>
 </file>