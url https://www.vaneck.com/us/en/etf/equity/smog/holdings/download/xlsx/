--- v10 (2026-09-24)
+++ v11 (2026-09-24)
@@ -1,1176 +1,1173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b013ebe32334a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68dc3b27d89444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260922" sheetId="1" r:id="Rfe0f5524e84049bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260923" sheetId="1" r:id="R75fe2bc9760b4384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="377">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="376">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
     <x:t>29,301</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,102,148.90</x:t>
+    <x:t>$11,137,896.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.36%</x:t>
+    <x:t>8.53%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
     <x:t>464,402</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,812,698.02</x:t>
-[...2 lines deleted...]
-    <x:t>8.14%</x:t>
+    <x:t>$10,646,591.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>114,096</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,043,248.96</x:t>
-[...2 lines deleted...]
-    <x:t>6.81%</x:t>
+    <x:t>$8,787,673.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
     <x:t>845,221</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,618,322.78</x:t>
-[...2 lines deleted...]
-    <x:t>6.49%</x:t>
+    <x:t>$8,488,889.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>30,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,300,601.01</x:t>
-[...2 lines deleted...]
-    <x:t>6.25%</x:t>
+    <x:t>$8,260,378.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
     <x:t>710,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,363,560.85</x:t>
-[...2 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>$7,220,474.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
     <x:t>201,347</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,488,232.73</x:t>
-[...2 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>$6,356,866.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
     <x:t>14,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,535,346.22</x:t>
-[...2 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>$5,374,805.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Axia Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDG493</x:t>
   </x:si>
   <x:si>
     <x:t>435,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,753,354.20</x:t>
+    <x:t>$4,681,723.37</x:t>
   </x:si>
   <x:si>
     <x:t>3.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,905,335.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>KSP ID</x:t>
   </x:si>
   <x:si>
     <x:t>Kingspan Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1H28</x:t>
   </x:si>
   <x:si>
     <x:t>34,776</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,969,832.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>$3,843,322.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
     <x:t>19,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,941,913.74</x:t>
-[...20 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>$3,768,947.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
     <x:t>43,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,829,884.38</x:t>
-[...2 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$2,810,527.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
     <x:t>122,451</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,670,917.51</x:t>
-[...2 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>$2,581,261.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
     <x:t>8,675</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,252,647.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>$2,234,738.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>Owens Corning</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M44VW8</x:t>
   </x:si>
   <x:si>
     <x:t>16,327</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,067,977.82</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$2,006,261.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextpower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
     <x:t>24,509</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,022,482.68</x:t>
+    <x:t>$2,005,081.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,993.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>NIBEB SS</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
     <x:t>184,704</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,935,697.92</x:t>
+    <x:t>$1,900,604.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
     <x:t>511,838</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,904,037.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$1,878,445.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
     <x:t>146,171</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,704,353.86</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$1,710,200.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYR86N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,514.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>ANA SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acciona Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMJCK9</x:t>
   </x:si>
   <x:si>
     <x:t>6,392</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,604,710.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$1,549,025.79</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
     <x:t>33,245</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,594,324.54</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$1,540,837.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
     <x:t>116,505</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,480,778.55</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$1,427,186.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>6856 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Horiba Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM1VY1</x:t>
   </x:si>
   <x:si>
     <x:t>8,684</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,318,733.92</x:t>
+    <x:t>$1,290,633.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
     <x:t>7,067</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,270,363.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$1,268,455.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
     <x:t>81,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,230,878.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$1,203,656.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
     <x:t>15,506</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,199,040.56</x:t>
+    <x:t>$1,190,113.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,467.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
-    <x:t>ORA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
     <x:t>232,477</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,169,867.71</x:t>
+    <x:t>$1,145,869.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
     <x:t>350,682</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,128,189.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$1,100,500.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
     <x:t>65,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,024,751.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$1,022,886.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
     <x:t>32,363</x:t>
   </x:si>
   <x:si>
-    <x:t>$970,890.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$945,646.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>CIG</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Energetica De Minas Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBKV10</x:t>
   </x:si>
   <x:si>
     <x:t>403,603</x:t>
   </x:si>
   <x:si>
-    <x:t>$879,854.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$843,530.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
     <x:t>27,053</x:t>
   </x:si>
   <x:si>
-    <x:t>$858,792.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$842,036.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
     <x:t>24,845</x:t>
   </x:si>
   <x:si>
-    <x:t>$855,164.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$821,624.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,439.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
     <x:t>74,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$827,223.90</x:t>
-[...20 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$802,837.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
     <x:t>20,076</x:t>
   </x:si>
   <x:si>
-    <x:t>$747,027.96</x:t>
+    <x:t>$726,951.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,631.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
     <x:t>3,519</x:t>
   </x:si>
   <x:si>
-    <x:t>$745,816.86</x:t>
-[...14 lines deleted...]
-    <x:t>$738,521.73</x:t>
+    <x:t>$713,618.01</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
     <x:t>125,954</x:t>
   </x:si>
   <x:si>
-    <x:t>$636,067.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$618,434.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
     <x:t>8,565</x:t>
   </x:si>
   <x:si>
-    <x:t>$607,276.97</x:t>
+    <x:t>$612,055.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,429.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>ROCKB DC</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,069,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$573,641.75</x:t>
+    <x:t>$576,846.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,202.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>6121 TT</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
     <x:t>830,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$482,466.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$485,575.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
     <x:t>5,112,115</x:t>
   </x:si>
   <x:si>
-    <x:t>$464,980.93</x:t>
+    <x:t>$457,923.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
     <x:t>14,728</x:t>
   </x:si>
   <x:si>
-    <x:t>$392,732.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$383,094.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
     <x:t>83,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,879.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$377,361.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,271.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
     <x:t>43,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,213.51</x:t>
-[...17 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$362,131.15</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
     <x:t>6,048</x:t>
   </x:si>
   <x:si>
-    <x:t>$361,452.69</x:t>
+    <x:t>$356,709.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
     <x:t>536,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$356,444.24</x:t>
+    <x:t>$356,187.78</x:t>
   </x:si>
   <x:si>
     <x:t>2475401G KS</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023D7FM79</x:t>
   </x:si>
   <x:si>
     <x:t>1,171</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,760.12</x:t>
+    <x:t>$13,364.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>465,985</x:t>
+    <x:t>496,394</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$465,984.50</x:t>
+    <x:t>$496,393.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>155,495,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,486.77</x:t>
+    <x:t>$114,495.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-NZD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>55,206</x:t>
-[...2 lines deleted...]
-    <x:t>$31,586.38</x:t>
+    <x:t>53,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,473.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>236</x:t>
   </x:si>
   <x:si>
-    <x:t>$269.99</x:t>
+    <x:t>$269.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-763,987</x:t>
   </x:si>
   <x:si>
-    <x:t>$-543,240.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.41%</x:t>
+    <x:t>$-542,007.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,157.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$110,229.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1198,51 +1195,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce5ea7b15294ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1f83f3bb94d4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe0f5524e84049bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8984210689274d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96f73f4a2bab47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75fe2bc9760b4384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1793,1448 +1790,1448 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="G63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="G64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="G67" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F68" s="1" t="s">
+      <x:c r="G68" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="2" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>