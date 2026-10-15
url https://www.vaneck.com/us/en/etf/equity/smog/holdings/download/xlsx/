--- v11 (2026-09-24)
+++ v12 (2026-10-15)
@@ -1,1173 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68dc3b27d89444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f1dcdd413d4f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260923" sheetId="1" r:id="R75fe2bc9760b4384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20261014" sheetId="1" r:id="Re1c31753b61c4b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="376">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="370">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,210,632.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.78%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
     <x:t>29,301</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>8.15%</x:t>
+    <x:t>$10,758,155.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>114,096</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,787,673.92</x:t>
-[...2 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>$8,941,703.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
     <x:t>845,221</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,488,889.52</x:t>
-[...2 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>$8,476,994.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>30,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,260,378.23</x:t>
-[...2 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>$7,184,268.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
     <x:t>710,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,220,474.02</x:t>
-[...2 lines deleted...]
-    <x:t>5.53%</x:t>
+    <x:t>$6,543,822.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sdi Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCY0Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,078,143.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
     <x:t>201,347</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,356,866.85</x:t>
-[...20 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>$5,555,925.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Axia Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDG493</x:t>
   </x:si>
   <x:si>
     <x:t>435,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,681,723.37</x:t>
-[...2 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>$5,171,120.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,919,508.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,515,877.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
     <x:t>260,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,905,335.18</x:t>
-[...38 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>$3,367,116.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,685,822.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
     <x:t>43,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,810,527.53</x:t>
-[...2 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>$2,558,031.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
     <x:t>122,451</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,581,261.48</x:t>
-[...20 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$2,293,075.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,463.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,909,820.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>Owens Corning</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M44VW8</x:t>
   </x:si>
   <x:si>
     <x:t>16,327</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,006,261.76</x:t>
-[...35 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$1,816,542.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPXZB46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,745,367.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
     <x:t>184,704</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,900,604.16</x:t>
-[...23 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$1,739,911.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
     <x:t>146,171</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,710,200.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$1,645,885.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companhia Paranaense De Energia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KK16ZG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,254.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,952.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PYR86N0</x:t>
   </x:si>
   <x:si>
     <x:t>21,480</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,557,514.80</x:t>
-[...17 lines deleted...]
-    <x:t>$1,549,025.79</x:t>
+    <x:t>$1,484,697.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,004.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,058.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
     <x:t>33,245</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,540,837.93</x:t>
-[...38 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$1,291,396.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
     <x:t>7,067</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,268,455.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$1,225,771.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
     <x:t>81,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,203,656.46</x:t>
-[...20 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$1,129,390.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,451.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
     <x:t>12,214</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,170,467.62</x:t>
-[...20 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$1,077,152.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
     <x:t>350,682</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,100,500.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$1,069,918.58</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
     <x:t>65,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,022,886.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$985,339.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,431.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,283.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
     <x:t>32,363</x:t>
   </x:si>
   <x:si>
-    <x:t>$945,646.86</x:t>
-[...20 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$911,342.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
     <x:t>27,053</x:t>
   </x:si>
   <x:si>
-    <x:t>$842,036.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$878,032.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,597.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
     <x:t>24,845</x:t>
   </x:si>
   <x:si>
-    <x:t>$821,624.15</x:t>
-[...38 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$729,200.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
     <x:t>20,076</x:t>
   </x:si>
   <x:si>
-    <x:t>$726,951.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$727,353.48</x:t>
   </x:si>
   <x:si>
     <x:t>MCY NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004J7PMT8</x:t>
   </x:si>
   <x:si>
     <x:t>184,906</x:t>
   </x:si>
   <x:si>
-    <x:t>$720,631.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$688,095.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
     <x:t>3,519</x:t>
   </x:si>
   <x:si>
-    <x:t>$713,618.01</x:t>
+    <x:t>$634,581.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,252.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,757.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3800 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRZNP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,069,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,991.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,730.65</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
     <x:t>125,954</x:t>
   </x:si>
   <x:si>
-    <x:t>$618,434.14</x:t>
-[...68 lines deleted...]
-    <x:t>$555,202.28</x:t>
+    <x:t>$494,999.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,718.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,112,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,652.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,687.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,450.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2MRM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,524.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,062.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,498.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,376.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2475401G KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023D7FM79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,623.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,553.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>257 HK</x:t>
-[...188 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CLP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>236</x:t>
-[...26 lines deleted...]
-    <x:t>-3</x:t>
+    <x:t>-9,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-10,141.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-763,987</x:t>
-[...2 lines deleted...]
-    <x:t>$-542,007.53</x:t>
+    <x:t>-764,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-534,923.75</x:t>
   </x:si>
   <x:si>
     <x:t>-0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$110,229.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$177,058.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1195,62 +1177,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8984210689274d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96f73f4a2bab47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75fe2bc9760b4384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960965e4eef04997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra3df9d71b0124a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1c31753b61c4b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I69"/>
+  <x:dimension ref="A1:I67"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1790,718 +1772,718 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2515,225 +2497,225 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
@@ -2834,413 +2816,355 @@
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="2" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="B67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C67" s="1" t="s">
+      <x:c r="C67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B69" s="2" t="s">
+      <x:c r="D67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="E67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="F67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="G67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="H67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G69" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I69" s="2" t="s">
+      <x:c r="I67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A69:I69"/>
+    <x:mergeCell ref="A67:I67"/>
   </x:mergeCells>
 </x:worksheet>
 </file>