--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,1155 +1,1146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f1dcdd413d4f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3e29522a474f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20261014" sheetId="1" r:id="Re1c31753b61c4b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20261102" sheetId="1" r:id="R6c7138be06ba42e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="370">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="367">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,832,329.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
     <x:t>464,402</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>8.43%</x:t>
+    <x:t>$11,579,000.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.23%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>114,096</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,941,703.52</x:t>
-[...2 lines deleted...]
-    <x:t>7.01%</x:t>
+    <x:t>$9,701,582.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
     <x:t>845,221</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,476,994.38</x:t>
-[...2 lines deleted...]
-    <x:t>6.64%</x:t>
+    <x:t>$8,825,137.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1211 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6RLL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,401,667.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>30,017</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,184,268.78</x:t>
-[...20 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>$5,890,836.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,761,937.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
     <x:t>14,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,078,143.31</x:t>
-[...20 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>$5,500,181.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Axia Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDG493</x:t>
   </x:si>
   <x:si>
     <x:t>435,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,171,120.15</x:t>
-[...2 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>$3,791,499.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>KSP ID</x:t>
   </x:si>
   <x:si>
     <x:t>Kingspan Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1H28</x:t>
   </x:si>
   <x:si>
     <x:t>34,776</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,919,508.21</x:t>
-[...2 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>$3,711,231.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
     <x:t>19,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,515,877.64</x:t>
-[...2 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>$3,574,187.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
     <x:t>260,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,367,116.55</x:t>
-[...2 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>$3,429,518.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,474,589.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
     <x:t>8,675</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,685,822.33</x:t>
-[...2 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$2,257,178.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,505.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,344.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,534.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
     <x:t>43,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,558,031.95</x:t>
-[...35 lines deleted...]
-    <x:t>$2,023,463.04</x:t>
+    <x:t>$1,992,143.07</x:t>
   </x:si>
   <x:si>
     <x:t>1.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>NIBEB SS</x:t>
-[...32 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,767,617.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Auto Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W0KZD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,634,191.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
     <x:t>511,838</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,745,367.58</x:t>
-[...38 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$1,632,763.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,157.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYR86N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,205.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYVJ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,519.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
     <x:t>116,505</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,618,254.45</x:t>
-[...38 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$1,215,147.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>6856 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Horiba Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM1VY1</x:t>
   </x:si>
   <x:si>
     <x:t>8,684</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,356,004.52</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$1,180,010.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,314.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,578.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,100.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
-    <x:t>15,506</x:t>
-[...59 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>16,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,903.89</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
     <x:t>232,477</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,111,451.53</x:t>
-[...20 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$1,111,254.82</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
     <x:t>350,682</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,069,918.58</x:t>
+    <x:t>$1,062,420.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
     <x:t>65,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$985,339.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$1,010,071.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,366.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,067.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,971.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,728.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,710.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>CIG</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Energetica De Minas Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBKV10</x:t>
   </x:si>
   <x:si>
     <x:t>403,603</x:t>
   </x:si>
   <x:si>
-    <x:t>$944,431.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$734,557.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,459.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,920.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,803.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>009830 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVB56</x:t>
   </x:si>
   <x:si>
     <x:t>38,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$935,283.49</x:t>
-[...143 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$658,636.36</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQNKQ1</x:t>
   </x:si>
   <x:si>
     <x:t>20,609</x:t>
   </x:si>
   <x:si>
-    <x:t>$574,757.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$640,874.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,073.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,335.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,865.93</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,069,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$539,991.64</x:t>
-[...50 lines deleted...]
-    <x:t>$494,718.33</x:t>
+    <x:t>$448,528.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
     <x:t>5,112,115</x:t>
   </x:si>
   <x:si>
-    <x:t>$463,652.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$435,241.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
     <x:t>6,048</x:t>
   </x:si>
   <x:si>
-    <x:t>$382,687.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$429,305.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,450.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,794.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2MRM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,790.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
     <x:t>83,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,450.63</x:t>
-[...35 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$343,153.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
     <x:t>1,478,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$352,498.58</x:t>
-[...32 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$342,101.67</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>554,554</x:t>
+    <x:t>461,178</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$554,553.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$461,177.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,804,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,002.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
-    <x:t>-EUR CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-764,005</x:t>
-[...5 lines deleted...]
-    <x:t>-0.42%</x:t>
+    <x:t>-776,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-556,041.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,058.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$90,575.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1177,62 +1168,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960965e4eef04997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra3df9d71b0124a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1c31753b61c4b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a03c4f086a45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3737b69dc814a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c7138be06ba42e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I67"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="18" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1821,1341 +1812,1341 @@
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="2" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>