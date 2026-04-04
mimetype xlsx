--- v0 (2026-04-03)
+++ v1 (2026-04-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188bed85dacc4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828c489840154d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260401" sheetId="1" r:id="Rf90c92b870774e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260401" sheetId="1" r:id="Rfec95278a3964a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="382">
   <x:si>
     <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1213,51 +1213,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58b148a15d24d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R76762a910e7144db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf90c92b870774e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd740c97b483a4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd71f78362dde424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfec95278a3964a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">