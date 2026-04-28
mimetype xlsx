--- v1 (2026-04-04)
+++ v2 (2026-04-28)
@@ -1,1191 +1,1176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828c489840154d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158dbf07a812484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260401" sheetId="1" r:id="Rfec95278a3964a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260424" sheetId="1" r:id="R64178b7dcb194270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="382">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="377">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>115,918</x:t>
+    <x:t>118,944</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,762,986.30</x:t>
+    <x:t>$11,332,984.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.05%</x:t>
+    <x:t>7.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,883,252.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.33%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>26,054</x:t>
-[...5 lines deleted...]
-    <x:t>7.42%</x:t>
+    <x:t>26,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,060,004.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>418,418</x:t>
-[...5 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>429,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,021,748.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>789,307</x:t>
-[...5 lines deleted...]
-    <x:t>6.65%</x:t>
+    <x:t>809,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,313,687.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>635,298</x:t>
-[...5 lines deleted...]
-    <x:t>6.36%</x:t>
+    <x:t>651,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,463,629.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sdi Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCY0Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,301,164.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>229,472</x:t>
-[...41 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>235,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,064,677.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5Q89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,422,957.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>20,548</x:t>
-[...23 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>21,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,085,235.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>214,774</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>220,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,640,710.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>26,157</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>26,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,258,644.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,218,245.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>488,782</x:t>
+    <x:t>501,544</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,030,448.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>$3,114,588.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>118,062</x:t>
-[...23 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>121,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,075,414.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>152,307</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>156,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,833,428.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,437,969.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
-    <x:t>141,661</x:t>
-[...23 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>145,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,421,697.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,169</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>7,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,071.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NIBEB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Nibe Industrier Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWPL11</x:t>
   </x:si>
   <x:si>
-    <x:t>432,449</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>443,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,021,082.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,884.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VS2C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,839,794.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,804,343.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ANA SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acciona Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMJCK9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,302</x:t>
-[...20 lines deleted...]
-    <x:t>$1,679,479.52</x:t>
+    <x:t>6,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,799,248.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>31,996</x:t>
-[...41 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>32,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,739,002.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,535,634.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
-    <x:t>108,521</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>111,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,554.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,877.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
-    <x:t>11,651</x:t>
-[...41 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>11,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,218.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
-    <x:t>77,820</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>79,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,387.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,421.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
-    <x:t>202,936</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>208,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,367.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,236.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
-    <x:t>62,759</x:t>
-[...41 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>64,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,020.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,979.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,312.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,715.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,043.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
-    <x:t>24,769</x:t>
-[...59 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>25,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,130.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,291.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,410.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
-    <x:t>66,308</x:t>
-[...56 lines deleted...]
-    <x:t>$710,840.56</x:t>
+    <x:t>68,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,081.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,936,000</x:t>
-[...2 lines deleted...]
-    <x:t>$705,232.03</x:t>
+    <x:t>6,091,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,095.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,551.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,544.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,378.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>TAC</x:t>
   </x:si>
   <x:si>
     <x:t>Transalta Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBR1G3</x:t>
   </x:si>
   <x:si>
-    <x:t>50,020</x:t>
-[...53 lines deleted...]
-    <x:t>$625,798.91</x:t>
+    <x:t>51,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,061.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,158.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,731.42</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
-    <x:t>92,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>94,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,829.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,649.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>41,310</x:t>
-[...56 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>42,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,035.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>6121 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Simplo Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C6GBQ2</x:t>
   </x:si>
   <x:si>
     <x:t>44,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$479,111.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$520,412.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,058,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,567.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>509,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>522,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,773.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,905</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>6,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,161.28</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>14,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,693.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>LCID</x:t>
   </x:si>
   <x:si>
     <x:t>Lucid Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W7F99V5</x:t>
   </x:si>
   <x:si>
-    <x:t>33,465</x:t>
-[...8 lines deleted...]
-    <x:t>-NZD CASH-</x:t>
+    <x:t>34,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,618.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>18,283</x:t>
+    <x:t>47,737</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,546.37</x:t>
-[...8 lines deleted...]
-    <x:t>10</x:t>
+    <x:t>$47,737.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-JPY CASH-</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,638.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$114,241.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1213,56 +1198,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd740c97b483a4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd71f78362dde424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfec95278a3964a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab4a0eebfb2433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra51bda27cdb3440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64178b7dcb194270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I69"/>
+  <x:dimension ref="A1:I67"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1683,80 +1668,80 @@
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
@@ -1953,399 +1938,399 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
@@ -2649,616 +2634,558 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A67" s="1">
-[...23 lines deleted...]
-      <x:c r="I67" s="1" t="s">
+      <x:c r="A67" s="2" t="s">
         <x:v>376</x:v>
       </x:c>
-    </x:row>
-[...33 lines deleted...]
-      <x:c r="B69" s="2" t="s">
+      <x:c r="B67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="C67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="D67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="E67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="F67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G69" s="2" t="s">
+      <x:c r="G67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H69" s="2" t="s">
+      <x:c r="H67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I69" s="2" t="s">
+      <x:c r="I67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A69:I69"/>
+    <x:mergeCell ref="A67:I67"/>
   </x:mergeCells>
 </x:worksheet>
 </file>