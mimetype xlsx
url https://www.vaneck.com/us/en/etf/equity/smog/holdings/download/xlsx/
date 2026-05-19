--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,1176 +1,1185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158dbf07a812484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e837a139c04411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260424" sheetId="1" r:id="R64178b7dcb194270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260518" sheetId="1" r:id="Rb0f46158db5948c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="377">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="380">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,179,808.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,960,672.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>118,944</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...44 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>$10,590,773.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.21%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
     <x:t>429,342</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,021,748.74</x:t>
-[...2 lines deleted...]
-    <x:t>6.75%</x:t>
+    <x:t>$9,736,761.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
     <x:t>809,915</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,313,687.35</x:t>
-[...2 lines deleted...]
-    <x:t>6.28%</x:t>
+    <x:t>$9,092,078.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
     <x:t>651,898</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,463,629.21</x:t>
-[...2 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>$7,819,539.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,341,530.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
     <x:t>16,890</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,301,164.57</x:t>
-[...20 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>$6,958,470.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,926,065.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
     <x:t>350,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,422,957.50</x:t>
-[...20 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>$3,812,652.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,609,443.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,137,438.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,055.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPXZB46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,078.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
     <x:t>220,382</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,640,710.64</x:t>
-[...77 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$2,942,099.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
     <x:t>156,284</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,833,428.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$2,608,379.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
     <x:t>27,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,437,969.25</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$2,354,080.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
     <x:t>145,360</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,421,697.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$2,189,121.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,044,614.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
     <x:t>7,356</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,402,071.89</x:t>
-[...20 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$2,034,345.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,210.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYVJ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,035.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>Owens Corning</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M44VW8</x:t>
   </x:si>
   <x:si>
     <x:t>15,794</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,983,884.34</x:t>
-[...2 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$1,772,086.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BLD</x:t>
   </x:si>
   <x:si>
     <x:t>Topbuild Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VS2C0</x:t>
   </x:si>
   <x:si>
     <x:t>4,055</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,839,794.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$1,647,505.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,646,496.17</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
     <x:t>12,814</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,804,343.95</x:t>
-[...56 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$1,631,938.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,064.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,638.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
     <x:t>111,354</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,476,554.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$1,330,680.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,956.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262,921.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
     <x:t>33,023</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,360,877.83</x:t>
-[...53 lines deleted...]
-    <x:t>$1,197,421.84</x:t>
+    <x:t>$1,200,716.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,995.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>CEN NZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
     <x:t>338,741</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,111,236.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$1,168,089.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
     <x:t>64,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,109,020.47</x:t>
+    <x:t>$1,075,412.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,766.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,138.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,228.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,540.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,805.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
     <x:t>3,533</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,068,979.81</x:t>
-[...110 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$760,866.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,208.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
     <x:t>68,039</x:t>
   </x:si>
   <x:si>
-    <x:t>$787,081.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$734,546.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676,097.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,091,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$779,095.52</x:t>
-[...35 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$674,938.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,521.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
     <x:t>8,474</x:t>
   </x:si>
   <x:si>
-    <x:t>$647,378.95</x:t>
-[...20 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$618,158.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,078.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,827.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,694.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
     <x:t>1,486,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$581,158.36</x:t>
-[...17 lines deleted...]
-    <x:t>$571,731.42</x:t>
+    <x:t>$537,769.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,205.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
     <x:t>94,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$561,829.09</x:t>
-[...56 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$504,457.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2MRM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,270.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
     <x:t>5,058,943</x:t>
   </x:si>
   <x:si>
-    <x:t>$474,567.21</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$426,098.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
     <x:t>6,059</x:t>
   </x:si>
   <x:si>
-    <x:t>$416,161.28</x:t>
+    <x:t>$375,186.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
     <x:t>14,571</x:t>
   </x:si>
   <x:si>
-    <x:t>$385,693.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$367,514.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>LCID</x:t>
   </x:si>
   <x:si>
     <x:t>Lucid Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W7F99V5</x:t>
   </x:si>
   <x:si>
     <x:t>34,339</x:t>
   </x:si>
   <x:si>
-    <x:t>$214,618.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$196,762.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIEDU PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02267LWK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>47,737</x:t>
+    <x:t>70,284</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,737.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$70,283.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,390.02</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,241.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$147,119.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1198,56 +1207,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab4a0eebfb2433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra51bda27cdb3440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64178b7dcb194270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba2960bad8249aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3ed8d5c3b61b4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0f46158db5948c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I67"/>
+  <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2025,312 +2034,312 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
@@ -2547,109 +2556,109 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2692,80 +2701,80 @@
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -2779,196 +2788,196 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
@@ -2993,199 +3002,228 @@
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A67" s="2" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="B67" s="2" t="s">
+      <x:c r="G67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="2" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C67" s="2" t="s">
+      <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="2" t="s">
+      <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E67" s="2" t="s">
+      <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F67" s="2" t="s">
+      <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G67" s="2" t="s">
+      <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H67" s="2" t="s">
+      <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I67" s="2" t="s">
+      <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A67:I67"/>
+    <x:mergeCell ref="A68:I68"/>
   </x:mergeCells>
 </x:worksheet>
 </file>