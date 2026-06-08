--- v3 (2026-05-19)
+++ v4 (2026-06-08)
@@ -1,1185 +1,1185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e837a139c04411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d3ea75849b40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260518" sheetId="1" r:id="Rb0f46158db5948c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260605" sheetId="1" r:id="R5d31b7af78eb46f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="380">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="380">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>47,079</x:t>
+    <x:t>46,631</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,179,808.09</x:t>
+    <x:t>$12,292,397.91</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.29%</x:t>
+    <x:t>8.57%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>26,734</x:t>
-[...5 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>26,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,353,289.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>118,944</x:t>
-[...5 lines deleted...]
-    <x:t>7.21%</x:t>
+    <x:t>117,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,112,982.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>429,342</x:t>
-[...5 lines deleted...]
-    <x:t>6.63%</x:t>
+    <x:t>425,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,764,542.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>809,915</x:t>
-[...5 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>802,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,919,313.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>651,898</x:t>
-[...5 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>645,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,261,946.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>235,463</x:t>
-[...5 lines deleted...]
-    <x:t>5.00%</x:t>
+    <x:t>233,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,128,514.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,890</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>16,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,122,342.62</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>21,084</x:t>
-[...5 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>20,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,826,844.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,002,528.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,910.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,497,656.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>350,750</x:t>
-[...23 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>347,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,404,608.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,167,829.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>121,144</x:t>
-[...23 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>119,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,001.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>501,544</x:t>
+    <x:t>496,766</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,949,078.72</x:t>
-[...20 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$2,662,665.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,296,401.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>156,284</x:t>
-[...41 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>154,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,198,074.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,143.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,764.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,807,149.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NIBEB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Nibe Industrier Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWPL11</x:t>
   </x:si>
   <x:si>
-    <x:t>443,740</x:t>
-[...41 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>439,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,081.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,657,740.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,650,190.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VS2C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,613,709.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>32,831</x:t>
-[...56 lines deleted...]
-    <x:t>$1,646,496.17</x:t>
+    <x:t>32,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,180.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
-    <x:t>12,814</x:t>
-[...23 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>12,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,343.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,450.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>6856 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Horiba Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM1VY1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,784</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>8,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,663.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,623.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,453.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
-    <x:t>111,354</x:t>
-[...38 lines deleted...]
-    <x:t>$1,262,921.04</x:t>
+    <x:t>110,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,395.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>BEPC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
-    <x:t>208,234</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>206,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,454.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
-    <x:t>338,741</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>335,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,086.16</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
-    <x:t>64,398</x:t>
-[...2 lines deleted...]
-    <x:t>$1,075,412.39</x:t>
+    <x:t>63,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,009.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
-    <x:t>36,103</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>35,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,671.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>122,079</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>120,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,425.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>21,492</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>21,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,206.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,253.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,950.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,193.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>009830 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVB56</x:t>
   </x:si>
   <x:si>
-    <x:t>28,821</x:t>
-[...23 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>28,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,685.39</x:t>
   </x:si>
   <x:si>
     <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,533</x:t>
-[...41 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>3,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,635.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQNKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,989</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>22,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,797.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,613.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,642.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,862.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,709.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,091,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>6,033,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,369.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,393.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
-    <x:t>821,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>813,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,693.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,926.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,486,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>1,472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,358.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>522,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>517,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,434.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,058,943</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>5,010,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,966.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,874.85</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,059</x:t>
-[...2 lines deleted...]
-    <x:t>$375,186.61</x:t>
+    <x:t>6,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,172.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>ERG IM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>LCID</x:t>
   </x:si>
   <x:si>
     <x:t>Lucid Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W7F99V5</x:t>
   </x:si>
   <x:si>
-    <x:t>34,339</x:t>
-[...11 lines deleted...]
-    <x:t>BBG02267LWK5</x:t>
+    <x:t>34,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,971.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CLP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,120.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$70,283.84</x:t>
+    <x:t>-5,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-5,688.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,560.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1207,56 +1207,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba2960bad8249aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3ed8d5c3b61b4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0f46158db5948c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abe8d700bd14ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32b7b688ec624660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d31b7af78eb46f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I68"/>
+  <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1541,544 +1541,544 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2295,935 +2295,993 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D62" s="1" t="s">
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F67" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="G67" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="H67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I67" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A68" s="2" t="s">
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="B68" s="2" t="s">
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C68" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D68" s="2" t="s">
+      <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E68" s="2" t="s">
+      <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F68" s="2" t="s">
+      <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G68" s="2" t="s">
+      <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H68" s="2" t="s">
+      <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I68" s="2" t="s">
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A68:I68"/>
+    <x:mergeCell ref="A70:I70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>