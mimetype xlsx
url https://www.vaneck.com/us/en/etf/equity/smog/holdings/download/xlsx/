--- v4 (2026-06-08)
+++ v5 (2026-06-29)
@@ -1,1185 +1,1200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d3ea75849b40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b91336f9d324b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260605" sheetId="1" r:id="R5d31b7af78eb46f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260626" sheetId="1" r:id="R10ae4b78c61a4654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="380">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="385">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,856,522.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,007,792.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJSBJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,070,777.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK43F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,354,707.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>46,631</x:t>
-[...83 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>35,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,927,052.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.46%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>645,698</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>688,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,419,234.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>233,220</x:t>
-[...5 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>235,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,200,936.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,729</x:t>
-[...2 lines deleted...]
-    <x:t>$6,122,342.62</x:t>
+    <x:t>17,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,063,511.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>20,884</x:t>
-[...5 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>19,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,757,971.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
-    <x:t>44,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>45,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,952,204.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>218,282</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>229,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,585,615.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,240.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5Q89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,194,204.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,713,425.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>26,584</x:t>
-[...59 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>25,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,679,097.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>496,766</x:t>
+    <x:t>486,490</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,662,665.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$2,364,341.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,250,181.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,511.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
-    <x:t>143,975</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>159,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,928,403.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>154,794</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>154,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,854,268.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,770,819.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,668,997.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYVJ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,399.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VS2C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,805.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,286</x:t>
-[...59 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>7,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,518.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,586,585.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,541,860.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companhia Paranaense De Energia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KK16ZG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,192.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,260.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
-    <x:t>11,841</x:t>
-[...59 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>10,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227,272.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,075.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,291.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,701.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,319.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
-    <x:t>12,692</x:t>
-[...128 lines deleted...]
-    <x:t>$1,149,086.16</x:t>
+    <x:t>12,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,128,565.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
-    <x:t>63,784</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>61,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,851.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
-    <x:t>35,759</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>36,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,955.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>120,916</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>123,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,503.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,552.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,986.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>21,288</x:t>
-[...2 lines deleted...]
-    <x:t>$823,206.96</x:t>
+    <x:t>20,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,579.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>CIG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MCY NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004J7PMT8</x:t>
   </x:si>
   <x:si>
-    <x:t>180,218</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>185,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,388.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,437.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
-    <x:t>67,391</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>62,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,656.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,059.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>009830 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVB56</x:t>
   </x:si>
   <x:si>
-    <x:t>28,546</x:t>
-[...68 lines deleted...]
-    <x:t>$582,642.37</x:t>
+    <x:t>29,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,864.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,492.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,140.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,393</x:t>
-[...20 lines deleted...]
-    <x:t>$560,709.68</x:t>
+    <x:t>8,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,815.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,033,000</x:t>
-[...20 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>6,152,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,759.11</x:t>
   </x:si>
   <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
-    <x:t>813,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>829,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,176.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,127,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,159.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
-    <x:t>93,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>95,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,932.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,429.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,472,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,261.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,182.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>517,000</x:t>
-[...71 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>465,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,852.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2644357D KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02196JHD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,608.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,271.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24.07</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
-    <x:t>-EUR CASH-</x:t>
-[...5 lines deleted...]
-    <x:t>$-1,120.23</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-4,743.44</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,560.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$191,973.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1207,59 +1222,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abe8d700bd14ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32b7b688ec624660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d31b7af78eb46f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356386f30a454969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R047517f462624e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10ae4b78c61a4654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1541,486 +1556,486 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
@@ -2237,109 +2252,109 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
@@ -2527,752 +2542,752 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="2" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>