--- v5 (2026-06-29)
+++ v6 (2026-06-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b91336f9d324b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba1e098a80b4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260626" sheetId="1" r:id="R10ae4b78c61a4654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260626" sheetId="1" r:id="R24afe82989ce436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="385">
   <x:si>
     <x:t>Daily Holdings (%)  06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1222,51 +1222,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356386f30a454969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R047517f462624e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10ae4b78c61a4654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ee2b4b74ca4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7bb5b61fb372427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24afe82989ce436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">