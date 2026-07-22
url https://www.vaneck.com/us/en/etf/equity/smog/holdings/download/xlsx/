--- v6 (2026-06-29)
+++ v7 (2026-07-22)
@@ -1,1200 +1,1179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba1e098a80b4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6904a56b3b4753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260626" sheetId="1" r:id="R24afe82989ce436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260720" sheetId="1" r:id="Rb71e8999ffd84e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="385">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="378">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>479,024</x:t>
+    <x:t>471,025</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,856,522.21</x:t>
+    <x:t>$11,404,465.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.58%</x:t>
+    <x:t>8.70%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>28,990</x:t>
-[...5 lines deleted...]
-    <x:t>7.96%</x:t>
+    <x:t>28,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,577,093.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.07%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>113,717</x:t>
-[...5 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>112,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,879,496.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>812,688</x:t>
-[...5 lines deleted...]
-    <x:t>6.77%</x:t>
+    <x:t>799,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,001,399.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1211 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6RLL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,776,838.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,422</x:t>
-[...23 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>34,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,891,188.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>235,268</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>231,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,400,742.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>17,118</x:t>
-[...5 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>16,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,572,478.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>19,902</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>19,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,034,136.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,904,549.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
-    <x:t>45,600</x:t>
-[...23 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,526,068.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>KSP ID</x:t>
   </x:si>
   <x:si>
     <x:t>Kingspan Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1H28</x:t>
   </x:si>
   <x:si>
-    <x:t>34,870</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>34,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,222.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>295,213</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>291,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,894,098.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>122,784</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>120,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,774,993.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,050</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>24,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,788.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>486,490</x:t>
+    <x:t>480,288</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,364,341.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$2,310,185.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>Owens Corning</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M44VW8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,620</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>16,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,305,652.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,077,029.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Auto Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W0KZD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,809.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,821,480.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ANA SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acciona Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMJCK9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,555</x:t>
-[...56 lines deleted...]
-    <x:t>$1,770,819.50</x:t>
+    <x:t>6,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,015.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,788.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>NIBEB SS</x:t>
-[...14 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,575,699.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>33,335</x:t>
-[...38 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>32,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,540,303.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,421.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
-    <x:t>7,150</x:t>
-[...23 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>7,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,304.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
-    <x:t>116,414</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>114,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,842.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
-    <x:t>81,599</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>80,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,582.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,516.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,212.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
-    <x:t>10,569</x:t>
-[...23 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>10,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,648.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,055,960.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,458</x:t>
-[...38 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>25,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,748.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0R327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,956.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,770.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
-    <x:t>12,988</x:t>
-[...41 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>12,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,124.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,914.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,076.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,646.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>123,953</x:t>
-[...59 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>122,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,771.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>MCY NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004J7PMT8</x:t>
   </x:si>
   <x:si>
-    <x:t>185,408</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>182,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,858.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,364.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQNKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,665</x:t>
-[...23 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>20,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,286.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,729.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,408.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,169.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,685.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>6121 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Simplo Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C6GBQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>45,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$507,831.59</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>42,290</x:t>
-[...41 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>41,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,642.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,044,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,323.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,152,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>6,074,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,817.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
-    <x:t>95,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>94,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,577.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,509.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,768</x:t>
-[...20 lines deleted...]
-    <x:t>$384,261.29</x:t>
+    <x:t>14,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,273.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2MRM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,137.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,982.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE/D SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023130J74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,580.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0098301G KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02196JHD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-9.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CLP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-196,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-196,343.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,707.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
-  </x:si>
-[...127 lines deleted...]
-    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1222,51 +1201,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ee2b4b74ca4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7bb5b61fb372427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24afe82989ce436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705f0528695444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c5ba111f7b840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb71e8999ffd84e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1817,486 +1796,486 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2368,926 +2347,926 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="2" t="s">
-        <x:v>384</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>