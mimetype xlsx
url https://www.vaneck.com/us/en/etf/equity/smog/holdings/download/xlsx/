--- v7 (2026-07-22)
+++ v8 (2026-08-12)
@@ -1,1179 +1,1170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6904a56b3b4753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7def616372844c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260720" sheetId="1" r:id="Rb71e8999ffd84e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260811" sheetId="1" r:id="R559a9ed178114097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="378">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="375">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>471,025</x:t>
+    <x:t>480,695</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,404,465.98</x:t>
+    <x:t>$11,441,251.53</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.70%</x:t>
+    <x:t>8.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJSBJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,625,772.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
     <x:t>28,620</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,577,093.40</x:t>
-[...20 lines deleted...]
-    <x:t>7.54%</x:t>
+    <x:t>$9,525,022.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
     <x:t>799,532</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,001,399.40</x:t>
-[...2 lines deleted...]
-    <x:t>6.87%</x:t>
+    <x:t>$9,098,054.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
     <x:t>679,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,776,838.95</x:t>
-[...2 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>$7,721,248.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>34,970</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,891,188.20</x:t>
-[...2 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>$7,386,013.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
     <x:t>231,459</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,400,742.53</x:t>
-[...2 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>$6,302,808.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
     <x:t>16,841</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,572,478.85</x:t>
-[...2 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>$5,463,022.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
     <x:t>19,649</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,034,136.19</x:t>
-[...2 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>$4,733,640.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,813,415.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,730,494.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
     <x:t>226,482</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,904,549.68</x:t>
-[...41 lines deleted...]
-    <x:t>AXIA</x:t>
+    <x:t>$3,705,245.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000BL5Q89</x:t>
-[...8 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>BBG000BDG493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,797,897.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
     <x:t>120,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,774,993.55</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$2,668,337.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,607,559.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
     <x:t>24,731</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,478,788.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$2,593,787.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
     <x:t>480,288</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,310,185.28</x:t>
-[...17 lines deleted...]
-    <x:t>$2,305,652.16</x:t>
+    <x:t>$2,218,930.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Auto Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W0KZD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,927,943.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
     <x:t>157,470</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,077,029.30</x:t>
-[...20 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$1,870,743.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,829.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,321.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>20,381</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,821,480.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$1,684,655.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ANA SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acciona Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMJCK9</x:t>
   </x:si>
   <x:si>
     <x:t>6,448</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,816,015.13</x:t>
-[...35 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$1,574,408.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
     <x:t>32,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,540,303.55</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$1,457,171.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>6856 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Horiba Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM1VY1</x:t>
   </x:si>
   <x:si>
     <x:t>8,784</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,412,421.55</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$1,378,580.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
     <x:t>7,059</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,357,304.52</x:t>
-[...2 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$1,314,456.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,188.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
     <x:t>114,931</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,345,842.01</x:t>
-[...20 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$1,247,001.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
     <x:t>229,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,232,516.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$1,219,405.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,390.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
     <x:t>345,942</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,136,212.91</x:t>
-[...20 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$1,132,219.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
     <x:t>30,858</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,055,960.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$1,073,549.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
     <x:t>25,133</x:t>
   </x:si>
   <x:si>
-    <x:t>$991,748.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$1,063,125.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,363.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,096.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
     <x:t>60,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$942,956.32</x:t>
-[...17 lines deleted...]
-    <x:t>$907,770.11</x:t>
+    <x:t>$941,365.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,948.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
-    <x:t>247540 KS</x:t>
-[...11 lines deleted...]
-    <x:t>$899,124.09</x:t>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,517.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,178.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,838.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>CIG</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Energetica De Minas Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBKV10</x:t>
   </x:si>
   <x:si>
     <x:t>383,216</x:t>
   </x:si>
   <x:si>
-    <x:t>$823,914.40</x:t>
-[...56 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$754,935.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,822.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>MCY NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004J7PMT8</x:t>
   </x:si>
   <x:si>
     <x:t>182,406</x:t>
   </x:si>
   <x:si>
-    <x:t>$711,858.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$704,371.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
     <x:t>61,486</x:t>
   </x:si>
   <x:si>
-    <x:t>$636,364.24</x:t>
-[...20 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$615,046.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,252.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
     <x:t>8,449</x:t>
   </x:si>
   <x:si>
-    <x:t>$575,729.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$556,357.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3800 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRZNP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,074,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,487.87</x:t>
   </x:si>
   <x:si>
     <x:t>BLX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Boralex Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXSFH2</x:t>
   </x:si>
   <x:si>
     <x:t>20,471</x:t>
   </x:si>
   <x:si>
-    <x:t>$539,408.01</x:t>
+    <x:t>$547,216.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>009830 KS</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
     <x:t>819,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$516,685.25</x:t>
+    <x:t>$520,701.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>6121 TT</x:t>
-[...8 lines deleted...]
-    <x:t>$507,831.59</x:t>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,044,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,991.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,521.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,301.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
     <x:t>41,752</x:t>
   </x:si>
   <x:si>
-    <x:t>$477,642.88</x:t>
-[...74 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$418,772.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
     <x:t>14,529</x:t>
   </x:si>
   <x:si>
-    <x:t>$379,273.88</x:t>
+    <x:t>$373,318.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,797.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
     <x:t>459,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$324,137.22</x:t>
+    <x:t>$331,292.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>LAND SW</x:t>
-[...35 lines deleted...]
-    <x:t>7,036</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,104.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,495,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,790.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-8</x:t>
-[...2 lines deleted...]
-    <x:t>$-9.22</x:t>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24.38</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$364,707.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$98,081.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1201,62 +1192,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705f0528695444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c5ba111f7b840a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb71e8999ffd84e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3e3aaab7e24370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R73af1f2ad3734aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R559a9ed178114097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I70"/>
+  <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="18" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1758,1524 +1749,1466 @@
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="2" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C68" s="1" t="s">
+      <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B70" s="2" t="s">
+      <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C70" s="2" t="s">
+      <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D70" s="2" t="s">
+      <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E70" s="2" t="s">
+      <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F70" s="2" t="s">
+      <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G70" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I70" s="2" t="s">
+      <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A70:I70"/>
+    <x:mergeCell ref="A68:I68"/>
   </x:mergeCells>
 </x:worksheet>
 </file>