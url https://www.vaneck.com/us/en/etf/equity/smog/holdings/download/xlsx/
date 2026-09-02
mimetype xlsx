--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,1170 +1,1173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7def616372844c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7beb4dacdb4f4715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260811" sheetId="1" r:id="R559a9ed178114097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260831" sheetId="1" r:id="R8e71e80af5ba4f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="375">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="376">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>480,695</x:t>
+    <x:t>483,720</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,441,251.53</x:t>
+    <x:t>$11,262,351.27</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.56%</x:t>
+    <x:t>8.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,597,327.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.92%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>112,267</x:t>
-[...23 lines deleted...]
-    <x:t>7.12%</x:t>
+    <x:t>112,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,302,279.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>799,532</x:t>
-[...5 lines deleted...]
-    <x:t>6.80%</x:t>
+    <x:t>804,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,798,576.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,723,838.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>679,498</x:t>
-[...5 lines deleted...]
-    <x:t>5.77%</x:t>
+    <x:t>683,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,546,836.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,970</x:t>
-[...23 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>35,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,259,697.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,841</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>16,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,112,653.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,104,821.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>19,649</x:t>
-[...23 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>19,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,991,966.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,660,170.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
+    <x:t>45,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,444,205.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axia Energia Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDG493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,276.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,560,216.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,280,994.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPXZB46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,044,401.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,041,480.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,677.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,978,078.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Auto Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W0KZD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,851,336.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,800,116.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,597,915.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,575,107.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYVJ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,050.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companhia Paranaense De Energia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KK16ZG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,551.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,306,141.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,266.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,092.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,181.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,869.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,509.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,353.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,098.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0R327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,001.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,450.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,620.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,536.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,796.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,966.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,547.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,369.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,649.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,127.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,883.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
     <x:t>45,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,730,494.48</x:t>
-[...575 lines deleted...]
-    <x:t>$704,371.41</x:t>
+    <x:t>$572,866.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3800 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRZNP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,112,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,165.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,172.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,044,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,544.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,508.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,988.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,712.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,059.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,509.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2MRM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,772.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>711,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,294.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>DRX LN</x:t>
-[...242 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,172.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>155,495,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,790.25</x:t>
+    <x:t>$113,616.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1</x:t>
-[...2 lines deleted...]
-    <x:t>$.01</x:t>
+    <x:t>1,199,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,510.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$24.38</x:t>
+    <x:t>$24.54</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.04</x:t>
+    <x:t>-763,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-551,097.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,081.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$-75,228.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1192,51 +1195,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3e3aaab7e24370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R73af1f2ad3734aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R559a9ed178114097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df10eefa3da4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1463fb0851474a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e71e80af5ba4f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1749,959 +1752,959 @@
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -2900,306 +2903,306 @@
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="2" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>