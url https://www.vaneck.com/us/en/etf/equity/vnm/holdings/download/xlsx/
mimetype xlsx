--- v0 (2026-04-02)
+++ v1 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e3eb0dc229409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd04f88a8f74211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260401" sheetId="1" r:id="R333d0c979ec544e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260401" sheetId="1" r:id="R220ffb247af94caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="360">
   <x:si>
     <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1147,51 +1147,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd251f68da56a40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R14c42bb520aa4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R333d0c979ec544e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e33908d991842b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13636ba7a36f49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R220ffb247af94caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">