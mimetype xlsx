--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -1,1125 +1,1140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd04f88a8f74211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re592c326ae1f492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260401" sheetId="1" r:id="R220ffb247af94caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260423" sheetId="1" r:id="R683c896c85614fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="360">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="365">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,374,067</x:t>
+    <x:t>11,314,567</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,567,791.86</x:t>
+    <x:t>$64,030,934.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.08%</x:t>
+    <x:t>11.29%</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,472,598</x:t>
-[...5 lines deleted...]
-    <x:t>7.63%</x:t>
+    <x:t>7,431,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,547,820.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,806,276</x:t>
-[...5 lines deleted...]
-    <x:t>6.58%</x:t>
+    <x:t>11,743,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,879,997.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Phat Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TX8GM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,019,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,644,746.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,648,400</x:t>
-[...23 lines deleted...]
-    <x:t>5.74%</x:t>
+    <x:t>5,619,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,827,566.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,847,126</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>23,720,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,203,715.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>10,590,841</x:t>
-[...5 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>10,535,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,835,007.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,159,701</x:t>
-[...5 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>10,105,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,117,150.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vix Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3LMQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,567,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,265,693.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,927,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>10,868,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,939,644.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,091,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,341,244.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VJC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietjet Aviation Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBJXH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,905,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,680,010.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,277,887</x:t>
-[...56 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>12,213,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,608,989.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,959,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,840,268.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,460,392</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>17,368,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,763,082.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,858,725</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>15,774,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,754,244.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Va Land Investment Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003RR1FD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,127,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,572,987.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,339,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,415,954.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techcom Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YPQWJB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,854,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,290,939.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>1,235,700</x:t>
-[...59 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>1,230,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,311,549.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>5,335,642</x:t>
-[...23 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>5,307,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,972,402.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,038,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>5,011,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,509,417.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,819,229</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>6,781,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,771,820.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,599,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,617,015.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,277,700</x:t>
-[...23 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>5,251,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,509,572.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,384,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>8,341,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,174,291.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,219,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>7,180,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,499,977.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duc Giang Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003QTZ0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,180,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,430,594.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>SBT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWVGH6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,175,818</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>5,457,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,249,548.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,747,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,929,995.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,602,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,774,678.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,967,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,678,228.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,008,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,607.25</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,357,796</x:t>
-[...59 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>1,351,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,648,231.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Construction And Import-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,164,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,590,253.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>5,572,424</x:t>
-[...2 lines deleted...]
-    <x:t>$3,702,747.90</x:t>
+    <x:t>5,542,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,351.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,559,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,450,820.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,236,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,401,761.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>PVD VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QFV9X7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,818,088</x:t>
-[...20 lines deleted...]
-    <x:t>$3,668,029.33</x:t>
+    <x:t>2,802,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,374,869.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khang Dien House Trading And Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7Z3F4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,457,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,361,546.71</x:t>
   </x:si>
   <x:si>
     <x:t>PVS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Technical Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TFTNF6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,375,407</x:t>
-[...38 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>2,363,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,357,046.67</x:t>
   </x:si>
   <x:si>
     <x:t>DPM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TSXTH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,253,086</x:t>
-[...2 lines deleted...]
-    <x:t>$3,569,729.67</x:t>
+    <x:t>3,237,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,319,686.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,796,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,287,903.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,871,116</x:t>
-[...53 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>1,860,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,676.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,485,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,990,546.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,788,700</x:t>
-[...53 lines deleted...]
-    <x:t>$2,976,156.96</x:t>
+    <x:t>1,779,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,150.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,748,409.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,156,494</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>5,130,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,742,335.51</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
-    <x:t>2,634,734</x:t>
-[...23 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>2,620,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,638,841.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>KDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kido Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LNDM11</x:t>
   </x:si>
   <x:si>
-    <x:t>1,388,036</x:t>
-[...2 lines deleted...]
-    <x:t>$2,593,031.39</x:t>
+    <x:t>1,379,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,452,669.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,383,265</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>4,361,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,396.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Sen Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KFK1K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,913,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,333,384.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,595,595</x:t>
-[...23 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>3,575,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,315,148.94</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,614,856</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>1,606,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,636.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>CTR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Viettel Construction Joint Stock Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TCC6P1</x:t>
   </x:si>
   <x:si>
-    <x:t>466,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>464,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,224.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2644923D VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021BY1SN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,723.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,907.77</x:t>
+    <x:t>$87,890.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>2644624D VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021B6MV88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,149,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>230,936,228,808</x:t>
+    <x:t>202,943,838,089</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,768,675.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>$7,707,996.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-4,577,672</x:t>
-[...5 lines deleted...]
-    <x:t>-0.87%</x:t>
+    <x:t>-668,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-668,351.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,742,853.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$-1,935,655.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1147,56 +1162,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e33908d991842b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13636ba7a36f49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R220ffb247af94caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7f3799c746423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94c784ffd90947fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R683c896c85614fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I64"/>
+  <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1568,196 +1583,196 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -2264,648 +2279,648 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
@@ -2913,141 +2928,170 @@
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A64" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B64" s="2" t="s">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="2" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C64" s="2" t="s">
+      <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D64" s="2" t="s">
+      <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E64" s="2" t="s">
+      <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F64" s="2" t="s">
+      <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G64" s="2" t="s">
+      <x:c r="G65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H64" s="2" t="s">
+      <x:c r="H65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I64" s="2" t="s">
+      <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A64:I64"/>
+    <x:mergeCell ref="A65:I65"/>
   </x:mergeCells>
 </x:worksheet>
 </file>