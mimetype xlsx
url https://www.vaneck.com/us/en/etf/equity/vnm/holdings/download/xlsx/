--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1,1140 +1,1098 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re592c326ae1f492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3fa68fc6a0471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260423" sheetId="1" r:id="R683c896c85614fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260514" sheetId="1" r:id="R4bb4e0ae4508442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="365">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="351">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,314,567</x:t>
+    <x:t>11,585,767</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,030,934.82</x:t>
+    <x:t>$69,044,047.03</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.29%</x:t>
+    <x:t>11.69%</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,431,998</x:t>
-[...5 lines deleted...]
-    <x:t>10.67%</x:t>
+    <x:t>7,610,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,381,609.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.24%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,743,676</x:t>
-[...5 lines deleted...]
-    <x:t>6.15%</x:t>
+    <x:t>12,025,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,106,097.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,019,999</x:t>
-[...5 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>29,715,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,551,818.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,619,300</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>5,754,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,317,888.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,720,926</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>24,289,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,974,524.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>10,535,941</x:t>
-[...5 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>10,788,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,630,642.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,105,101</x:t>
-[...5 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>10,347,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,984,644.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,567,109</x:t>
-[...5 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>32,324,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,211,327.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,381,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,029,398.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,868,400</x:t>
-[...23 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>11,129,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,065,366.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,905,440</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>1,951,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,831,939.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,213,387</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>12,506,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,335,726.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,959,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>4,055,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,341,205.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8G4S87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,880,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,529,655.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,368,392</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>19,563,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,396,099.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Electric Equipment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015PZHH97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,204,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,374,203.83</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,774,825</x:t>
-[...2 lines deleted...]
-    <x:t>$9,754,244.17</x:t>
+    <x:t>16,152,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,077,443.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techcom Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YPQWJB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,971,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,649,636.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,419,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,610,424.73</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,127,458</x:t>
-[...77 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>13,442,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,495,486.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,011,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>5,131,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,349,730.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,877,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,311,742.57</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,781,929</x:t>
-[...20 lines deleted...]
-    <x:t>$5,617,015.43</x:t>
+    <x:t>6,944,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,836,093.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,251,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>5,377,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,700,739.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,341,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>8,541,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,264,898.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,180,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>7,352,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,465,606.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,180,432</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>2,232,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,305,479.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SBT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWVGH6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,457,871</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>5,588,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,285,260.74</x:t>
   </x:si>
   <x:si>
     <x:t>VPI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Van Phu - Invest Investment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JC6HXT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,747,852</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>1,789,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,218,538.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,561,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,045,907.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,152,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,877,057.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VHC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinh Hoan Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V0W6M1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,602,960</x:t>
-[...20 lines deleted...]
-    <x:t>$3,678,228.57</x:t>
+    <x:t>1,641,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,813,146.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>PDR VN</x:t>
-[...11 lines deleted...]
-    <x:t>$3,666,607.25</x:t>
+    <x:t>SHS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JP1G79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,674,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,812,654.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,720,415.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,869,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,627,984.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,351,396</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>1,383,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,571,580.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,164,219</x:t>
-[...20 lines deleted...]
-    <x:t>$3,578,351.17</x:t>
+    <x:t>4,264,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,520,386.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,362,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,430,379.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,314,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,384,515.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>SIP VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon Vrg Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003SZSNJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,559,620</x:t>
-[...41 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>1,596,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,327,800.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,839,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,280,812.30</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,457,272</x:t>
-[...50 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>3,540,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,191,372.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,860,016</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>1,904,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,180,820.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008D1PSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,821,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,503.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development Investment Construction Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW9M63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,253,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,961,090.56</x:t>
   </x:si>
   <x:si>
     <x:t>HVN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Airlines Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FWLXH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,485,700</x:t>
-[...23 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>3,569,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,879,094.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,682,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,940.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dat Xanh Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q1XB43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,466,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,721,936.85</x:t>
   </x:si>
   <x:si>
     <x:t>BAF VN</x:t>
   </x:si>
   <x:si>
     <x:t>Baf Viet Nam Agriculture Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013T7PJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,958,400</x:t>
-[...38 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>2,005,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,709,897.13</x:t>
   </x:si>
   <x:si>
     <x:t>KDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kido Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LNDM11</x:t>
   </x:si>
   <x:si>
-    <x:t>1,379,836</x:t>
-[...23 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>1,412,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,600,969.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,913,101</x:t>
-[...2 lines deleted...]
-    <x:t>$2,333,384.70</x:t>
+    <x:t>5,209,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,412,312.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,575,595</x:t>
-[...2 lines deleted...]
-    <x:t>$2,315,148.94</x:t>
+    <x:t>3,661,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,680.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viettel Construction Joint Stock Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TCC6P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,641.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,606,056</x:t>
-[...35 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>1,644,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,989.98</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,890.09</x:t>
-[...14 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>$87,504.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-VND CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,927,523,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,741,982.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,590.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-VND CASH-</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,935,655.72</x:t>
-[...2 lines deleted...]
-    <x:t>-0.34%</x:t>
+    <x:t>$-2,962,627.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1162,56 +1120,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7f3799c746423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94c784ffd90947fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R683c896c85614fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf8ecc33e9c43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Refd59e3e7e1d462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bb4e0ae4508442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I65"/>
+  <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1728,80 +1686,80 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -1844,1254 +1802,1196 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="2" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C63" s="1" t="s">
+      <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B65" s="2" t="s">
+      <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C65" s="2" t="s">
+      <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D65" s="2" t="s">
+      <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E65" s="2" t="s">
+      <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F65" s="2" t="s">
+      <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G65" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I65" s="2" t="s">
+      <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A65:I65"/>
+    <x:mergeCell ref="A63:I63"/>
   </x:mergeCells>
 </x:worksheet>
 </file>