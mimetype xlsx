--- v3 (2026-05-15)
+++ v4 (2026-05-15)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3fa68fc6a0471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fdd1c37088412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260514" sheetId="1" r:id="R4bb4e0ae4508442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260514" sheetId="1" r:id="Rd427fef2ec7d48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="351">
   <x:si>
     <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1120,51 +1120,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf8ecc33e9c43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Refd59e3e7e1d462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bb4e0ae4508442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34c638f7c6c40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f684d632e2941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd427fef2ec7d48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">