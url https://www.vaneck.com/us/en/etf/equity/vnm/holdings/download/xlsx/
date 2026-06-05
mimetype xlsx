--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,1098 +1,1116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fdd1c37088412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb415fa413344499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260514" sheetId="1" r:id="Rd427fef2ec7d48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260603" sheetId="1" r:id="Rf0e155d0674f4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="351">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="357">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
     <x:t>11,585,767</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,044,047.03</x:t>
+    <x:t>$65,092,983.22</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.69%</x:t>
+    <x:t>11.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
     <x:t>7,610,198</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,381,609.43</x:t>
-[...2 lines deleted...]
-    <x:t>11.24%</x:t>
+    <x:t>$56,910,106.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
     <x:t>12,025,476</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,106,097.99</x:t>
-[...2 lines deleted...]
-    <x:t>6.11%</x:t>
+    <x:t>$34,280,902.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,715,999</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>32,687,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,971,459.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
     <x:t>5,754,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,317,888.60</x:t>
-[...2 lines deleted...]
-    <x:t>4.96%</x:t>
+    <x:t>$28,896,774.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
     <x:t>24,289,726</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,974,524.37</x:t>
-[...2 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>$25,100,549.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM8HF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,347,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,277,734.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
     <x:t>10,788,441</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,630,642.88</x:t>
-[...20 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>$23,844,081.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
     <x:t>32,324,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,211,327.51</x:t>
-[...2 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>$21,877,968.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
     <x:t>12,381,422</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,029,398.08</x:t>
-[...2 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>$14,078,549.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
     <x:t>11,129,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,065,366.77</x:t>
-[...2 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$13,561,496.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
     <x:t>1,951,140</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,831,939.56</x:t>
-[...2 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$12,638,594.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
     <x:t>12,506,487</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,335,726.57</x:t>
-[...2 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>$11,614,857.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VND VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vndirect Securities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QK20H5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,152,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,979,345.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G88YK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,563,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,247,778.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
     <x:t>4,055,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,341,205.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$10,161,958.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,419,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,914,345.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
     <x:t>7,880,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,529,655.08</x:t>
-[...20 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$9,357,959.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techcom Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YPQWJB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,965,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,126,069.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
     <x:t>2,204,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,374,203.83</x:t>
-[...50 lines deleted...]
-    <x:t>$9,610,424.73</x:t>
+    <x:t>$8,533,781.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
     <x:t>13,442,258</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,495,486.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$6,939,388.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,877,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,108,981.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
     <x:t>5,131,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,349,730.12</x:t>
-[...17 lines deleted...]
-    <x:t>$6,311,742.57</x:t>
+    <x:t>$5,853,159.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
     <x:t>6,944,529</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,836,093.34</x:t>
+    <x:t>$5,548,756.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
     <x:t>5,377,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,700,739.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$5,402,480.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
     <x:t>8,541,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,264,898.02</x:t>
+    <x:t>$4,986,603.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
     <x:t>7,352,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,465,606.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$4,354,048.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,588,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,283,687.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,109,926.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JP1G79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,674,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,963,512.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,561,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,883,494.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
     <x:t>2,232,832</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,305,479.81</x:t>
-[...53 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$3,882,076.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,661,392.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,641,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,613,835.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
     <x:t>6,152,262</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,877,057.36</x:t>
-[...35 lines deleted...]
-    <x:t>$3,812,654.58</x:t>
+    <x:t>$3,566,202.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>PVS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Technical Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TFTNF6</x:t>
   </x:si>
   <x:si>
     <x:t>2,420,107</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,720,415.01</x:t>
+    <x:t>$3,536,757.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,839,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,315,777.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PVD VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QFV9X7</x:t>
   </x:si>
   <x:si>
     <x:t>2,869,488</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,627,984.71</x:t>
-[...20 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$3,276,898.77</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
     <x:t>4,264,119</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,520,386.72</x:t>
+    <x:t>$3,196,733.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,314,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,164,393.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,904,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144,734.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,596,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,091,458.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoang Huy Investment Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DVPC837</x:t>
   </x:si>
   <x:si>
     <x:t>5,362,255</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,430,379.50</x:t>
-[...53 lines deleted...]
-    <x:t>$3,280,812.30</x:t>
+    <x:t>$3,076,803.12</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
     <x:t>3,540,072</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,191,372.56</x:t>
-[...17 lines deleted...]
-    <x:t>$3,180,820.04</x:t>
+    <x:t>$3,073,333.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,569,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,899,472.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,412,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,740,455.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
     <x:t>1,821,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,982,503.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$2,710,944.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,951,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,688,189.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,005,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,214.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
     <x:t>5,253,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,961,090.56</x:t>
-[...35 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$2,612,190.07</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,466,065</x:t>
-[...35 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>5,091,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,956.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
     <x:t>5,209,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,412,312.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$2,422,245.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
     <x:t>3,661,295</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,408,680.83</x:t>
+    <x:t>$2,251,436.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>CTR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Viettel Construction Joint Stock Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TCC6P1</x:t>
   </x:si>
   <x:si>
     <x:t>475,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,545,641.30</x:t>
+    <x:t>$1,625,120.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ha Do Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6YTV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,644,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,448,260.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>HDG VN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,504.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$85,858.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>124,927,523,106</x:t>
+    <x:t>118,026,235,106</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,741,982.28</x:t>
+    <x:t>$4,480,109.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,591</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-6,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-6,203.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,962,627.69</x:t>
-[...2 lines deleted...]
-    <x:t>-0.50%</x:t>
+    <x:t>$-2,407,234.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1120,51 +1138,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34c638f7c6c40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f684d632e2941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd427fef2ec7d48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b4383dd3cd443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R43a91fad90f0496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0e155d0674f4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1715,1274 +1733,1274 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="2" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>