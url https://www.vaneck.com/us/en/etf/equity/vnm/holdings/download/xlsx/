--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,1116 +1,1131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb415fa413344499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98eacdc691141a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260603" sheetId="1" r:id="Rf0e155d0674f4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260624" sheetId="1" r:id="R9d509ca91bab47b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="357">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="362">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>VIC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vingroup Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TD3TC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,905,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,575,451.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.18%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,585,767</x:t>
-[...29 lines deleted...]
-    <x:t>10.20%</x:t>
+    <x:t>7,884,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,696,156.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.49%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,025,476</x:t>
-[...5 lines deleted...]
-    <x:t>6.14%</x:t>
+    <x:t>11,815,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,055,859.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masan Consumer Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MJ8MC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,653,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,469,121.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Dairy Products Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6N60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,367,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,357,343.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM8HF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,772,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,232,252.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>32,687,598</x:t>
-[...23 lines deleted...]
-    <x:t>5.18%</x:t>
+    <x:t>29,738,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,486,138.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>24,289,726</x:t>
-[...41 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>23,866,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,157,059.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCK VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vps Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008KG3LL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,182,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,909,059.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,324,209</x:t>
-[...5 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>31,760,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,412,832.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,381,422</x:t>
-[...23 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>11,845,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,616,091.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,040,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,551,305.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,951,140</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>2,600,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,448,334.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techcom Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YPQWJB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,816,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,135,933.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,781,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,912,103.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,537,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,124,937.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,506,487</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>13,096,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,992,598.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,152,925</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>15,871,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,592,841.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,563,231</x:t>
-[...41 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>17,762,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,194,078.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,880,100</x:t>
-[...23 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>7,742,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,943,550.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,204,100</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>2,165,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,549,665.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,442,258</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>14,874,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,314,378.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinh Bac City Development Share Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V13PL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,440,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,033,752.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Maritime Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LNP3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,110,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,961,239.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Export Import Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DB3KG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,085,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,570,131.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vp Bank Securities Ltd Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CFY25J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,283,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,450,472.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GCXWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,392,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,777,290.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,746,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,680,776.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,877,347</x:t>
-[...77 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>8,644,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,625,419.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duc Giang Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003QTZ0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,354,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,502,118.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,140,126.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,412,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,118,020.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,352,900</x:t>
-[...41 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>7,074,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,109,881.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,132,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,801,845.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,449,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,609,162.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>5,674,824</x:t>
-[...38 lines deleted...]
-    <x:t>$3,882,076.92</x:t>
+    <x:t>5,069,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,519,845.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,045,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,371,565.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,505,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,334,598.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,383,896</x:t>
-[...59 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>1,359,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,315,500.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khang Dien House Trading And Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7Z3F4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,952,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,291,986.15</x:t>
   </x:si>
   <x:si>
     <x:t>SAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9NNW4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,839,000</x:t>
-[...20 lines deleted...]
-    <x:t>$3,276,898.77</x:t>
+    <x:t>1,807,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,278,922.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,264,119</x:t>
-[...2 lines deleted...]
-    <x:t>$3,196,733.67</x:t>
+    <x:t>4,280,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,193,398.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,603,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,043,433.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,507,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,984,844.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,899,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,980,840.69</x:t>
+  </x:si>
+  <x:si>
     <x:t>DPM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TSXTH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,314,686</x:t>
-[...2 lines deleted...]
-    <x:t>$3,164,393.06</x:t>
+    <x:t>3,257,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,850,800.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,011,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,755,966.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,412,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,753,308.34</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,904,516</x:t>
-[...71 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>1,764,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,178.65</x:t>
   </x:si>
   <x:si>
     <x:t>KDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kido Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LNDM11</x:t>
   </x:si>
   <x:si>
-    <x:t>1,412,836</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>1,429,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710,664.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development Investment Construction Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW9M63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,273,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,040.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,821,900</x:t>
-[...53 lines deleted...]
-    <x:t>$2,612,190.07</x:t>
+    <x:t>1,790,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,995.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Sen Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KFK1K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,118,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,281,482.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>5,091,314</x:t>
-[...23 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>4,645,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,185,569.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,661,295</x:t>
-[...23 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>3,861,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,169,026.67</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,644,556</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>164,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,475.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$85,858.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$85,072.25</x:t>
   </x:si>
   <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>118,026,235,106</x:t>
+    <x:t>2,399,325,887,348</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,480,109.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$91,107,874.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-6,203</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-69,168,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-69,168,838.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-12.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,407,234.08</x:t>
-[...2 lines deleted...]
-    <x:t>-0.43%</x:t>
+    <x:t>$-10,309,195.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1138,62 +1153,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b4383dd3cd443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R43a91fad90f0496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0e155d0674f4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de4f0311bf1474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra774675bc136447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d509ca91bab47b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I63"/>
+  <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="22" customWidth="1"/>
+    <x:col min="5" max="5" width="25" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2168,80 +2183,80 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -2342,109 +2357,109 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2487,529 +2502,558 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A63" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B63" s="2" t="s">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="2" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C63" s="2" t="s">
+      <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D63" s="2" t="s">
+      <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E63" s="2" t="s">
+      <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F63" s="2" t="s">
+      <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G63" s="2" t="s">
+      <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H63" s="2" t="s">
+      <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I63" s="2" t="s">
+      <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A63:I63"/>
+    <x:mergeCell ref="A64:I64"/>
   </x:mergeCells>
 </x:worksheet>
 </file>