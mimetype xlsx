--- v6 (2026-06-25)
+++ v7 (2026-06-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98eacdc691141a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbb3e2480e04103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260624" sheetId="1" r:id="R9d509ca91bab47b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260624" sheetId="1" r:id="Ra0937dfdcdf0490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="362">
   <x:si>
     <x:t>Daily Holdings (%)  06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1153,51 +1153,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de4f0311bf1474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra774675bc136447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d509ca91bab47b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7467d3286094241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfffb40d736b14e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0937dfdcdf0490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="25" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">