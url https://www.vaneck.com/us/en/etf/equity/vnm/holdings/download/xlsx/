--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,1131 +1,1134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbb3e2480e04103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081c27e1c04748c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260624" sheetId="1" r:id="Ra0937dfdcdf0490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260714" sheetId="1" r:id="Rb281476b0c89408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="362">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="363">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,905,098</x:t>
+    <x:t>5,860,498</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,575,451.07</x:t>
+    <x:t>$49,156,077.08</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>9.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,884,167</x:t>
-[...5 lines deleted...]
-    <x:t>8.49%</x:t>
+    <x:t>7,824,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,183,307.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,815,576</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>11,726,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,676,944.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,653,700</x:t>
-[...2 lines deleted...]
-    <x:t>$27,469,121.99</x:t>
+    <x:t>5,611,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,108,797.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM8HF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,683,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,434,375.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Dairy Products Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6N60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,273,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,209,583.34</x:t>
   </x:si>
   <x:si>
     <x:t>4.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>VNM VN</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,738,598</x:t>
-[...5 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>29,515,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,363,146.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,866,226</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>23,686,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,155,000.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,182,100</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>18,045,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,146,990.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,760,609</x:t>
-[...5 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>31,521,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,740,956.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMZJZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,002,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,432,161.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VJC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietjet Aviation Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QBJXH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,581,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,133,118.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,745,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,760,504.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Techcom Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YPQWJB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,757,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,449,960.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietcap Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073XTVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,998,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,639,413.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,845,522</x:t>
-[...77 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>11,756,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,490,562.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>VPL VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinpearl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LJFB04</x:t>
   </x:si>
   <x:si>
-    <x:t>3,537,200</x:t>
-[...23 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>3,510,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,992,542.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,871,425</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>15,751,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,665,207.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,762,631</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>17,629,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,622,162.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,742,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>7,684,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,791,091.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Va Land Investment Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003RR1FD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,762,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,896,066.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,165,800</x:t>
-[...23 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>2,149,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,703,191.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Maritime Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LNP3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,034,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,211,896.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,440,100</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>5,399,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,889,345.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vp Bank Securities Ltd Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CFY25J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,244,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,418,087.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,085,929</x:t>
-[...23 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>7,032,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,254,716.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,392,600</x:t>
-[...2 lines deleted...]
-    <x:t>$4,777,290.36</x:t>
+    <x:t>8,329,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,662,644.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,579,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,610,345.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,703,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,539,219.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>SBT VN</x:t>
-[...32 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,348,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,152,093.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,745,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,107,493.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasco Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VGW3Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,020,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,063,655.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,354,332</x:t>
-[...38 lines deleted...]
-    <x:t>$4,118,020.25</x:t>
+    <x:t>2,336,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,041,191.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,189,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,928,749.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>HUT VN</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>PVS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Technical Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TFTNF6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,449,807</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>2,431,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,593,795.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>5,069,024</x:t>
-[...2 lines deleted...]
-    <x:t>$3,519,845.98</x:t>
+    <x:t>5,030,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,379,995.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
+    <x:t>VCG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Construction And Import-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,955,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,332,828.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,480,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,322,455.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,493,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,275,505.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,793,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,201,124.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
-    <x:t>6,045,062</x:t>
-[...20 lines deleted...]
-    <x:t>$3,334,598.89</x:t>
+    <x:t>5,999,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,182,685.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,359,596</x:t>
-[...2 lines deleted...]
-    <x:t>$3,315,500.55</x:t>
+    <x:t>1,349,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,021,199.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,590,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,573.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,232,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,356.94</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,952,772</x:t>
-[...71 lines deleted...]
-    <x:t>$2,984,844.07</x:t>
+    <x:t>3,923,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,981,874.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,878,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,821,646.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>FTS VN</x:t>
-[...26 lines deleted...]
-    <x:t>$2,850,800.54</x:t>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,397,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,368.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoang Huy Investment Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DVPC837</x:t>
   </x:si>
   <x:si>
-    <x:t>5,011,855</x:t>
-[...20 lines deleted...]
-    <x:t>$2,753,308.34</x:t>
+    <x:t>4,974,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,719,677.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,418,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,700,028.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,764,416</x:t>
-[...17 lines deleted...]
-    <x:t>$2,710,664.26</x:t>
+    <x:t>1,751,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,560,006.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,273,894</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>5,234,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,447.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,790,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>1,776,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,274,981.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,118,111</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>5,079,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,646.14</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,645,314</x:t>
-[...2 lines deleted...]
-    <x:t>$2,185,569.17</x:t>
+    <x:t>4,610,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,210.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEO VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceo Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0076J67K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,832,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,095,234.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>CEO VN</x:t>
-[...11 lines deleted...]
-    <x:t>$2,169,026.67</x:t>
+    <x:t>FUEVFVND VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dcvfmvn Diamond ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TR4HHL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,982.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
-    <x:t>164,511</x:t>
-[...20 lines deleted...]
-    <x:t>$85,072.25</x:t>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,399,325,887,348</x:t>
+    <x:t>26,311,831,658</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,107,874.98</x:t>
-[...2 lines deleted...]
-    <x:t>16.22%</x:t>
+    <x:t>$1,001,916.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-69,168,839</x:t>
-[...5 lines deleted...]
-    <x:t>-12.32%</x:t>
+    <x:t>5,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,371.70</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,309,195.54</x:t>
-[...2 lines deleted...]
-    <x:t>-3.79%</x:t>
+    <x:t>$-2,238,070.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1153,62 +1156,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7467d3286094241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfffb40d736b14e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0937dfdcdf0490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7a55674e2b4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R255efc065dd24ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb281476b0c89408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="25" customWidth="1"/>
+    <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2212,399 +2215,399 @@
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2676,167 +2679,167 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
@@ -2850,201 +2853,201 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="2" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>