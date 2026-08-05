--- v8 (2026-07-15)
+++ v9 (2026-08-05)
@@ -1,1134 +1,1125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081c27e1c04748c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9aba0a5c6e4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260714" sheetId="1" r:id="Rb281476b0c89408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260803" sheetId="1" r:id="Ra92519a0b4c44f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="363">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="360">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,860,498</x:t>
+    <x:t>5,637,398</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,156,077.08</x:t>
+    <x:t>$45,576,614.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.18%</x:t>
+    <x:t>9.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,824,567</x:t>
-[...5 lines deleted...]
-    <x:t>7.88%</x:t>
+    <x:t>7,526,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,286,412.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.35%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,726,476</x:t>
-[...5 lines deleted...]
-    <x:t>5.73%</x:t>
+    <x:t>11,279,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,329,588.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,611,000</x:t>
-[...5 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>5,397,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,357,253.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Dairy Products Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6N60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,806,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,111,886.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,683,801</x:t>
-[...23 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>11,238,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,035,117.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,515,198</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>28,390,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,394,974.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>23,686,726</x:t>
-[...5 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>22,784,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,357,086.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,045,400</x:t>
-[...5 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>17,357,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,778,933.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>31,521,609</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>30,320,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,583,197.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>FPT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMZJZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,002,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>4,811,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,160,867.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,564,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,442,805.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,581,062</x:t>
-[...23 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>2,482,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,005,418.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,757,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>7,462,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,662,979.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,308,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,826,536.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,376,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,439,778.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,998,387</x:t>
-[...38 lines deleted...]
-    <x:t>$10,992,542.66</x:t>
+    <x:t>12,503,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,366,543.86</x:t>
   </x:si>
   <x:si>
     <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,751,925</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>15,151,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,761,026.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,629,131</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>16,957,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,691,641.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Va Land Investment Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003RR1FD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,200,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,107,360.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,684,700</x:t>
-[...23 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>7,391,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,573,980.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Maritime Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LNP3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,652,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,930,430.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinh Bac City Development Share Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V13PL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,193,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,577,358.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,149,400</x:t>
-[...41 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>2,067,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,332,798.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,244,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>5,043,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,045,514.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,032,829</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>6,764,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,706,477.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,486,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,445,370.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Power Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002NF5FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,252,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,398,255.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HAG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hagl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GCXWG1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,329,400</x:t>
-[...38 lines deleted...]
-    <x:t>$4,539,219.92</x:t>
+    <x:t>8,012,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,282,274.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,678,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,151,305.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Nam A Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N6NJMG6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,348,900</x:t>
-[...23 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>8,030,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,738,641.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,020,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>6,753,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,673,762.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,991,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,441,836.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,336,632</x:t>
-[...23 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>2,247,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,375,005.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,297,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,188,998.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PVS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Technical Services Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TFTNF6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,431,207</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>2,338,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,075,697.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,348,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,953,175.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,725,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,944,257.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,436,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,902,000.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,530,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,895,214.64</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>5,030,924</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>4,839,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,878,829.56</x:t>
   </x:si>
   <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,955,276</x:t>
-[...56 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>4,756,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,993.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,364,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,698,880.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,306,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,683,592.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,109,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,635,244.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
-    <x:t>5,999,662</x:t>
-[...53 lines deleted...]
-    <x:t>$3,003,356.94</x:t>
+    <x:t>5,770,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,599,465.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,923,272</x:t>
-[...2 lines deleted...]
-    <x:t>$2,981,874.73</x:t>
+    <x:t>3,773,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,593,037.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,852,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,351,018.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
-    <x:t>2,878,027</x:t>
-[...23 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>2,768,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339,571.05</x:t>
   </x:si>
   <x:si>
     <x:t>TCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoang Huy Investment Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DVPC837</x:t>
   </x:si>
   <x:si>
-    <x:t>4,974,055</x:t>
-[...38 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>4,784,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,219,398.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,234,394</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>5,034,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,038,113.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoa Sen Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KFK1K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,886,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,563.37</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,776,400</x:t>
-[...20 lines deleted...]
-    <x:t>$2,246,646.14</x:t>
+    <x:t>1,708,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,635.38</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,610,314</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>4,434,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,839,440.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,832,159</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>3,686,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,684,521.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,982.02</x:t>
+    <x:t>$79,876.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$8.03</x:t>
+    <x:t>$6.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,083,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,765.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-VND CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...20 lines deleted...]
-    <x:t>$5,371.70</x:t>
+    <x:t>619,586,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,570.08</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,238,070.71</x:t>
-[...2 lines deleted...]
-    <x:t>-0.42%</x:t>
+    <x:t>$642,143.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1156,62 +1147,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7a55674e2b4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R255efc065dd24ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb281476b0c89408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b045e8f49c84c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ecd893a932a4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra92519a0b4c44f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="21" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2418,636 +2409,636 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="2" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>