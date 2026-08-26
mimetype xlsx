--- v9 (2026-08-05)
+++ v10 (2026-08-26)
@@ -1,1125 +1,1134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9aba0a5c6e4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3519e807c6c546ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260803" sheetId="1" r:id="Ra92519a0b4c44f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260825" sheetId="1" r:id="R899eed647aeb42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="360">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="363">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,637,398</x:t>
+    <x:t>5,649,798</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,576,614.16</x:t>
+    <x:t>$47,904,962.77</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.00%</x:t>
+    <x:t>9.28%</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,526,667</x:t>
-[...5 lines deleted...]
-    <x:t>8.35%</x:t>
+    <x:t>15,086,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,698,302.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.27%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,279,876</x:t>
-[...5 lines deleted...]
-    <x:t>5.79%</x:t>
+    <x:t>11,304,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,127,560.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MCH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Consumer Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MJ8MC1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,397,400</x:t>
-[...5 lines deleted...]
-    <x:t>5.60%</x:t>
+    <x:t>5,409,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,428,678.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
-    <x:t>11,806,441</x:t>
-[...5 lines deleted...]
-    <x:t>5.36%</x:t>
+    <x:t>11,832,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,387,021.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,238,701</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>11,263,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,664,366.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,390,398</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>28,452,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,783,457.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,784,126</x:t>
-[...5 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>27,401,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,356,254.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,357,800</x:t>
-[...5 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>17,396,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,079,556.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,320,609</x:t>
-[...5 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>31,906,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,238,016.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>FPT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMZJZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,811,700</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>4,822,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,075,856.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>STB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7H3V0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,564,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>4,574,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,006,037.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,482,662</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>2,488,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,891,238.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,462,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>7,478,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,542,367.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VRE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vincom Retail Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MP70P6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,308,522</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>11,333,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,958,596.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietcap Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0073XTVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,530,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,778,741.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>VPL VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinpearl Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LJFB04</x:t>
   </x:si>
   <x:si>
-    <x:t>3,376,900</x:t>
-[...23 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>3,384,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,938,796.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,151,825</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>15,185,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,752,994.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
-    <x:t>16,957,331</x:t>
-[...2 lines deleted...]
-    <x:t>$7,691,641.24</x:t>
+    <x:t>16,994,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,849,820.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>GEX VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelex Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8G4S87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,368,186.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NVL VN</x:t>
   </x:si>
   <x:si>
     <x:t>No Va Land Investment Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003RR1FD5</x:t>
   </x:si>
   <x:si>
-    <x:t>14,200,127</x:t>
-[...23 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>14,231,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,259,200.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MSB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Maritime Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LNP3V9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,652,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>9,673,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,781,782.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,193,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>5,204,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,498,425.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
-    <x:t>2,067,600</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>2,072,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,158,030.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,498,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,958,803.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,043,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>5,055,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,909,188.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,764,629</x:t>
-[...23 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>6,779,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,484,580.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GCXWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,029,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,398,953.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,252,747</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>8,270,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,213,029.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>VPI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Van Phu - Invest Investment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JC6HXT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,678,852</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>1,682,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,194,781.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duc Giang Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003QTZ0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,252,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,885,282.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,002,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,678,284.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>NAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Nam A Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N6NJMG6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,030,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>8,048,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,589,040.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Tasco Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VGW3Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,753,300</x:t>
-[...20 lines deleted...]
-    <x:t>$3,441,836.65</x:t>
+    <x:t>6,768,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,497,151.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>DGC VN</x:t>
-[...14 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,343,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,407,707.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BVH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bao Viet Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N1D2L9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,297,996</x:t>
-[...20 lines deleted...]
-    <x:t>$3,075,697.67</x:t>
+    <x:t>1,300,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,169,427.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
+    <x:t>SAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9NNW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,728,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,475.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VCG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Construction And Import-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCJC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,756,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,601.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,439,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,909,543.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,533,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,909,194.18</x:t>
+  </x:si>
+  <x:si>
     <x:t>HVN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Airlines Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FWLXH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,348,100</x:t>
-[...53 lines deleted...]
-    <x:t>$2,895,214.64</x:t>
+    <x:t>3,355,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,036.18</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
-    <x:t>4,839,224</x:t>
-[...17 lines deleted...]
-    <x:t>$2,859,993.08</x:t>
+    <x:t>4,849,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,597.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,311,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,887,913.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDR VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phat Dat Real Estate Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7X29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,783,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,815,493.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>KDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kido Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LNDM11</x:t>
   </x:si>
   <x:si>
-    <x:t>1,364,336</x:t>
-[...2 lines deleted...]
-    <x:t>$2,698,880.51</x:t>
+    <x:t>1,367,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,942.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>BAF VN</x:t>
-[...11 lines deleted...]
-    <x:t>$2,683,592.98</x:t>
+    <x:t>KDH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khang Dien House Trading And Investment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7Z3F4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,781,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,638,351.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TSXTH8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,109,386</x:t>
-[...38 lines deleted...]
-    <x:t>$2,593,037.84</x:t>
+    <x:t>3,116,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,637,397.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,795,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,749.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fpt Securities Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019LTG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,774,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,389,424.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>IDC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Idico Corp Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0055XHM94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,852,887</x:t>
-[...38 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>1,856,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,277.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,034,794</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>5,045,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,195,454.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,886,111</x:t>
-[...2 lines deleted...]
-    <x:t>$2,035,563.37</x:t>
+    <x:t>4,896,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,988.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>DCM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008D1PSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,708,900</x:t>
-[...2 lines deleted...]
-    <x:t>$2,024,635.38</x:t>
+    <x:t>1,712,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,277.74</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
-    <x:t>4,434,714</x:t>
-[...2 lines deleted...]
-    <x:t>$1,839,440.82</x:t>
+    <x:t>4,444,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,010,106.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEO VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceo Group Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0076J67K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,694,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,883,926.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>CEO VN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,876.96</x:t>
+    <x:t>$82,774.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.88</x:t>
+    <x:t>$7.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,083,765</x:t>
+    <x:t>607,077</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,083,765.22</x:t>
+    <x:t>$607,077.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-VND CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,447,599,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,438.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,092.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1147,62 +1156,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b045e8f49c84c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ecd893a932a4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra92519a0b4c44f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2477c766afcf4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d6a3b9a01324a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R899eed647aeb42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I64"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2351,694 +2360,694 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="2" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="2" t="s">
         <x:v>1</x:v>
       </x:c>