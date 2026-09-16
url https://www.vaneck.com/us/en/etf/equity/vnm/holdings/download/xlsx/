--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,1134 +1,1161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3519e807c6c546ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4def87933b8e43eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260825" sheetId="1" r:id="R899eed647aeb42d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VNM_asof_20260914" sheetId="1" r:id="R254af066f55846a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="363">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="372">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VIC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vingroup Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TD3TC9</x:t>
   </x:si>
   <x:si>
     <x:t>5,649,798</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,904,962.77</x:t>
+    <x:t>$52,227,039.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.28%</x:t>
+    <x:t>10.37%</x:t>
   </x:si>
   <x:si>
     <x:t>VHM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vinhomes Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KMYS8P1</x:t>
   </x:si>
   <x:si>
     <x:t>15,086,534</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,698,302.33</x:t>
-[...2 lines deleted...]
-    <x:t>8.27%</x:t>
+    <x:t>$41,447,156.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masan Consumer Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MJ8MC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,409,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,511,819.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MSN VN</x:t>
   </x:si>
   <x:si>
     <x:t>Masan Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSPMR5</x:t>
   </x:si>
   <x:si>
     <x:t>11,304,676</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,127,560.50</x:t>
-[...20 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>$28,967,742.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>VNM VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Dairy Products Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6N60</x:t>
   </x:si>
   <x:si>
     <x:t>11,832,441</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,387,021.15</x:t>
-[...2 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>$26,984,807.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
   </x:si>
   <x:si>
     <x:t>VCB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank For Foreign Trade Of Vietnam Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM8HF6</x:t>
   </x:si>
   <x:si>
     <x:t>11,263,401</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,664,366.51</x:t>
-[...2 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>$25,348,592.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>HPG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Phat Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TX8GM7</x:t>
   </x:si>
   <x:si>
     <x:t>28,452,898</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,783,457.08</x:t>
-[...2 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>$22,866,565.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>SSI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ssi Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4DR4</x:t>
   </x:si>
   <x:si>
     <x:t>27,401,191</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,356,254.44</x:t>
-[...2 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>$21,379,095.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VCK VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vps Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008KG3LL1</x:t>
   </x:si>
   <x:si>
     <x:t>17,396,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,079,556.05</x:t>
-[...2 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>$19,024,621.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>VIX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vix Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3LMQ4</x:t>
   </x:si>
   <x:si>
     <x:t>31,906,779</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,238,016.03</x:t>
-[...2 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>$15,478,485.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saigon Thuong Tin Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7H3V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,574,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,453,457.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>FPT VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMZJZ5</x:t>
   </x:si>
   <x:si>
     <x:t>4,822,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,075,856.46</x:t>
-[...20 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$13,422,384.16</x:t>
   </x:si>
   <x:si>
     <x:t>VJC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietjet Aviation Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QBJXH5</x:t>
   </x:si>
   <x:si>
     <x:t>2,488,162</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,891,238.69</x:t>
-[...2 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$11,761,448.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRE VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vincom Retail Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004MP70P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,333,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,207,112.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TCX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Techcom Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YPQWJB1</x:t>
   </x:si>
   <x:si>
     <x:t>7,478,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,542,367.02</x:t>
-[...20 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$11,000,876.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinpearl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LJFB04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,384,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,944,698.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VCI VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietcap Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0073XTVS8</x:t>
   </x:si>
   <x:si>
     <x:t>12,530,787</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,778,741.88</x:t>
-[...20 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$9,436,195.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>VND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vndirect Securities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QK20H5</x:t>
   </x:si>
   <x:si>
     <x:t>15,185,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,752,994.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$8,532,550.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>SHB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon - Hanoi Commercial Joint Stock B</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G88YK9</x:t>
   </x:si>
   <x:si>
     <x:t>16,994,731</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,849,820.10</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$7,454,154.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVL VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Va Land Investment Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003RR1FD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,231,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,546,187.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>GEX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8G4S87</x:t>
   </x:si>
   <x:si>
     <x:t>7,408,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,368,186.91</x:t>
-[...20 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$6,355,115.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>MSB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Maritime Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LNP3V9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,673,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>11,607,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,716,140.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>KBC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Kinh Bac City Development Share Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V13PL0</x:t>
   </x:si>
   <x:si>
     <x:t>5,204,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,498,425.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$5,290,310.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thanh Thanh Cong - Bien Hoa Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVGH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,498,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,844,850.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>GEE VN</x:t>
   </x:si>
   <x:si>
     <x:t>Gelex Electric Equipment Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015PZHH97</x:t>
   </x:si>
   <x:si>
     <x:t>2,072,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,158,030.79</x:t>
-[...20 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$4,600,502.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VPX VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vp Bank Securities Ltd Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CFY25J8</x:t>
   </x:si>
   <x:si>
     <x:t>5,055,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,909,188.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$4,553,931.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VPI VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Van Phu - Invest Investment Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JC6HXT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,850,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,294,347.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagl Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GCXWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,029,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,248,287.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>EIB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Export Import Commercial Jsb</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DB3KG5</x:t>
   </x:si>
   <x:si>
     <x:t>6,779,529</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,484,580.35</x:t>
-[...20 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$4,178,463.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>POW VN</x:t>
   </x:si>
   <x:si>
     <x:t>Petrovietnam Power Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002NF5FT6</x:t>
   </x:si>
   <x:si>
     <x:t>8,270,947</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,213,029.85</x:t>
-[...20 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$3,951,879.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVD VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Drilling &amp; Well Services J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFV9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,002,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,629,973.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PVS VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Technical Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFTNF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,812,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,517,629.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nam A Commercial Jsb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6NJMG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,048,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,458,855.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bao Viet Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N1D2L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,300,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,406,017.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasco Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VGW3Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,768,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,309,743.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>DGC VN</x:t>
   </x:si>
   <x:si>
     <x:t>Duc Giang Chemicals Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QTZ0W7</x:t>
   </x:si>
   <x:si>
     <x:t>2,252,532</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,885,282.62</x:t>
-[...92 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$3,236,982.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>SAB VN</x:t>
   </x:si>
   <x:si>
     <x:t>Saigon Beer Alcohol Beverage Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9NNW4</x:t>
   </x:si>
   <x:si>
     <x:t>1,728,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,056,475.38</x:t>
+    <x:t>$2,976,218.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
+    <x:t>BAF VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baf Viet Nam Agriculture Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013T7PJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,311,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,249.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIP VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Gon Vrg Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003SZSNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,533,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,818,107.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VHC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinh Hoan Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V0W6M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,439,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,784,649.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kido Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LNDM11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,367,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,052.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HVN VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vietnam Airlines Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FWLXH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,355,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,662,597.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Fertilizer &amp; Chemicals Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TSXTH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,116,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,643,934.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VCG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Vietnam Construction And Import-Export</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCJC2</x:t>
   </x:si>
   <x:si>
     <x:t>4,756,076</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,946,601.80</x:t>
-[...50 lines deleted...]
-    <x:t>$2,908,036.18</x:t>
+    <x:t>$2,634,124.67</x:t>
   </x:si>
   <x:si>
     <x:t>SHS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Gon-Ha Noi Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JP1G79</x:t>
   </x:si>
   <x:si>
     <x:t>4,849,924</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,896,597.94</x:t>
-[...14 lines deleted...]
-    <x:t>$2,887,913.01</x:t>
+    <x:t>$2,614,445.42</x:t>
   </x:si>
   <x:si>
     <x:t>PDR VN</x:t>
   </x:si>
   <x:si>
     <x:t>Phat Dat Real Estate Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7X29</x:t>
   </x:si>
   <x:si>
     <x:t>5,783,662</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,815,493.79</x:t>
-[...20 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$2,569,008.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCH VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoang Huy Investment Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DVPC837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,274,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,443.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>KDH VN</x:t>
   </x:si>
   <x:si>
     <x:t>Khang Dien House Trading And Investment</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7Z3F4</x:t>
   </x:si>
   <x:si>
     <x:t>3,781,872</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,638,351.60</x:t>
-[...35 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$2,284,281.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDC VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idico Corp Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055XHM94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,856,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,193,643.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>FTS VN</x:t>
   </x:si>
   <x:si>
     <x:t>Fpt Securities Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019LTG04</x:t>
   </x:si>
   <x:si>
     <x:t>2,774,427</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,389,424.25</x:t>
-[...20 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$2,148,970.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCM VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrovietnam Ca Mau Fertilizer Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008D1PSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,712,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,139,808.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>DIG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Development Investment Construction Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW9M63</x:t>
   </x:si>
   <x:si>
-    <x:t>5,045,894</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>5,348,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,327.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HSG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Hoa Sen Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KFK1K6</x:t>
   </x:si>
   <x:si>
     <x:t>4,896,811</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,036,988.83</x:t>
-[...17 lines deleted...]
-    <x:t>$2,023,277.74</x:t>
+    <x:t>$1,900,590.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>DXG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dat Xanh Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q1XB43</x:t>
   </x:si>
   <x:si>
     <x:t>4,444,514</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,010,106.59</x:t>
+    <x:t>$1,837,792.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CEO VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ceo Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0076J67K2</x:t>
   </x:si>
   <x:si>
     <x:t>3,694,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,883,926.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$1,649,314.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSB VN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southeast Asia Commercial Joint Stock B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CXDMM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,369.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>FUEVFVND VN</x:t>
   </x:si>
   <x:si>
     <x:t>Dcvfmvn Diamond ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TR4HHL9</x:t>
   </x:si>
   <x:si>
     <x:t>62,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,774.67</x:t>
+    <x:t>$80,708.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HDG VN</x:t>
   </x:si>
   <x:si>
     <x:t>Ha Do Group Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6YTV2</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$7.00</x:t>
+    <x:t>$6.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-VND CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,281,925,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,553,972.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>-7,693,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-7,693,812.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,068,092.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$-1,303,610.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1156,62 +1183,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2477c766afcf4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d6a3b9a01324a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R899eed647aeb42d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e49536d594b4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49af80a5dc3844db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R254af066f55846a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I64"/>
+  <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1606,1008 +1633,1008 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2621,442 +2648,471 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A64" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B64" s="2" t="s">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="2" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C64" s="2" t="s">
+      <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D64" s="2" t="s">
+      <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E64" s="2" t="s">
+      <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F64" s="2" t="s">
+      <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G64" s="2" t="s">
+      <x:c r="G65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H64" s="2" t="s">
+      <x:c r="H65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I64" s="2" t="s">
+      <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A64:I64"/>
+    <x:mergeCell ref="A65:I65"/>
   </x:mergeCells>
 </x:worksheet>
 </file>