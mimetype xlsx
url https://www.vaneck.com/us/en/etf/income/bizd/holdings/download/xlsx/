--- v0 (2026-04-01)
+++ v1 (2026-04-22)
@@ -1,711 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b0a7eb55d14858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4310a15f6a8f4ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260331" sheetId="1" r:id="R8d2f5906e34f4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260421" sheetId="1" r:id="R42bed74166734fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="222">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>10,499,242</x:t>
+    <x:t>11,948,204</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,196,340.84</x:t>
+    <x:t>$226,537,947.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.89%</x:t>
+    <x:t>14.35%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>10,284,077</x:t>
-[...5 lines deleted...]
-    <x:t>7.75%</x:t>
+    <x:t>11,703,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,705,593.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.53%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,839,490</x:t>
-[...5 lines deleted...]
-    <x:t>6.64%</x:t>
+    <x:t>2,105,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,820,381.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.21%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,285,506</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>3,738,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,541,114.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,322,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,802,481.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2R8K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,908,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,583,011.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MS80PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,882,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,505,414.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,271,244</x:t>
-[...59 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>3,723,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,963,789.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,387,191</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>1,578,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,946,060.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>881,228</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>1,002,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,847,368.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,218,303</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>1,386,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,960,987.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TKZRB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,468,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,617,701.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morgan Stanley Direct Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R40RNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,789,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,350,676</x:t>
-[...41 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>1,537,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,722,509.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,549,920</x:t>
-[...2 lines deleted...]
-    <x:t>$13,763,289.60</x:t>
+    <x:t>1,763,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,091,241.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3RGN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,899,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,987,663.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LV74X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,653,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,371,800.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,517,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,356,648.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,107,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,945,202.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG22J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,512,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,461,261.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K9JH07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,735,026.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,087,343.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,785,861.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,587,019.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,797,144.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kayne Anderson BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6ZX0D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,732,733.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Churchill Direct Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S1L7066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>584,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,346,717.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJYTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,058,121.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cion Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009KJ66B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,459,757.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P0TNW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,405,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,946,013.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,911,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,045,341.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797TN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZDC8DQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,277,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,946,454.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mvbdc Tr (Gross) Swap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570237158.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8912574.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,836,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,836,043.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>PSEC</x:t>
-[...340 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,334,144.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$5,426,783.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -733,51 +736,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8853b0bcd8514c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0b1aa3d8aa624e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d2f5906e34f4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c74259c630e4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9afc9e6895149c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42bed74166734fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1560,375 +1563,375 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>