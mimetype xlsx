--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4310a15f6a8f4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084966d136104128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260421" sheetId="1" r:id="R42bed74166734fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260421" sheetId="1" r:id="R5f27e77552394176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
   <x:si>
     <x:t>Daily Holdings (%)  04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -736,51 +736,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c74259c630e4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9afc9e6895149c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42bed74166734fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171ddcf0ef474649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3efac32401749c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f27e77552394176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">