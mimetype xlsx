--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -1,714 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084966d136104128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a420a7872b14a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260421" sheetId="1" r:id="R5f27e77552394176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260512" sheetId="1" r:id="R0a0384c8e892486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="224">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>11,948,204</x:t>
+    <x:t>12,161,112</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$226,537,947.84</x:t>
+    <x:t>$228,264,072.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.35%</x:t>
+    <x:t>14.58%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,703,353</x:t>
-[...5 lines deleted...]
-    <x:t>8.53%</x:t>
+    <x:t>11,911,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,055,844.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>2,105,835</x:t>
-[...5 lines deleted...]
-    <x:t>7.21%</x:t>
+    <x:t>2,143,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,432,273.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,738,952</x:t>
-[...5 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>3,805,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,081,169.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,322,105</x:t>
-[...2 lines deleted...]
-    <x:t>$47,802,481.30</x:t>
+    <x:t>4,399,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,422,837.00</x:t>
   </x:si>
   <x:si>
     <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,908,935</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>2,960,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,312,864.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,882,723</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>1,916,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,549,666.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,723,032</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>3,789,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,621,896.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,578,601</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>1,606,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,326,438.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,002,833</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>1,020,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,272,174.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,386,426</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>1,411,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,876,184.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,468,273</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>1,494,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,097,486.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,170,340</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>1,191,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,046,937.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,537,078</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>1,564,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,443,751.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,763,802</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>1,795,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,156,935.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LV74X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,683,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,762,409.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,899,507</x:t>
-[...23 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>6,004,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,110,936.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,517,801</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>1,544,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,409,289.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,107,374</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>1,127,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,679,773.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,512,289</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>1,539,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,498,482.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>632,616</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>643,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,149,864.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,430,796.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,143,102.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kayne Anderson BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6ZX0D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,502,570.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,690,522.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>709,363</x:t>
-[...74 lines deleted...]
-    <x:t>$9,732,733.23</x:t>
+    <x:t>722,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,472,889.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>584,504</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>594,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,965,978.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>376,634</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>383,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,525,239.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P0TNW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,430,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,037,579.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>861,301</x:t>
-[...20 lines deleted...]
-    <x:t>$5,946,013.71</x:t>
+    <x:t>876,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,952,419.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>276,911,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,045,341.44</x:t>
-[...2 lines deleted...]
-    <x:t>17.24%</x:t>
+    <x:t>$272,606,955.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.42%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>274,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$271,946,454.62</x:t>
-[...2 lines deleted...]
-    <x:t>17.23%</x:t>
+    <x:t>$272,525,689.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>570237158.39</x:t>
+    <x:t>559214878.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,350</x:t>
   </x:si>
   <x:si>
-    <x:t>8912574.50</x:t>
+    <x:t>8740300.75</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>14,836,044</x:t>
+    <x:t>18,324,479</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,836,043.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$18,324,478.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,426,783.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$-9,673,305.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -736,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171ddcf0ef474649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3efac32401749c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f27e77552394176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88bb8e0eea849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ec52871d909475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a0384c8e892486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1592,346 +1595,346 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>