--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,717 +1,720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a420a7872b14a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20774dd3ee42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260512" sheetId="1" r:id="R0a0384c8e892486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260601" sheetId="1" r:id="R480cb68ecb014148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="224">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,161,112</x:t>
+    <x:t>12,191,789</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,264,072.24</x:t>
+    <x:t>$232,497,416.23</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.58%</x:t>
+    <x:t>14.64%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,911,893</x:t>
-[...5 lines deleted...]
-    <x:t>8.50%</x:t>
+    <x:t>11,941,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,377,023.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.59%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>2,143,467</x:t>
-[...5 lines deleted...]
-    <x:t>7.25%</x:t>
+    <x:t>2,148,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,903,954.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,805,560</x:t>
-[...5 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>3,815,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,970,617.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,399,150</x:t>
-[...2 lines deleted...]
-    <x:t>$47,422,837.00</x:t>
+    <x:t>4,410,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,071,659.60</x:t>
   </x:si>
   <x:si>
     <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,960,755</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>2,968,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,571,575.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,916,267</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>1,921,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,914,768.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,789,356</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>3,798,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,231,732.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,606,718</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>1,610,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,994,058.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinity Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T6WFZ96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,414,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,289,969.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,020,697</x:t>
-[...23 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>1,023,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,852,516.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morgan Stanley Direct Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R40RNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,194,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,593,709.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,494,425</x:t>
-[...23 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>1,498,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,083,105.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,564,462</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>1,568,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,158,285.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,795,215</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>1,799,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,521,916.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3RGN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,019,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,808,730.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,683,285</x:t>
-[...23 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>1,687,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,057,324.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,544,849</x:t>
-[...2 lines deleted...]
-    <x:t>$13,409,289.32</x:t>
+    <x:t>1,548,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,690,843.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
+    <x:t>NMFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG22J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,543,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,499,069.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,127,091</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>1,129,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,440,397.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>643,872</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>645,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,283,960.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,030,894.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>675,579</x:t>
-[...23 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>677,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,768,942.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>693,239</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>694,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,334,278.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,655,852.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>780,864</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>782,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,636,772.71</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>594,920</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>596,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,997,831.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>383,354</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>384,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,513,338.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cion Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009KJ66B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>878,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,993,838.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,430,706</x:t>
-[...23 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>1,434,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,665,512.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
-    <x:t>276,911,000</x:t>
+    <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,606,955.71</x:t>
-[...2 lines deleted...]
-    <x:t>17.42%</x:t>
+    <x:t>$273,751,679.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.24%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>274,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,525,689.24</x:t>
-[...2 lines deleted...]
-    <x:t>17.41%</x:t>
+    <x:t>$273,064,314.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>559214878.16</x:t>
+    <x:t>564185353.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>3,350</x:t>
-[...2 lines deleted...]
-    <x:t>8740300.75</x:t>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9449723.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6054140.50</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>18,324,479</x:t>
+    <x:t>16,756,579</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,324,478.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$16,756,579.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,673,305.08</x:t>
-[...2 lines deleted...]
-    <x:t>-0.62%</x:t>
+    <x:t>$4,160,178.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -739,56 +742,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88bb8e0eea849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2ec52871d909475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a0384c8e892486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc776ec48554aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R17a0c4e976bd4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R480cb68ecb014148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I40"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1595,355 +1598,384 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F39" s="1" t="s">
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I39" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A40" s="2" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="B40" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I40" s="2" t="s">
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A40:I40"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>