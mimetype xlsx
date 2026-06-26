--- v4 (2026-06-02)
+++ v5 (2026-06-26)
@@ -1,720 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20774dd3ee42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf84e0cad9846af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260601" sheetId="1" r:id="R480cb68ecb014148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260625" sheetId="1" r:id="Rf02efe69f1404d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,191,789</x:t>
+    <x:t>12,478,825</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$232,497,416.23</x:t>
+    <x:t>$224,494,061.75</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.64%</x:t>
+    <x:t>14.35%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,941,946</x:t>
-[...5 lines deleted...]
-    <x:t>8.59%</x:t>
+    <x:t>8,753,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,492,677.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Secured Lending Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MS80PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,652,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,506,640.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>2,148,885</x:t>
-[...5 lines deleted...]
-    <x:t>6.98%</x:t>
+    <x:t>1,640,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,320,684.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hercules Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2R8K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,133,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,760,803.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,815,166</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>3,677,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,596,697.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Technology Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MXMSTD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,391,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,017,538.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,410,244</x:t>
-[...59 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>4,415,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,689,383.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,610,781</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>1,904,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,859,444.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,414,675</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>1,802,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,454,340.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,023,274</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>1,245,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,027,046.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,194,201</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>1,614,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,650,956.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,498,186</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>1,765,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,148,873.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldman Sachs BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DDDKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,121,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,665,118.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3RGN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,432,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,611,776.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,568,399</x:t>
-[...41 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>1,651,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,183,034.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,826,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,865,300.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,393,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,670,543.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,687,554</x:t>
-[...2 lines deleted...]
-    <x:t>$14,057,324.82</x:t>
+    <x:t>1,989,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,460,887.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K9JH07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,992,619.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBDC</x:t>
-[...14 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,066,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,839,191.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>798,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,894,521.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,543,095</x:t>
-[...77 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>1,647,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,366,790.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,399,760.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,367,137.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Churchill Direct Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S1L7066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,476,731.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>694,975</x:t>
-[...56 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>665,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,078,137.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>384,314</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>452,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,488,076.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>878,862</x:t>
-[...2 lines deleted...]
-    <x:t>$5,993,838.84</x:t>
+    <x:t>998,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,998,983.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,434,307</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>1,682,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,281,706.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,751,679.58</x:t>
-[...2 lines deleted...]
-    <x:t>17.24%</x:t>
+    <x:t>$274,370,083.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.54%</x:t>
   </x:si>
   <x:si>
     <x:t>912797TN7</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>274,277,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,064,314.41</x:t>
-[...2 lines deleted...]
-    <x:t>17.19%</x:t>
+    <x:t>$273,734,033.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>564185353.20</x:t>
+    <x:t>540948864.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>3,590</x:t>
-[...8 lines deleted...]
-    <x:t>6054140.50</x:t>
+    <x:t>7,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18121056.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11609590.40</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,756,579</x:t>
+    <x:t>14,342,912</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,756,579.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$14,342,911.74</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,160,178.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$-2,579,324.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -742,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc776ec48554aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R17a0c4e976bd4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R480cb68ecb014148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907b5404e20d4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdea9d4c6434e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf02efe69f1404d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1569,80 +1566,80 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -1888,85 +1885,85 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>