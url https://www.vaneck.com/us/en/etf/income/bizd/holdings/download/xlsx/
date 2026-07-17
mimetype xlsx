--- v5 (2026-06-26)
+++ v6 (2026-07-17)
@@ -1,717 +1,720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf84e0cad9846af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1c71923fed4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260625" sheetId="1" r:id="Rf02efe69f1404d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260715" sheetId="1" r:id="Rada90dd69c614489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,478,825</x:t>
+    <x:t>12,434,751</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,494,061.75</x:t>
+    <x:t>$235,265,488.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.35%</x:t>
+    <x:t>14.52%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,753,996</x:t>
-[...2 lines deleted...]
-    <x:t>$93,492,677.28</x:t>
+    <x:t>8,723,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,826,221.30</x:t>
   </x:si>
   <x:si>
     <x:t>5.98%</x:t>
   </x:si>
   <x:si>
+    <x:t>MAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXT422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,634,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,292,663.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,652,197</x:t>
-[...23 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>3,639,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,669,145.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,133,911</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>3,122,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,308,968.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,677,153</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>3,664,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,513,637.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,400,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,919,778.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,391,955</x:t>
-[...23 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>4,376,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,427,436.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,904,904</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>1,898,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,065,964.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,802,032</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>1,795,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,819,130.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,245,796</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>1,241,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,731,745.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,614,339</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>1,608,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,142,699.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,765,896</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>1,759,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,626,196.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,121,372</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>2,113,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,898,015.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,432,562</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>7,406,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,812,328.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,651,330</x:t>
-[...2 lines deleted...]
-    <x:t>$16,183,034.00</x:t>
+    <x:t>1,645,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,339,824.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,819,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,577,256.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K9JH07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,410,211.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,716,096.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LV74X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,982,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,290,933.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCSF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Specialty Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JDV0M15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,062,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,654,461.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,181,252.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG22J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,641,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,671,207.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slr Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V86JM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>839,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,094,422.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,290,705.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Churchill Direct Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S1L7066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,716,921.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kayne Anderson BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6ZX0D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>662,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,125,668.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJYTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,994,986.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cion Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009KJ66B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>994,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,425,406.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P0TNW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,676,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,548,003.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797UK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,519,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,926,933.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,787,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,696,271.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mvbdc Tr (Gross) Swap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>569482049.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9538439.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6110978.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,708,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,708,195.74</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBDC</x:t>
-[...328 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,579,324.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.62%</x:t>
+    <x:t>$14,146,850.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -739,51 +742,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907b5404e20d4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdea9d4c6434e48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf02efe69f1404d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ccb2f0115248c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ff291ec81a34824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rada90dd69c614489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1566,138 +1569,138 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -1885,85 +1888,85 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>