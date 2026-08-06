--- v6 (2026-07-17)
+++ v7 (2026-08-06)
@@ -1,720 +1,720 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1c71923fed4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4291c4fb92bf4659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260715" sheetId="1" r:id="Rada90dd69c614489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260804" sheetId="1" r:id="Rfe1d8a7c357b4894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
   <x:si>
-    <x:t>Daily Holdings (%)  07/15/2026</x:t>
+    <x:t>Daily Holdings (%)  08/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,434,751</x:t>
+    <x:t>12,082,677</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$235,265,488.92</x:t>
+    <x:t>$237,424,603.05</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.52%</x:t>
+    <x:t>14.49%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,723,083</x:t>
-[...5 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>8,476,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,932,465.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,634,388</x:t>
-[...5 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>1,588,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,762,201.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,639,301</x:t>
-[...5 lines deleted...]
-    <x:t>5.29%</x:t>
+    <x:t>3,536,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,092,476.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,122,841</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>3,034,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,220,486.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,275,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,043,127.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,664,172</x:t>
-[...23 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>3,560,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,570,005.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,376,439</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>4,252,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,502,006.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,898,161</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>1,844,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,217,517.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,795,662</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>1,744,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,685,713.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,241,409</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>1,206,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,818,574.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,608,618</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>1,563,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,758,968.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,759,658</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>1,709,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,740,334.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,113,872</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>2,053,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,383,246.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,406,312</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>7,196,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,264,297.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,645,501</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>1,598,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,509,106.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,819,773</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>1,768,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,153,996.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>758,190</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>736,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,081,436.26</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,388,311</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>1,349,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,151,209.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,982,099</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>1,925,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,886,323.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,062,604</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>1,032,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,360,860.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>795,489</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>772,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,023,853.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,641,520</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>1,595,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,931,056.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>839,215</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>815,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,747,406.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>905,872</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>880,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,201,633.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>759,728</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>738,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,397,311.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>662,721</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>643,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,950,501.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>451,329</x:t>
-[...2 lines deleted...]
-    <x:t>$8,994,986.97</x:t>
+    <x:t>438,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,485,845.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>994,645</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>966,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,117,596.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,676,134</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>1,628,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,732,897.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912797VT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,773,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,605,406.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.28%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...20 lines deleted...]
-    <x:t>16.28%</x:t>
+    <x:t>$275,499,355.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>569482049.14</x:t>
+    <x:t>583499903.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,590</x:t>
   </x:si>
   <x:si>
-    <x:t>9538439.73</x:t>
+    <x:t>9773229.32</x:t>
   </x:si>
   <x:si>
     <x:t>2,300</x:t>
   </x:si>
   <x:si>
-    <x:t>6110978.10</x:t>
+    <x:t>6261400.40</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,708,196</x:t>
+    <x:t>82,971</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,708,195.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$82,971.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,146,850.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$18,512,633.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -742,51 +742,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ccb2f0115248c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ff291ec81a34824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rada90dd69c614489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251356190fc040e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdd3f79693f514117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe1d8a7c357b4894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1366,341 +1366,341 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">