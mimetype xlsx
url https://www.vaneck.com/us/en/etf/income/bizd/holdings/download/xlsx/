--- v7 (2026-08-06)
+++ v8 (2026-08-27)
@@ -1,720 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4291c4fb92bf4659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3861a3390c8c40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260804" sheetId="1" r:id="Rfe1d8a7c357b4894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260825" sheetId="1" r:id="Rdc2bc0a4cd574607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="225">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,082,677</x:t>
+    <x:t>12,191,362</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,424,603.05</x:t>
+    <x:t>$242,973,844.66</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.49%</x:t>
+    <x:t>14.23%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,476,113</x:t>
-[...5 lines deleted...]
-    <x:t>5.79%</x:t>
+    <x:t>8,552,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,154,718.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,588,140</x:t>
-[...5 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>1,602,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,806,369.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,536,269</x:t>
-[...5 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>3,568,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,595,376.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,034,389</x:t>
-[...5 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>3,061,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,854,845.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,275,774</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>4,314,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,986,338.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Technology Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MXMSTD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,290,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,970,763.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,560,398</x:t>
-[...23 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>3,592,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,096,429.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,844,393</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>1,860,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,321,533.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,744,808</x:t>
-[...2 lines deleted...]
-    <x:t>$31,685,713.28</x:t>
+    <x:t>1,760,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,921,312.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,206,253</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>1,217,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,682,939.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,563,090</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>1,577,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,256,567.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,709,838</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>1,725,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,686,498.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,053,994</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>2,072,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,931,977.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,196,592</x:t>
-[...2 lines deleted...]
-    <x:t>$16,264,297.92</x:t>
+    <x:t>7,261,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,064,071.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,784,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,860,472.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,598,877</x:t>
-[...23 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>1,613,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,608,251.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,361,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,530,630.22</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>736,758</x:t>
-[...17 lines deleted...]
-    <x:t>$14,151,209.31</x:t>
+    <x:t>743,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,682,130.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,925,981</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>1,943,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,419,130.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C32KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>779,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,860,369.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,032,524</x:t>
-[...23 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>1,041,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,595,349.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,595,061</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>1,609,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,247,617.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msc Income Fund Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FNF0VB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,288,030.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>815,433</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>822,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,367,040.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>738,202</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>744,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,206,395.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>643,921</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>649,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,784,227.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>438,545</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>442,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,778,981.76</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>966,445</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>975,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,323,421.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,628,664</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>1,643,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,869,056.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>304,773,000</x:t>
+    <x:t>347,067,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$299,605,406.16</x:t>
-[...2 lines deleted...]
-    <x:t>18.28%</x:t>
+    <x:t>$341,996,097.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.03%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$275,499,355.48</x:t>
-[...2 lines deleted...]
-    <x:t>16.81%</x:t>
+    <x:t>$276,114,060.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>583499903.28</x:t>
+    <x:t>601742768.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,590</x:t>
   </x:si>
   <x:si>
-    <x:t>9773229.32</x:t>
+    <x:t>10078784.99</x:t>
   </x:si>
   <x:si>
     <x:t>2,300</x:t>
   </x:si>
   <x:si>
-    <x:t>6261400.40</x:t>
+    <x:t>6457160.30</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>82,971</x:t>
+    <x:t>3,078,562</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,971.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$3,078,562.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,512,633.28</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$1,116,833.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -742,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251356190fc040e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdd3f79693f514117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe1d8a7c357b4894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd5f2e556cf421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce59c860670e404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc2bc0a4cd574607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1656,317 +1653,317 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>