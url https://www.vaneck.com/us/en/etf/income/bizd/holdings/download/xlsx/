--- v8 (2026-08-27)
+++ v9 (2026-08-27)
@@ -1,717 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3861a3390c8c40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37d49d209b846a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260825" sheetId="1" r:id="Rdc2bc0a4cd574607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260826" sheetId="1" r:id="R4f3ac223f01f411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
   <x:si>
-    <x:t>Daily Holdings (%)  08/25/2026</x:t>
+    <x:t>Daily Holdings (%)  08/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
     <x:t>12,191,362</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,973,844.66</x:t>
+    <x:t>$242,608,103.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.23%</x:t>
+    <x:t>14.26%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
     <x:t>8,552,352</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,154,718.72</x:t>
-[...2 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>$96,213,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
     <x:t>1,602,432</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,806,369.28</x:t>
+    <x:t>$93,630,101.76</x:t>
   </x:si>
   <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
     <x:t>3,568,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,595,376.74</x:t>
-[...2 lines deleted...]
-    <x:t>5.19%</x:t>
+    <x:t>$88,952,184.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
     <x:t>3,061,674</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,854,845.66</x:t>
-[...2 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>$54,007,929.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
     <x:t>4,314,219</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,986,338.95</x:t>
-[...2 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>$52,460,903.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
     <x:t>4,290,766</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,970,763.88</x:t>
-[...2 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>$47,498,779.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
     <x:t>3,592,405</x:t>
   </x:si>
   <x:si>
     <x:t>$47,096,429.55</x:t>
   </x:si>
   <x:si>
-    <x:t>2.76%</x:t>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
     <x:t>1,860,987</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,321,533.26</x:t>
-[...2 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$35,023,775.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
     <x:t>1,760,498</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,921,312.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>$32,974,127.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
     <x:t>1,217,094</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,682,939.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>$30,719,452.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
     <x:t>1,577,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,256,567.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$24,067,309.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
     <x:t>1,725,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,686,498.35</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$22,531,229.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
     <x:t>2,072,473</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,931,977.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$20,766,179.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,784,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,682,054.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
     <x:t>7,261,307</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,064,071.45</x:t>
-[...20 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$16,519,473.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
     <x:t>1,613,256</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,608,251.80</x:t>
+    <x:t>$15,551,787.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CGBD</x:t>
   </x:si>
   <x:si>
     <x:t>Tcg BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GQVWWP4</x:t>
   </x:si>
   <x:si>
     <x:t>1,361,142</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,530,630.22</x:t>
+    <x:t>$15,421,738.86</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
     <x:t>743,399</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,682,130.25</x:t>
+    <x:t>$14,644,960.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
     <x:t>1,943,279</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,419,130.18</x:t>
+    <x:t>$14,321,966.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
     <x:t>779,889</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,860,369.61</x:t>
+    <x:t>$12,782,380.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
     <x:t>1,041,799</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,595,349.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$12,397,408.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
     <x:t>1,609,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,247,617.71</x:t>
+    <x:t>$12,183,241.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
     <x:t>888,122</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,288,030.62</x:t>
+    <x:t>$11,261,386.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
     <x:t>822,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,367,040.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$10,292,990.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
     <x:t>744,854</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,206,395.44</x:t>
+    <x:t>$9,139,358.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
     <x:t>649,721</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,784,227.92</x:t>
+    <x:t>$8,758,239.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
     <x:t>442,489</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,778,981.76</x:t>
+    <x:t>$8,734,732.86</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
     <x:t>975,156</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,323,421.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$7,157,645.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
     <x:t>1,643,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,869,056.70</x:t>
+    <x:t>$6,786,890.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
     <x:t>347,067,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$341,996,097.77</x:t>
-[...2 lines deleted...]
-    <x:t>20.03%</x:t>
+    <x:t>$342,027,538.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$276,114,060.06</x:t>
-[...2 lines deleted...]
-    <x:t>16.18%</x:t>
+    <x:t>$276,142,788.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>601742768.36</x:t>
+    <x:t>599921118.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>3,590</x:t>
   </x:si>
   <x:si>
-    <x:t>10078784.99</x:t>
+    <x:t>10048273.58</x:t>
   </x:si>
   <x:si>
     <x:t>2,300</x:t>
   </x:si>
   <x:si>
-    <x:t>6457160.30</x:t>
+    <x:t>6437612.60</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,078,562</x:t>
+    <x:t>3,078,851</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,078,562.22</x:t>
+    <x:t>$3,078,851.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,116,833.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$-555,587.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -739,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd5f2e556cf421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce59c860670e404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc2bc0a4cd574607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0c618670bd4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R85dad53465254140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f3ac223f01f411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">