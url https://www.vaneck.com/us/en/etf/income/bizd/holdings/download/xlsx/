--- v9 (2026-08-27)
+++ v10 (2026-09-23)
@@ -1,717 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37d49d209b846a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858b525ad67f42c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260826" sheetId="1" r:id="R4f3ac223f01f411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260922" sheetId="1" r:id="R088d18020da8452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="224">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>12,191,362</x:t>
+    <x:t>11,111,595</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,608,103.80</x:t>
+    <x:t>$215,120,479.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.26%</x:t>
+    <x:t>13.62%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,552,352</x:t>
-[...5 lines deleted...]
-    <x:t>5.65%</x:t>
+    <x:t>7,715,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,948,442.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,602,432</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>1,463,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,928,560.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,568,078</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>3,243,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,191,605.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,061,674</x:t>
-[...5 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>2,535,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,659,123.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golub Capital BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXNF64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,481,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,625,412.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Technology Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MXMSTD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,079,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,790,902.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>FSK</x:t>
   </x:si>
   <x:si>
     <x:t>Fs Kkr Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001YCZP63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,314,219</x:t>
-[...41 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>3,727,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,156,792.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,860,987</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>1,730,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,745,646.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,760,498</x:t>
-[...2 lines deleted...]
-    <x:t>$32,974,127.54</x:t>
+    <x:t>1,718,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,657,558.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,217,094</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>1,156,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,993,363.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,577,150</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>1,449,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,224,208.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,725,209</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>1,598,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,771,045.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,072,473</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>1,920,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,681,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prospect Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3RGN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,048,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,505,635.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,784,177</x:t>
-[...23 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>1,652,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,479,465.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,248,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,319,262.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>MFIC</x:t>
   </x:si>
   <x:si>
     <x:t>Midcap Financial Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBNX94</x:t>
   </x:si>
   <x:si>
-    <x:t>1,613,256</x:t>
-[...20 lines deleted...]
-    <x:t>$15,421,738.86</x:t>
+    <x:t>1,494,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,541,492.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>743,399</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>688,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,295,006.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,943,279</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>1,800,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,800,090.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>779,889</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>722,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,416,511.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,041,799</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>965,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,829,140.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,609,411</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>1,491,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,586,334.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>888,122</x:t>
-[...2 lines deleted...]
-    <x:t>$11,261,386.96</x:t>
+    <x:t>822,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,367,040.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
+    <x:t>NCDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuveen Churchill Direct Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S1L7066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>851,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,281,298.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>822,781</x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>762,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,108,481.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gladstone Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJYTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,936,670.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>649,721</x:t>
-[...20 lines deleted...]
-    <x:t>$8,734,732.86</x:t>
+    <x:t>587,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,714,467.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>975,156</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>892,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,427,756.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TCPC</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Tcp Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P0TNW2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,643,315</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>1,522,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,211,412.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
     <x:t>347,067,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$342,027,538.57</x:t>
-[...2 lines deleted...]
-    <x:t>20.10%</x:t>
+    <x:t>$342,681,600.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.70%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$276,142,788.83</x:t>
-[...2 lines deleted...]
-    <x:t>16.23%</x:t>
+    <x:t>$276,875,386.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>214,337</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>599921118.19</x:t>
+    <x:t>588842038.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>3,590</x:t>
-[...8 lines deleted...]
-    <x:t>6437612.60</x:t>
+    <x:t>5,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16181432.08</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,078,851</x:t>
+    <x:t>24,695</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,078,851.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$24,695.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-555,587.15</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-14,553.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -739,56 +736,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0c618670bd4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R85dad53465254140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f3ac223f01f411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb32cd67bc864d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ce54ead7edd4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R088d18020da8452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I41"/>
+  <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1363,616 +1360,587 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="1">
-[...23 lines deleted...]
-      <x:c r="I40" s="1" t="s">
+      <x:c r="A40" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I41" s="2" t="s">
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A41:I41"/>
+    <x:mergeCell ref="A40:I40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>