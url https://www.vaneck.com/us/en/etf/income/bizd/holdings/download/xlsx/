--- v10 (2026-09-23)
+++ v11 (2026-10-14)
@@ -1,714 +1,717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858b525ad67f42c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7647cd526164433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20260922" sheetId="1" r:id="R088d18020da8452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20261012" sheetId="1" r:id="R92bf4f18f264406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="223">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="224">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>11,111,595</x:t>
+    <x:t>10,881,180</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$215,120,479.20</x:t>
+    <x:t>$202,716,383.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.62%</x:t>
+    <x:t>14.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Main Street Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXT422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,432,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,877,877.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,715,300</x:t>
-[...23 lines deleted...]
-    <x:t>5.19%</x:t>
+    <x:t>7,555,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,459,787.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,243,997</x:t>
-[...5 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>3,176,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,765,105.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golub Capital BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXNF64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,409,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,288,936.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,535,373</x:t>
-[...20 lines deleted...]
-    <x:t>$43,625,412.81</x:t>
+    <x:t>2,482,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,065,280.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,650,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,749,578.11</x:t>
   </x:si>
   <x:si>
     <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,079,209</x:t>
-[...23 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>3,994,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,790,477.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,730,008</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>1,694,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,122,438.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,718,473</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>1,682,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,726,403.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,156,528</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>1,132,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,637,223.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,449,741</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>1,419,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,796,324.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>OCSL</x:t>
   </x:si>
   <x:si>
     <x:t>Oaktree Specialty Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TKZRB3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,598,306</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>1,565,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,500,368.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,920,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>1,880,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,545,768.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barings BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F54FK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,618,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,871,753.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidus Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K9JH07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,941,870.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,222,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,873,093.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBNX94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,463,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,353,214.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,048,016</x:t>
-[...77 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>6,901,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,940,269.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>PFLT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LV74X3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,800,294</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>1,762,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,794,362.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>722,564</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>707,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,861,015.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>965,164</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>945,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,094,447.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NMFC</x:t>
   </x:si>
   <x:si>
     <x:t>New Mountain Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG22J4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,491,033</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>1,460,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,841,141.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>822,781</x:t>
-[...2 lines deleted...]
-    <x:t>$10,367,040.60</x:t>
+    <x:t>805,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,563,801.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>851,806</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>834,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,042,316.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>762,216</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>746,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,516,538.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>409,952</x:t>
-[...2 lines deleted...]
-    <x:t>$7,936,670.72</x:t>
+    <x:t>401,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,651,713.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kayne Anderson BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6ZX0D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>574,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,163,827.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>KBDC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>892,744</x:t>
-[...2 lines deleted...]
-    <x:t>$6,427,756.80</x:t>
+    <x:t>874,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,014,612.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P0TNW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,490,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,933,543.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>TCPC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>347,067,000</x:t>
+    <x:t>294,767,000</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>$342,681,600.21</x:t>
-[...2 lines deleted...]
-    <x:t>21.70%</x:t>
+    <x:t>$291,672,415.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.25%</x:t>
   </x:si>
   <x:si>
     <x:t>912797UK1</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>277,519,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$276,875,386.26</x:t>
-[...2 lines deleted...]
-    <x:t>17.54%</x:t>
+    <x:t>$277,460,426.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
-    <x:t>214,337</x:t>
+    <x:t>200,753</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>588842038.66</x:t>
+    <x:t>527385358.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>5,890</x:t>
   </x:si>
   <x:si>
-    <x:t>16181432.08</x:t>
+    <x:t>15473242.04</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>24,695</x:t>
+    <x:t>1,297,261</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,695.22</x:t>
+    <x:t>$1,297,260.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-14,553.09</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-19,248,296.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -736,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb32cd67bc864d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ce54ead7edd4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R088d18020da8452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb341aec8a394226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcff5cad71b14417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92bf4f18f264406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1853,85 +1856,85 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>