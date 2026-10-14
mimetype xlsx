--- v11 (2026-10-14)
+++ v12 (2026-10-14)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7647cd526164433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c92ad3974574904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20261012" sheetId="1" r:id="R92bf4f18f264406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20261012" sheetId="1" r:id="Rf22ab00088234e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="224">
   <x:si>
     <x:t>Daily Holdings (%)  10/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -739,51 +739,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb341aec8a394226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfcff5cad71b14417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92bf4f18f264406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9639b36a36049c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3e45ed543d946b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf22ab00088234e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">