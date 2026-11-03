--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,717 +1,711 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c92ad3974574904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5545783429b4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20261012" sheetId="1" r:id="Rf22ab00088234e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BIZD_asof_20261102" sheetId="1" r:id="R3fb04101ba8b41a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="224">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="222">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ARCC</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PD6X77</x:t>
   </x:si>
   <x:si>
-    <x:t>10,881,180</x:t>
+    <x:t>10,851,695</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$202,716,383.40</x:t>
+    <x:t>$210,739,916.90</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.07%</x:t>
+    <x:t>14.12%</x:t>
   </x:si>
   <x:si>
     <x:t>MAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Main Street Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXT422</x:t>
   </x:si>
   <x:si>
-    <x:t>1,432,685</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>1,428,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,442,003.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
   </x:si>
   <x:si>
     <x:t>OBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DB0XYC4</x:t>
   </x:si>
   <x:si>
-    <x:t>7,555,315</x:t>
-[...5 lines deleted...]
-    <x:t>5.31%</x:t>
+    <x:t>7,534,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,567,889.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BXSL</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Secured Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MS80PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,176,734</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>3,168,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,989,968.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Golub Capital BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PXNF64</x:t>
   </x:si>
   <x:si>
-    <x:t>3,409,491</x:t>
-[...5 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>3,400,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,829,583.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fs Kkr Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001YCZP63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,640,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,643,956.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>HTGC</x:t>
   </x:si>
   <x:si>
     <x:t>Hercules Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2R8K2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,482,786</x:t>
-[...23 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>2,476,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,929,337.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>OTF</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Owl Technology Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MXMSTD8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,994,623</x:t>
-[...5 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>3,983,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,841,991.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLX</x:t>
   </x:si>
   <x:si>
     <x:t>Sixth Street Specialty Lending Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DFW799</x:t>
   </x:si>
   <x:si>
-    <x:t>1,694,150</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>1,689,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,699,359.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TRIN</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T6WFZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>1,682,859</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>1,678,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,782,913.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CSWC</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Southwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJ661</x:t>
   </x:si>
   <x:si>
-    <x:t>1,132,535</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>1,129,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,464,020.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>MSDL</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley Direct Lending Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R40RNG8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,419,662</x:t>
-[...2 lines deleted...]
-    <x:t>$18,796,324.88</x:t>
+    <x:t>1,415,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,104,331.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oaktree Specialty Lending Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TKZRB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,560,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,371,265.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>OCSL</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>GSBD</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004DDDKH1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,880,201</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>1,875,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,725,981.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midcap Financial Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBNX94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,459,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,019,973.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Barings BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F54FK1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,618,641</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>1,614,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,189,283.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tcg BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQVWWP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,219,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,386,684.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>FDUS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidus Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K9JH07</x:t>
   </x:si>
   <x:si>
-    <x:t>674,407</x:t>
-[...41 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>672,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,102,170.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennantpark Floating Rate Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LV74X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,184,353.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>PSEC</x:t>
   </x:si>
   <x:si>
     <x:t>Prospect Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3RGN4</x:t>
   </x:si>
   <x:si>
-    <x:t>6,901,890</x:t>
-[...23 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>6,883,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,150,746.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>GAIN</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C32KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>707,558</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>705,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,774,970.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Mountain Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG22J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,456,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,353,169.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>BCSF</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Specialty Finance Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JDV0M15</x:t>
   </x:si>
   <x:si>
-    <x:t>945,173</x:t>
-[...23 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>942,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,293,475.92</x:t>
   </x:si>
   <x:si>
     <x:t>MSIF</x:t>
   </x:si>
   <x:si>
     <x:t>Msc Income Fund Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FNF0VB5</x:t>
   </x:si>
   <x:si>
-    <x:t>805,712</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>803,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,585,993.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>NCDL</x:t>
   </x:si>
   <x:si>
     <x:t>Nuveen Churchill Direct Lending Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S1L7066</x:t>
   </x:si>
   <x:si>
-    <x:t>834,162</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>831,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,475,454.90</x:t>
   </x:si>
   <x:si>
     <x:t>SLRC</x:t>
   </x:si>
   <x:si>
     <x:t>Slr Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V86JM5</x:t>
   </x:si>
   <x:si>
-    <x:t>746,410</x:t>
-[...2 lines deleted...]
-    <x:t>$8,516,538.10</x:t>
+    <x:t>744,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,791,104.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>GLAD</x:t>
   </x:si>
   <x:si>
     <x:t>Gladstone Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJYTQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>401,454</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>400,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,674,862.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>KBDC</x:t>
   </x:si>
   <x:si>
     <x:t>Kayne Anderson BDC Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6ZX0D7</x:t>
   </x:si>
   <x:si>
-    <x:t>574,946</x:t>
-[...2 lines deleted...]
-    <x:t>$7,163,827.16</x:t>
+    <x:t>573,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,494,050.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>TCPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Tcp Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P0TNW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,363,598.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CION</x:t>
   </x:si>
   <x:si>
     <x:t>Cion Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009KJ66B4</x:t>
   </x:si>
   <x:si>
-    <x:t>874,217</x:t>
-[...20 lines deleted...]
-    <x:t>$5,933,543.20</x:t>
+    <x:t>871,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,120,471.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
+    <x:t>912797UE5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,806,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,629,218.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>912797VT1</x:t>
   </x:si>
   <x:si>
-    <x:t>United States Treasury Bill</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG023GCLB36</x:t>
   </x:si>
   <x:si>
-    <x:t>294,767,000</x:t>
-[...23 lines deleted...]
-    <x:t>19.26%</x:t>
+    <x:t>271,767,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,597,320.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Mvbdc Tr (Gross) Swap</x:t>
   </x:si>
   <x:si>
     <x:t>200,753</x:t>
   </x:si>
   <x:si>
     <x:t>Swap</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>527385358.11</x:t>
+    <x:t>547143267.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>5,890</x:t>
   </x:si>
   <x:si>
-    <x:t>15473242.04</x:t>
+    <x:t>16052929.95</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,297,261</x:t>
+    <x:t>6,912,820</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,297,260.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$6,912,819.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-19,248,296.58</x:t>
-[...2 lines deleted...]
-    <x:t>-1.34%</x:t>
+    <x:t>$23,840,396.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -739,51 +733,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9639b36a36049c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3e45ed543d946b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf22ab00088234e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae862bb64eca4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R01ba126e8fdd440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3fb04101ba8b41a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1508,433 +1502,433 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>