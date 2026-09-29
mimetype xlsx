--- v8 (2026-09-08)
+++ v9 (2026-09-29)
@@ -1,636 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4503361d95472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478b06dc07f444a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260907" sheetId="1" r:id="Rc186e3a355194fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260925" sheetId="1" r:id="Rc68f81ef5a3147e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="197">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ENB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5M1S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,278,864.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>87,695</x:t>
-[...11 lines deleted...]
-    <x:t>8.06%</x:t>
+    <x:t>89,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,208,881.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,461,837.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>19,654</x:t>
-[...23 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>19,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,327,027.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>161,705</x:t>
-[...2 lines deleted...]
-    <x:t>$5,077,537.00</x:t>
+    <x:t>160,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,946,537.25</x:t>
   </x:si>
   <x:si>
     <x:t>6.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000BQHGR6</x:t>
-[...8 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>BBG024TZWVN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,284,108.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>14,532</x:t>
-[...5 lines deleted...]
-    <x:t>5.22%</x:t>
+    <x:t>14,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,014,788.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,588,129.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035TJGV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,573,742.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,541,818.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
-    <x:t>187,210</x:t>
-[...41 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>174,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,090.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
-    <x:t>72,983</x:t>
-[...2 lines deleted...]
-    <x:t>$3,533,107.03</x:t>
+    <x:t>77,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,132.62</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>ALA CN</x:t>
-[...14 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,365,634.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>82,358</x:t>
-[...23 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>91,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,362,285.78</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>97,178</x:t>
-[...5 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>89,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,192,256.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>45,521</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>46,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,798.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>58,781</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>57,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,936.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>87,643</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>90,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,890,104.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,792.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
-    <x:t>18,519</x:t>
-[...23 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>16,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,491.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>39,395</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>40,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,553.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>45,756</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>41,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,761.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>48,603</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>50,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,290.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,334</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>14,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,193.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>46,718</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>56,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,239.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hess Midstream Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R02H8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,826.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
-    <x:t>9,525</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>8,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,288.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,848</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>18,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,715.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,419</x:t>
-[...20 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>17,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,035.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Logistics Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036D62Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,415.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-19,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-19,625.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,942.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$105,550.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -658,59 +685,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c99d3c94fc4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5189b2523906485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc186e3a355194fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac9df8157594c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R119a61d21b8f4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc68f81ef5a3147e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I35"/>
+  <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="13" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1166,558 +1193,616 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
-[...31 lines deleted...]
-      <x:c r="I35" s="2" t="s">
+      <x:c r="G35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A35:I35"/>
+    <x:mergeCell ref="A37:I37"/>
   </x:mergeCells>
 </x:worksheet>
 </file>