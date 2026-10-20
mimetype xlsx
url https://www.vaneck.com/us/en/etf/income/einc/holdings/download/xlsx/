--- v9 (2026-09-29)
+++ v10 (2026-10-20)
@@ -1,663 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478b06dc07f444a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ee31aef8a949da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260925" sheetId="1" r:id="Rc68f81ef5a3147e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20261019" sheetId="1" r:id="R61da2c99385c4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
   <x:si>
-    <x:t>Daily Holdings (%)  09/25/2026</x:t>
+    <x:t>Daily Holdings (%)  10/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
     <x:t>134,336</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,278,864.64</x:t>
+    <x:t>$6,329,912.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.99%</x:t>
+    <x:t>7.82%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>89,646</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,208,881.96</x:t>
-[...2 lines deleted...]
-    <x:t>7.90%</x:t>
+    <x:t>$6,309,285.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,685,284.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
     <x:t>92,920</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,461,837.60</x:t>
-[...20 lines deleted...]
-    <x:t>6.78%</x:t>
+    <x:t>$5,639,314.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>160,863</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,946,537.25</x:t>
-[...2 lines deleted...]
-    <x:t>6.29%</x:t>
+    <x:t>$5,371,215.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024TZWVN1</x:t>
   </x:si>
   <x:si>
     <x:t>48,337</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,284,108.31</x:t>
-[...2 lines deleted...]
-    <x:t>5.45%</x:t>
+    <x:t>$4,467,305.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>14,450</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,014,788.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>$4,230,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
     <x:t>97,208</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,588,129.44</x:t>
-[...2 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>$3,838,309.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,836,488.74</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
     <x:t>62,918</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,573,742.40</x:t>
-[...2 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>$3,660,569.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,557,882.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
     <x:t>96,376</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,541,818.00</x:t>
-[...2 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>$3,546,636.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
     <x:t>174,794</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,529,090.86</x:t>
-[...20 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>$3,515,107.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
     <x:t>27,524</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,365,634.72</x:t>
-[...17 lines deleted...]
-    <x:t>$3,362,285.78</x:t>
+    <x:t>$3,371,139.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
     <x:t>89,773</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,192,256.66</x:t>
-[...2 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>$2,266,768.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
     <x:t>46,114</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,102,798.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>$2,045,617.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
     <x:t>57,721</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,961,936.79</x:t>
-[...2 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>$1,974,058.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
     <x:t>90,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,890,104.58</x:t>
-[...2 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>$1,850,369.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00358K8S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,473.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
     <x:t>25,530</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,350,792.30</x:t>
-[...20 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$1,203,994.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
     <x:t>40,636</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,236,553.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$1,194,292.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gibson Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NQ7774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,369.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
     <x:t>41,526</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,103,761.08</x:t>
+    <x:t>$1,134,075.06</x:t>
   </x:si>
   <x:si>
     <x:t>1.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>GEI CN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
     <x:t>14,747</x:t>
   </x:si>
   <x:si>
-    <x:t>$755,193.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$805,923.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
     <x:t>56,992</x:t>
   </x:si>
   <x:si>
-    <x:t>$719,239.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$730,067.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,017.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
     <x:t>15,185</x:t>
   </x:si>
   <x:si>
-    <x:t>$580,826.25</x:t>
-[...20 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$459,042.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
     <x:t>18,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,715.40</x:t>
+    <x:t>$306,795.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>17,552</x:t>
   </x:si>
   <x:si>
-    <x:t>$265,035.20</x:t>
+    <x:t>$271,529.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>DKL</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Logistics Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0036D62Z9</x:t>
   </x:si>
   <x:si>
     <x:t>4,387</x:t>
   </x:si>
   <x:si>
-    <x:t>$236,415.43</x:t>
+    <x:t>$246,505.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,167.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$105,550.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$46,198.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +685,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac9df8157594c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R119a61d21b8f4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc68f81ef5a3147e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161032ac2b6b4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R76cd87473bff4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61da2c99385c4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1048,196 +1048,196 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
@@ -1674,83 +1674,83 @@
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">