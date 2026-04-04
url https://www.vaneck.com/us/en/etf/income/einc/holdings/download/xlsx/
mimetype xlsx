--- v0 (2026-04-01)
+++ v1 (2026-04-04)
@@ -1,666 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f73671b28cd4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9528daf168704b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260331" sheetId="1" r:id="Re053c4c0c9b6467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260401" sheetId="1" r:id="R43cfe7c520f3480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
   <x:si>
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+    <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
     <x:t>209,570</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,346,119.80</x:t>
+    <x:t>$11,243,430.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.94%</x:t>
+    <x:t>8.01%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>151,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,996,548.54</x:t>
-[...2 lines deleted...]
-    <x:t>7.69%</x:t>
+    <x:t>$10,853,010.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>297,345</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,969,977.85</x:t>
-[...2 lines deleted...]
-    <x:t>6.98%</x:t>
+    <x:t>$9,776,703.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.96%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
     <x:t>33,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,557,036.80</x:t>
-[...2 lines deleted...]
-    <x:t>6.69%</x:t>
+    <x:t>$9,290,291.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
     <x:t>144,656</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,055,465.60</x:t>
-[...2 lines deleted...]
-    <x:t>6.34%</x:t>
+    <x:t>$9,000,496.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
     <x:t>90,116</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,145,585.24</x:t>
-[...2 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>$7,872,533.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>29,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,447,934.65</x:t>
-[...2 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>$7,271,486.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
     <x:t>337,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,508,712.70</x:t>
-[...2 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>$6,414,285.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
     <x:t>169,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,432,043.20</x:t>
-[...2 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>$6,362,351.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,261,337.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
     <x:t>142,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,355,920.00</x:t>
-[...20 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>$6,212,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,096,038.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
     <x:t>107,538</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,137,193.66</x:t>
-[...17 lines deleted...]
-    <x:t>$6,132,467.79</x:t>
+    <x:t>$6,013,524.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
     <x:t>135,982</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,260,003.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>$5,142,538.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
     <x:t>179,435</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,091,118.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>$4,046,259.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
     <x:t>176,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,937,337.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$3,842,121.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
     <x:t>107,711</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,588,930.52</x:t>
-[...2 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>$3,489,836.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
     <x:t>77,303</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,182,564.51</x:t>
-[...2 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$3,150,097.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
     <x:t>43,988</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,857,900.36</x:t>
-[...2 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>$2,817,871.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
     <x:t>80,833</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,812,988.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$2,758,830.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
     <x:t>39,084</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,279,378.88</x:t>
-[...2 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$2,262,963.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
     <x:t>98,457</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,100,642.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$2,076,921.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
     <x:t>74,189</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,801,308.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$1,759,763.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
     <x:t>87,565</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,380,024.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$1,285,454.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
     <x:t>32,340</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,257,055.80</x:t>
+    <x:t>$1,232,800.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
     <x:t>17,282</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,116,935.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$1,113,306.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
     <x:t>20,935</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,013,463.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$959,032.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
     <x:t>36,687</x:t>
   </x:si>
   <x:si>
-    <x:t>$736,851.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$710,752.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
     <x:t>28,957</x:t>
   </x:si>
   <x:si>
-    <x:t>$516,303.31</x:t>
+    <x:t>$506,747.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>33,154</x:t>
   </x:si>
   <x:si>
-    <x:t>$408,788.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$415,088.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>120,936</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,935.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$-.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-3,293</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-29,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-29,695.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,769.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$209,574.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4333938d6c164574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f2e85edf25946f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re053c4c0c9b6467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9beea4a907dc471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbb4b6eb632e64d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43cfe7c520f3480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1167,587 +1167,587 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">