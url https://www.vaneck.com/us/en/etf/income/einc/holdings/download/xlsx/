--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -1,666 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9528daf168704b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4969ca7eeba47fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260401" sheetId="1" r:id="R43cfe7c520f3480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260423" sheetId="1" r:id="Rbd9e07dc7aa74bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
   <x:si>
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
     <x:t>209,570</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,243,430.50</x:t>
+    <x:t>$11,002,425.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.01%</x:t>
+    <x:t>7.91%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>151,093</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,853,010.19</x:t>
-[...2 lines deleted...]
-    <x:t>7.73%</x:t>
+    <x:t>$10,825,813.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.79%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>297,345</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,776,703.60</x:t>
-[...2 lines deleted...]
-    <x:t>6.96%</x:t>
+    <x:t>$9,434,756.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,805,210.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
     <x:t>33,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,290,291.20</x:t>
-[...20 lines deleted...]
-    <x:t>6.41%</x:t>
+    <x:t>$8,662,159.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.23%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
     <x:t>90,116</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,872,533.76</x:t>
-[...2 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>$7,859,016.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>29,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,271,486.95</x:t>
-[...2 lines deleted...]
-    <x:t>5.18%</x:t>
+    <x:t>$7,126,526.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,600,623.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
     <x:t>337,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,414,285.78</x:t>
-[...2 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>$6,458,126.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
     <x:t>169,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,362,351.40</x:t>
-[...20 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>$6,432,043.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
     <x:t>142,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,212,500.00</x:t>
-[...2 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>$6,132,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
     <x:t>45,537</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,096,038.19</x:t>
-[...2 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>$6,085,109.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
     <x:t>107,538</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,013,524.96</x:t>
-[...2 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>$5,980,188.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
     <x:t>135,982</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,142,538.58</x:t>
-[...2 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>$4,974,769.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
     <x:t>179,435</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,046,259.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>$3,836,320.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
     <x:t>176,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,842,121.75</x:t>
-[...2 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>$3,785,697.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
     <x:t>107,711</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,489,836.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>$3,431,672.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
     <x:t>77,303</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,150,097.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>$3,177,926.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,925,346.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
     <x:t>43,988</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,817,871.28</x:t>
-[...20 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$2,911,565.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
     <x:t>39,084</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,262,963.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$2,533,424.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
     <x:t>98,457</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,076,921.52</x:t>
-[...2 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$2,010,911.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
     <x:t>74,189</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,759,763.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$1,715,991.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hess Midstream Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R02H8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,224,392.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
     <x:t>87,565</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,285,454.20</x:t>
-[...20 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$1,133,966.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
     <x:t>17,282</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,113,306.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$1,086,519.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
     <x:t>20,935</x:t>
   </x:si>
   <x:si>
-    <x:t>$959,032.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$990,434.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
     <x:t>36,687</x:t>
   </x:si>
   <x:si>
-    <x:t>$710,752.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$780,380.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
     <x:t>28,957</x:t>
   </x:si>
   <x:si>
-    <x:t>$506,747.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$492,848.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>33,154</x:t>
   </x:si>
   <x:si>
-    <x:t>$415,088.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$473,107.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,929.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$209,574.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$69,681.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9beea4a907dc471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbb4b6eb632e64d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43cfe7c520f3480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e22d7d6dd647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree111c7eefb74fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd9e07dc7aa74bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1671,89 +1671,89 @@
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">