--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -1,666 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4969ca7eeba47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b78feb1bc9a411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260423" sheetId="1" r:id="Rbd9e07dc7aa74bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260514" sheetId="1" r:id="Rf323031df7db40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
   <x:si>
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,220,248.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>209,570</x:t>
-[...29 lines deleted...]
-    <x:t>7.79%</x:t>
+    <x:t>218,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,898,653.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>297,345</x:t>
-[...5 lines deleted...]
-    <x:t>6.79%</x:t>
+    <x:t>309,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,339,036.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>144,656</x:t>
-[...5 lines deleted...]
-    <x:t>6.33%</x:t>
+    <x:t>150,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,261,475.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,540,070.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>33,680</x:t>
-[...23 lines deleted...]
-    <x:t>5.65%</x:t>
+    <x:t>35,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,452,988.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>29,705</x:t>
-[...5 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>30,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,271,551.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>181,766</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>189,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,282,613.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,183,011.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
-    <x:t>337,239</x:t>
-[...5 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>351,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,148,049.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,019,880.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
-    <x:t>169,980</x:t>
-[...41 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>176,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,926,370.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
-    <x:t>107,538</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>111,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,221,228.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>135,982</x:t>
-[...5 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>141,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,684,427.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains All American Pipeline Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP63C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,126,518.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q55J4Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,104,031.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>179,435</x:t>
-[...41 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>186,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,061,053.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>77,303</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>80,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,691,479.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00358K8S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,209,173.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>80,833</x:t>
-[...23 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>84,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,132,100.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,084</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>40,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,344.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>98,457</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>102,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,137,434.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>74,189</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>77,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,862,908.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>32,340</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>33,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,756.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>87,565</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>91,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,978.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
-    <x:t>17,282</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>17,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,145,910.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,935</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>21,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,110,186.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>36,687</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>38,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,660.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,977.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>28,957</x:t>
-[...23 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>30,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,350.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>91,930</x:t>
+    <x:t>228,403</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,929.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$228,403.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,681.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$202,551.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e22d7d6dd647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree111c7eefb74fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd9e07dc7aa74bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d19436f273440b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5da1e4fd6caf4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf323031df7db40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">