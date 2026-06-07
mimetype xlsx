--- v3 (2026-05-17)
+++ v4 (2026-06-07)
@@ -1,666 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b78feb1bc9a411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878adbb900224eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260514" sheetId="1" r:id="Rf323031df7db40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260604" sheetId="1" r:id="R401243ad38c140c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ENB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5M1S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,891,838.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>157,295</x:t>
-[...29 lines deleted...]
-    <x:t>7.73%</x:t>
+    <x:t>163,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,864,758.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,813,566.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.84%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>309,552</x:t>
-[...23 lines deleted...]
-    <x:t>6.67%</x:t>
+    <x:t>322,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,219,192.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,802,912.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>93,816</x:t>
-[...23 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>97,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,690,592.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>30,924</x:t>
-[...5 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>32,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,610,650.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>189,228</x:t>
-[...5 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>197,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,846,887.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
-    <x:t>147,829</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>153,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,582,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
-    <x:t>351,083</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>365,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,173,562.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
-    <x:t>47,406</x:t>
-[...5 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>49,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,044,462.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
-    <x:t>176,558</x:t>
-[...5 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>184,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,036,039.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
-    <x:t>111,953</x:t>
-[...5 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>116,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,566,348.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>141,564</x:t>
-[...5 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>147,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,072,862.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>183,564</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>191,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,381,524.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>112,132</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>116,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,370,888.25</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>186,801</x:t>
-[...5 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>194,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,198,130.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>80,477</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>83,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,778,947.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
-    <x:t>45,793</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>47,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,208,039.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>84,151</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>87,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,047,138.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>40,689</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>42,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,885,956.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>102,499</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>106,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,808.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>77,235</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>80,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,983.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>33,667</x:t>
-[...2 lines deleted...]
-    <x:t>$1,320,756.41</x:t>
+    <x:t>35,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,366.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>91,159</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>94,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,331.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
-    <x:t>17,992</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>18,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,205,848.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,794</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>22,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,068.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>38,194</x:t>
-[...2 lines deleted...]
-    <x:t>$810,660.66</x:t>
+    <x:t>39,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,119.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>34,515</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>35,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,104.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,146</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>31,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,645.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...20 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-21,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-21,784.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$202,551.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$-95,260.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +685,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d19436f273440b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5da1e4fd6caf4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf323031df7db40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d8d5a8acb04117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcac168f63ce0453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R401243ad38c140c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1254,549 +1251,549 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>