--- v4 (2026-06-07)
+++ v5 (2026-07-01)
@@ -1,663 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878adbb900224eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e4101a02df49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260604" sheetId="1" r:id="R401243ad38c140c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260630" sheetId="1" r:id="R659f0bc95f7f4e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,049,631.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.33%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>227,209</x:t>
-[...29 lines deleted...]
-    <x:t>7.51%</x:t>
+    <x:t>155,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,449,116.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.77%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>156,832</x:t>
-[...5 lines deleted...]
-    <x:t>6.84%</x:t>
+    <x:t>111,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,418,315.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>322,372</x:t>
-[...5 lines deleted...]
-    <x:t>6.47%</x:t>
+    <x:t>224,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,176,337.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>36,516</x:t>
-[...5 lines deleted...]
-    <x:t>5.57%</x:t>
+    <x:t>27,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,521,865.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>97,702</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>66,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,805,244.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>32,205</x:t>
-[...5 lines deleted...]
-    <x:t>5.45%</x:t>
+    <x:t>20,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,920.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,156,296.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Transfer Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2FL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,968,924.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035TJGV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,942,732.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,803,024.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,685,680.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,592,386.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>197,065</x:t>
-[...113 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>122,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,543,089.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>191,166</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>134,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,002,807.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>116,775</x:t>
-[...2 lines deleted...]
-    <x:t>$4,370,888.25</x:t>
+    <x:t>81,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,875,407.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>194,538</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>121,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,767,787.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>83,809</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>63,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,765,150.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,226,348.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,223,923.13</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
-    <x:t>47,689</x:t>
-[...41 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>25,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,735,357.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,541,509.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>106,745</x:t>
-[...20 lines deleted...]
-    <x:t>$1,993,983.65</x:t>
+    <x:t>67,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,743.78</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>KNTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinetik Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCLZ7B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,918.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>35,062</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>21,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,740.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,759.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>94,934</x:t>
-[...38 lines deleted...]
-    <x:t>$1,039,068.66</x:t>
+    <x:t>64,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,836.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>39,776</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>24,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,056.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>35,944</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>25,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,266.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>31,395</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>19,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,460.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
+    <x:t>109,524</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$77,224.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-21,784</x:t>
-[...5 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>-36,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-36,774.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-95,260.85</x:t>
-[...2 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>$181,938.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d8d5a8acb04117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcac168f63ce0453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R401243ad38c140c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03a9d932fdb4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R930be0cb4bd44909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R659f0bc95f7f4e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1251,167 +1254,167 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -1674,126 +1677,126 @@
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>