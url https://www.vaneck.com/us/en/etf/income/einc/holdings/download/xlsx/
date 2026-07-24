--- v5 (2026-07-01)
+++ v6 (2026-07-24)
@@ -1,666 +1,669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e4101a02df49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d701a9b921d4aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260630" sheetId="1" r:id="R659f0bc95f7f4e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260723" sheetId="1" r:id="R69296e9a0322479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="208">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>121,733</x:t>
+    <x:t>85,070</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,049,631.22</x:t>
+    <x:t>$6,401,517.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.33%</x:t>
+    <x:t>7.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>155,859</x:t>
-[...5 lines deleted...]
-    <x:t>7.77%</x:t>
+    <x:t>108,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,142,975.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>111,907</x:t>
-[...5 lines deleted...]
-    <x:t>6.83%</x:t>
+    <x:t>78,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,472,645.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,186,849.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>224,471</x:t>
-[...23 lines deleted...]
-    <x:t>6.00%</x:t>
+    <x:t>156,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,140,334.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>66,773</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>46,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,350,577.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>20,172</x:t>
-[...5 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>14,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,026,678.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Transfer Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2FL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,708,353.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,625,565.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,139</x:t>
-[...23 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>24,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,589,987.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,542,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
-    <x:t>87,746</x:t>
-[...41 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>61,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,526,053.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,477,222.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>114,326</x:t>
-[...23 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>79,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,428,035.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>134,897</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>94,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,327,328.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>81,595</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>57,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,205,002.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Midstream Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003M3V230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,116,540.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>121,661</x:t>
-[...23 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>85,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,310.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>54,688</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>38,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,304.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>29,601</x:t>
-[...2 lines deleted...]
-    <x:t>$2,223,923.13</x:t>
+    <x:t>20,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,925.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
-    <x:t>25,709</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>17,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,009.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>63,515</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>44,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,176,672.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>67,469</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>47,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,458.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,036.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>18,513</x:t>
-[...2 lines deleted...]
-    <x:t>$894,918.42</x:t>
+    <x:t>12,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,442.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>21,908</x:t>
-[...2 lines deleted...]
-    <x:t>$823,740.80</x:t>
+    <x:t>15,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,667.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,061.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>CQP</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>24,775</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>17,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,384.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>25,566</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>17,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,285.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,228</x:t>
-[...2 lines deleted...]
-    <x:t>$272,460.76</x:t>
+    <x:t>13,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,913.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>465,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,413.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$77,224.91</x:t>
+    <x:t>-446,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-316,801.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,349.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,62 +691,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03a9d932fdb4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R930be0cb4bd44909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R659f0bc95f7f4e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38aef58fb5fd46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c12ebc99ee54307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69296e9a0322479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="14" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1370,433 +1373,433 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>