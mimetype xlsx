--- v6 (2026-07-24)
+++ v7 (2026-08-16)
@@ -1,669 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d701a9b921d4aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ef98a12d1e48ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260723" sheetId="1" r:id="R69296e9a0322479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260813" sheetId="1" r:id="Rd7d406a6f65c4302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="208">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>85,070</x:t>
+    <x:t>87,695</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,401,517.50</x:t>
+    <x:t>$6,405,242.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.98%</x:t>
+    <x:t>8.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>108,918</x:t>
-[...5 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>112,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,572,561.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,237,397.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,187,496.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>78,203</x:t>
-[...41 lines deleted...]
-    <x:t>6.41%</x:t>
+    <x:t>80,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,090,094.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>46,665</x:t>
-[...5 lines deleted...]
-    <x:t>5.42%</x:t>
+    <x:t>48,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,456,169.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Transfer Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2FL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,886,479.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>14,100</x:t>
-[...23 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>14,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,878,300.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035TJGV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,718,071.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,594.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
-    <x:t>70,798</x:t>
-[...5 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>72,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,569,598.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,473,586.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
-    <x:t>24,557</x:t>
-[...41 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>25,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,412,343.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>85,945</x:t>
-[...23 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>88,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,379,909.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>94,262</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>97,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,824.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Midstream Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003M3V230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,198,209.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>57,021</x:t>
-[...23 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>58,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,972.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>85,020</x:t>
-[...2 lines deleted...]
-    <x:t>$1,956,310.20</x:t>
+    <x:t>87,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,935,157.44</x:t>
   </x:si>
   <x:si>
     <x:t>2.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>SUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00358K8S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,998.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,404.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>38,221</x:t>
-[...41 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>39,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,429.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>44,386</x:t>
-[...2 lines deleted...]
-    <x:t>$1,176,672.86</x:t>
+    <x:t>45,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,320.44</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>47,148</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>48,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,663.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinetik Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCLZ7B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,834.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,032.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>45,319</x:t>
-[...23 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>46,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,561.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,308</x:t>
-[...23 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>15,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,887.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,317</x:t>
-[...2 lines deleted...]
-    <x:t>$338,384.52</x:t>
+    <x:t>17,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,984.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>17,866</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>18,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,964.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,438</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>13,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,599.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>465,414</x:t>
+    <x:t>289,779</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$465,413.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$289,779.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-446,168</x:t>
-[...5 lines deleted...]
-    <x:t>-0.40%</x:t>
+    <x:t>$-.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,349.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$-119,831.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -691,62 +688,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38aef58fb5fd46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c12ebc99ee54307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69296e9a0322479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104476f1e9e54afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd9415fa13484a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7d406a6f65c4302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="14" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1709,97 +1706,97 @@
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>