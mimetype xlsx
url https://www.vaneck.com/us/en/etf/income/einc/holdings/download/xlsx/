--- v7 (2026-08-16)
+++ v8 (2026-09-08)
@@ -1,666 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ef98a12d1e48ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4503361d95472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260813" sheetId="1" r:id="Rd7d406a6f65c4302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260907" sheetId="1" r:id="Rc186e3a355194fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="197">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>87,695</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,405,242.80</x:t>
+    <x:t>$6,502,584.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.07%</x:t>
+    <x:t>8.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,738,968.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
     <x:t>112,276</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,572,561.03</x:t>
-[...20 lines deleted...]
-    <x:t>6.60%</x:t>
+    <x:t>$5,623,904.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>161,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,187,496.40</x:t>
-[...2 lines deleted...]
-    <x:t>6.54%</x:t>
+    <x:t>$5,077,537.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
     <x:t>80,616</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,090,094.24</x:t>
-[...2 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>$5,047,367.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
     <x:t>48,102</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,456,169.28</x:t>
-[...2 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>$4,590,373.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,215,006.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
     <x:t>187,210</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,886,479.60</x:t>
-[...20 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>$4,025,015.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
     <x:t>63,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,718,071.02</x:t>
-[...2 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>$3,771,800.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
     <x:t>94,124</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,578,594.48</x:t>
-[...2 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>$3,665,188.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
     <x:t>72,983</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,569,598.53</x:t>
-[...2 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>$3,533,107.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,365,302.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
     <x:t>82,358</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,473,586.63</x:t>
-[...2 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>$3,353,980.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
     <x:t>25,316</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,412,343.64</x:t>
-[...20 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>$3,278,928.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
     <x:t>97,178</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,278,824.10</x:t>
-[...2 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>$2,497,474.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
     <x:t>45,521</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,198,209.09</x:t>
-[...2 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>$2,255,110.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
     <x:t>58,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,151,972.41</x:t>
-[...2 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>$2,177,836.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
     <x:t>87,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,935,157.44</x:t>
-[...2 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>$1,980,731.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
     <x:t>18,519</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,377,998.79</x:t>
-[...2 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$1,400,036.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
     <x:t>21,324</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,330,404.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$1,334,669.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
     <x:t>39,395</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,313,429.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>$1,287,822.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
     <x:t>45,756</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,166,320.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$1,276,134.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
     <x:t>48,603</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,111,663.43</x:t>
-[...2 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$1,097,713.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
     <x:t>13,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$688,834.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$725,769.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,673.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
     <x:t>9,525</x:t>
   </x:si>
   <x:si>
-    <x:t>$641,032.50</x:t>
+    <x:t>$654,653.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>VG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
     <x:t>15,784</x:t>
   </x:si>
   <x:si>
-    <x:t>$627,887.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$629,939.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
     <x:t>17,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$336,984.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$331,875.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>18,419</x:t>
   </x:si>
   <x:si>
-    <x:t>$314,964.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$326,937.25</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
     <x:t>13,851</x:t>
   </x:si>
   <x:si>
-    <x:t>$217,599.21</x:t>
+    <x:t>$219,538.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-119,831.60</x:t>
-[...2 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>$42,942.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,59 +658,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104476f1e9e54afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd9415fa13484a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7d406a6f65c4302" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c99d3c94fc4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5189b2523906485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc186e3a355194fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I37"/>
+  <x:dimension ref="A1:I35"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1631,181 +1601,123 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
-[...92 lines deleted...]
-      <x:c r="I37" s="2" t="s">
+      <x:c r="B35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H35" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A37:I37"/>
+    <x:mergeCell ref="A35:I35"/>
   </x:mergeCells>
 </x:worksheet>
 </file>