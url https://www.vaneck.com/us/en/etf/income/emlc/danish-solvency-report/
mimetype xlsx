--- v0 (2026-04-04)
+++ v1 (2026-04-28)
@@ -559,1076 +559,1071 @@
           <t>N</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BRSTNCLTN806</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R2" s="0">
-        <v>2.65556148706384</v>
+        <v>2.429663659</v>
       </c>
       <c r="V2" s="0">
-        <v>191109018.08742</v>
+        <v>223775344.69099</v>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>2029-01-01</t>
         </is>
       </c>
       <c r="Z2" s="0">
         <v>0</v>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Information Not available</t>
         </is>
       </c>
       <c r="AJ2" s="0">
-        <v>6.35651063829787</v>
+        <v>6.4993911984693</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>BRSTNCLTN848</t>
+          <t>BRSTNCLTN871</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>BR15</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R3" s="0">
-        <v>0.4369996250564</v>
+        <v>1.101603194</v>
       </c>
       <c r="V3" s="0">
-        <v>164023194.114738</v>
+        <v>149529548.685337</v>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="Z3" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>BRSTNCLTN871</t>
+          <t>BRSTNCLTN897</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>BR15</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R4" s="0">
-        <v>1.32391882039204</v>
+        <v>1.545030026</v>
       </c>
       <c r="V4" s="0">
-        <v>131302868.722687</v>
+        <v>79825200.8497478</v>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y4" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2028-01-01</t>
         </is>
       </c>
       <c r="Z4" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>BRSTNCLTN897</t>
+          <t>BRSTNCLTN8A7</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>BR15</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R5" s="0">
-        <v>1.77136485033952</v>
+        <v>3.306943494</v>
       </c>
       <c r="V5" s="0">
-        <v>66141299.6482476</v>
+        <v>88860077.2179336</v>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
-          <t>2028-01-01</t>
+          <t>2030-01-01</t>
         </is>
       </c>
       <c r="Z5" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BRSTNCLTN8A7</t>
+          <t>BRSTNCLTN8F6</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>BR15</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R6" s="0">
-        <v>3.53349774225132</v>
+        <v>1.984830759</v>
       </c>
       <c r="V6" s="0">
-        <v>60439080.0962706</v>
+        <v>29835804.2488868</v>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr">
         <is>
-          <t>2030-01-01</t>
+          <t>2028-07-01</t>
         </is>
       </c>
       <c r="Z6" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>BRSTNCLTN8F6</t>
+          <t>BRSTNCLTN8J8</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R7" s="0">
-        <v>2.21172434851894</v>
+        <v>5.059235274</v>
       </c>
       <c r="V7" s="0">
-        <v>43884231.5272825</v>
+        <v>74644362.7216907</v>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr">
         <is>
-          <t>2028-07-01</t>
+          <t>2032-01-01</t>
         </is>
       </c>
       <c r="Z7" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BRSTNCLTN8J8</t>
+          <t>BRSTNCLTN8K6</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R8" s="0">
-        <v>5.2829953418777</v>
+        <v>2.856101628</v>
       </c>
       <c r="V8" s="0">
-        <v>54428642.0518621</v>
+        <v>145567936.811689</v>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr">
         <is>
-          <t>2032-01-01</t>
+          <t>2029-07-01</t>
         </is>
       </c>
       <c r="Z8" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>BRSTNCLTN8K6</t>
+          <t>BRSTNCNTF1P8</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
+          <t>NOTA DO TESOURO NACIONAL</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>XL11</t>
+          <t>BR11</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R9" s="0">
-        <v>3.09068492620171</v>
+        <v>0.708111524</v>
       </c>
       <c r="V9" s="0">
-        <v>80692160.0939881</v>
+        <v>201348731.694103</v>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr">
         <is>
-          <t>2029-07-01</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="Z9" s="0">
-        <v>0</v>
+        <v>4880128.26071493</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>BRSTNCNTF1P8</t>
+          <t>BRSTNCNTF1Q6</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>NOTA DO TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>BR11</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R10" s="0">
-        <v>0.915382736394379</v>
+        <v>2.323922461</v>
       </c>
       <c r="V10" s="0">
-        <v>186883836.058508</v>
+        <v>191982367.00661</v>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2029-01-01</t>
         </is>
       </c>
       <c r="Z10" s="0">
-        <v>9517903.08819999</v>
+        <v>4909794.86182816</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>BRSTNCNTF1Q6</t>
+          <t>BRSTNCNTF204</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>NOTA DO TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>BR11</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R11" s="0">
-        <v>2.49512594207273</v>
+        <v>3.609491939</v>
       </c>
       <c r="V11" s="0">
-        <v>161098779.373593</v>
+        <v>286021059.625805</v>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
-          <t>2029-01-01</t>
+          <t>2031-01-01</t>
         </is>
       </c>
       <c r="Z11" s="0">
-        <v>8574844.30487064</v>
+        <v>7725409.31668119</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>BRSTNCNTF204</t>
+          <t>BRSTNCNTF212</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>NOTA DO TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>BR11</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R12" s="0">
-        <v>3.74127054579582</v>
+        <v>4.616459285</v>
       </c>
       <c r="V12" s="0">
-        <v>199852604.675604</v>
+        <v>96928224.1301966</v>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
-          <t>2031-01-01</t>
+          <t>2033-01-01</t>
         </is>
       </c>
       <c r="Z12" s="0">
-        <v>10805747.9712306</v>
+        <v>2726025.61168899</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BRSTNCNTF212</t>
+          <t>BRSTNCNTF238</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>NOTA DO TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>LETRA TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>254900ZFY40OYEADAP90</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>BR11</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R13" s="0">
-        <v>4.70948017717991</v>
+        <v>5.384832574</v>
       </c>
       <c r="V13" s="0">
-        <v>62441134.1240264</v>
+        <v>154295344.140668</v>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
-          <t>2033-01-01</t>
+          <t>2035-01-01</t>
         </is>
       </c>
       <c r="Z13" s="0">
-        <v>3655613.50393873</v>
+        <v>4458178.48998086</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>BRSTNCNTF238</t>
+          <t>BRSTNCNTF2K7</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>NOTA DO TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>LETRA TESOURO NACIONAL</t>
+          <t>NOTA DO TESOURO NACIONAL</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>O8411</t>
-[...4 lines deleted...]
-          <t>254900ZFY40OYEADAP90</t>
+          <t>O</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>BR11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R14" s="0">
-        <v>5.44078076728849</v>
+        <v>5.954397991</v>
       </c>
       <c r="V14" s="0">
-        <v>123181790.858328</v>
+        <v>24771588.5317447</v>
       </c>
       <c r="W14" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr">
         <is>
-          <t>2035-01-01</t>
+          <t>2037-01-01</t>
         </is>
       </c>
       <c r="Z14" s="0">
-        <v>7079385.42328087</v>
+        <v>742594.050808836</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Cash BRL</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Cash BRL</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
@@ -1639,51 +1634,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V15" s="0">
-        <v>499493.84317617</v>
+        <v>45876.9926769873</v>
       </c>
       <c r="W15" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z15" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Cash CLP</t>
         </is>
@@ -1702,51 +1697,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V16" s="0">
-        <v>56171.0860782979</v>
+        <v>59287.316524613</v>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z16" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Cash CNY</t>
         </is>
@@ -1765,51 +1760,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V17" s="0">
-        <v>1014102.3880434</v>
+        <v>388197.067368238</v>
       </c>
       <c r="W17" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z17" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Cash COP</t>
         </is>
@@ -1828,51 +1823,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V18" s="0">
-        <v>1273593.52261447</v>
+        <v>740158.533945034</v>
       </c>
       <c r="W18" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z18" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Cash CZK</t>
         </is>
@@ -1891,51 +1886,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V19" s="0">
-        <v>65919.9393140425</v>
+        <v>9245.18899808663</v>
       </c>
       <c r="W19" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z19" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Cash EUR</t>
         </is>
@@ -1954,51 +1949,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V20" s="0">
-        <v>93870.9785880851</v>
+        <v>113644.519855627</v>
       </c>
       <c r="W20" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z20" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Cash HUF</t>
         </is>
@@ -2017,51 +2012,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V21" s="0">
-        <v>1277281.5065217</v>
+        <v>81328.1169507741</v>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z21" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cash IDR</t>
         </is>
@@ -2080,51 +2075,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V22" s="0">
-        <v>953863.008026383</v>
+        <v>1270769.80629675</v>
       </c>
       <c r="W22" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z22" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Cash INR</t>
         </is>
@@ -2143,51 +2138,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V23" s="0">
-        <v>1644137.47472425</v>
+        <v>7975012.84618195</v>
       </c>
       <c r="W23" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z23" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Cash MXN</t>
         </is>
@@ -2206,51 +2201,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V24" s="0">
-        <v>2139915.17465106</v>
+        <v>91164.8805357454</v>
       </c>
       <c r="W24" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z24" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Cash MYR</t>
         </is>
@@ -2269,51 +2264,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V25" s="0">
-        <v>258558.189504681</v>
+        <v>5706254.04706036</v>
       </c>
       <c r="W25" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z25" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Cash PEN</t>
         </is>
@@ -2332,51 +2327,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V26" s="0">
-        <v>38344.6333838298</v>
+        <v>67068.1276917725</v>
       </c>
       <c r="W26" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z26" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cash PLN</t>
         </is>
@@ -2395,51 +2390,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V27" s="0">
-        <v>31295.0723906383</v>
+        <v>40713.4213515394</v>
       </c>
       <c r="W27" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z27" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Cash RON</t>
         </is>
@@ -2458,51 +2453,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V28" s="0">
-        <v>23006.6910391489</v>
+        <v>39066.0206644634</v>
       </c>
       <c r="W28" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z28" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Cash RSD</t>
         </is>
@@ -2521,51 +2516,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>RSD</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V29" s="0">
-        <v>37458.9807565957</v>
+        <v>6.4993911984693e-02</v>
       </c>
       <c r="W29" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z29" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Cash THB</t>
         </is>
@@ -2584,51 +2579,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V30" s="0">
-        <v>1340371.20947404</v>
+        <v>546544.984832145</v>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z30" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Cash TRY</t>
         </is>
@@ -2647,51 +2642,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V31" s="0">
-        <v>93869.643720851</v>
+        <v>129753.715898417</v>
       </c>
       <c r="W31" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z31" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Cash USD</t>
         </is>
@@ -2710,51 +2705,51 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V32" s="0">
-        <v>122387119.603511</v>
+        <v>3913674.83393634</v>
       </c>
       <c r="W32" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z32" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Cash ZAR</t>
         </is>
@@ -2773,33620 +2768,33609 @@
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>XT72</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="V33" s="0">
-        <v>26335.7863557447</v>
+        <v>300000.65377457</v>
       </c>
       <c r="W33" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Z33" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>CL0001974774</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R34" s="0">
-        <v>10.9726444815833</v>
+        <v>10.6339177</v>
       </c>
       <c r="V34" s="0">
-        <v>78914264.9813761</v>
+        <v>84530350.9407636</v>
       </c>
       <c r="W34" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr">
         <is>
           <t>2043-01-01</t>
         </is>
       </c>
       <c r="Z34" s="0">
-        <v>2077061.42537361</v>
+        <v>1254279.22597844</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>CL0002187822</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R35" s="0">
-        <v>7.3005668199461</v>
+        <v>7.06221365</v>
       </c>
       <c r="V35" s="0">
-        <v>100699378.26942</v>
+        <v>112337611.224474</v>
       </c>
       <c r="W35" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr">
         <is>
           <t>2035-03-01</t>
         </is>
       </c>
       <c r="Z35" s="0">
-        <v>1621401.69816851</v>
+        <v>505653.155192196</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>CL0002454248</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R36" s="0">
-        <v>4.15946625808473</v>
+        <v>3.931037172</v>
       </c>
       <c r="V36" s="0">
-        <v>96941449.3532051</v>
+        <v>107697818.621386</v>
       </c>
       <c r="W36" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr">
         <is>
           <t>2030-09-01</t>
         </is>
       </c>
       <c r="Z36" s="0">
-        <v>1461154.95488852</v>
+        <v>449567.69874761</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>CL0002686989</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R37" s="0">
-        <v>2.55987895073049</v>
+        <v>2.335982011</v>
       </c>
       <c r="V37" s="0">
-        <v>33006788.2818672</v>
+        <v>44147099.5720212</v>
       </c>
       <c r="W37" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y37" t="inlineStr">
         <is>
           <t>2028-10-01</t>
         </is>
       </c>
       <c r="Z37" s="0">
-        <v>393118.019034896</v>
+        <v>1033728.30010437</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>CL0002798016</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R38" s="0">
-        <v>6.43273819138047</v>
+        <v>6.278791179</v>
       </c>
       <c r="V38" s="0">
-        <v>24274414.7691447</v>
+        <v>27054651.2560097</v>
       </c>
       <c r="W38" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr">
         <is>
           <t>2034-05-01</t>
         </is>
       </c>
       <c r="Z38" s="0">
-        <v>246126.253128513</v>
+        <v>724934.295007826</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>CL0002839505</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R39" s="0">
-        <v>5.89952888192846</v>
+        <v>5.728880979</v>
       </c>
       <c r="V39" s="0">
-        <v>149080365.606302</v>
+        <v>166832110.099939</v>
       </c>
       <c r="W39" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y39" t="inlineStr">
         <is>
           <t>2033-04-01</t>
         </is>
       </c>
       <c r="Z39" s="0">
-        <v>2058436.53137788</v>
+        <v>4866451.26684639</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>CL0002862937</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R40" s="0">
-        <v>8.75036595822963</v>
+        <v>8.577435287</v>
       </c>
       <c r="V40" s="0">
-        <v>42083162.9923574</v>
+        <v>46425683.6308054</v>
       </c>
       <c r="W40" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
           <t>2037-11-01</t>
         </is>
       </c>
       <c r="Z40" s="0">
-        <v>360815.630403405</v>
+        <v>1060617.32139502</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>CL0002886803</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R41" s="0">
-        <v>6.88411126942268</v>
+        <v>6.718646294</v>
       </c>
       <c r="V41" s="0">
-        <v>39144948.2030519</v>
+        <v>43706063.494112</v>
       </c>
       <c r="W41" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
           <t>2034-10-01</t>
         </is>
       </c>
       <c r="Z41" s="0">
-        <v>525971.316154043</v>
+        <v>1243817.02597843</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>CL0002935048</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R42" s="0">
-        <v>9.90554158862581</v>
+        <v>9.731443197</v>
       </c>
       <c r="V42" s="0">
-        <v>47142858.5669421</v>
+        <v>52008946.838485</v>
       </c>
       <c r="W42" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
           <t>2040-10-01</t>
         </is>
       </c>
       <c r="Z42" s="0">
-        <v>646893.506370215</v>
+        <v>1530525.18986781</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>CL0002936103</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R43" s="0">
-        <v>3.11379030012481</v>
+        <v>2.861340158</v>
       </c>
       <c r="V43" s="0">
-        <v>79274190.5095949</v>
+        <v>90784425.348191</v>
       </c>
       <c r="W43" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
           <t>2029-04-01</t>
         </is>
       </c>
       <c r="Z43" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>CL0002936111</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R44" s="0">
-        <v>1.30006411486632</v>
+        <v>1.044737584</v>
       </c>
       <c r="V44" s="0">
-        <v>115887120.52658</v>
+        <v>132604210.376039</v>
       </c>
       <c r="W44" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y44" t="inlineStr">
         <is>
           <t>2027-05-06</t>
         </is>
       </c>
       <c r="Z44" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>CL0002951094</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>BONOS TESORERIA PESOS</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>549300FLZTJM5YJF8D34</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>CL</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>CL11</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R45" s="0">
-        <v>3.36581773865941</v>
+        <v>3.162546698</v>
       </c>
       <c r="V45" s="0">
-        <v>68886910.3853898</v>
+        <v>77037987.7595234</v>
       </c>
       <c r="W45" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y45" t="inlineStr">
         <is>
           <t>2029-10-01</t>
         </is>
       </c>
       <c r="Z45" s="0">
-        <v>931810.556364252</v>
+        <v>2192361.51029743</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>CND10001RRB3</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R46" s="0">
-        <v>2.77371906563128</v>
+        <v>2.548237257</v>
       </c>
       <c r="V46" s="0">
-        <v>1940151.59386042</v>
+        <v>2006901.44744303</v>
       </c>
       <c r="W46" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y46" t="inlineStr">
         <is>
           <t>2028-11-22</t>
         </is>
       </c>
       <c r="Z46" s="0">
-        <v>6534.68363148954</v>
+        <v>21996.7345538354</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>CND1000291L3</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R47" s="0">
-        <v>3.22505999308703</v>
+        <v>3.003860568</v>
       </c>
       <c r="V47" s="0">
-        <v>23374335.1511055</v>
+        <v>36546093.7373978</v>
       </c>
       <c r="W47" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y47" t="inlineStr">
         <is>
           <t>2029-05-23</t>
         </is>
       </c>
       <c r="Z47" s="0">
-        <v>77029.1493914887</v>
+        <v>399219.709871282</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>CND10002HV84</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R48" s="0">
-        <v>3.6777641000487</v>
+        <v>3.459914795</v>
       </c>
       <c r="V48" s="0">
-        <v>21191308.2779174</v>
+        <v>30420273.5063315</v>
       </c>
       <c r="W48" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y48" t="inlineStr">
         <is>
           <t>2029-11-21</t>
         </is>
       </c>
       <c r="Z48" s="0">
-        <v>69890.3429889366</v>
+        <v>320664.298199686</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>CND10002HX17</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R49" s="0">
-        <v>0.919739586510304</v>
+        <v>0.675679499</v>
       </c>
       <c r="V49" s="0">
-        <v>5637693.02336</v>
+        <v>5819522.2521656</v>
       </c>
       <c r="W49" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y49" t="inlineStr">
         <is>
           <t>2026-12-05</t>
         </is>
       </c>
       <c r="Z49" s="0">
-        <v>12688.5487106384</v>
+        <v>56935.8367890071</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>CND100036Q75</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R50" s="0">
-        <v>4.14424883172042</v>
+        <v>3.925810092</v>
       </c>
       <c r="V50" s="0">
-        <v>35091571.0242783</v>
+        <v>37911351.4979562</v>
       </c>
       <c r="W50" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y50" t="inlineStr">
         <is>
           <t>2030-05-21</t>
         </is>
       </c>
       <c r="Z50" s="0">
-        <v>100793.917889366</v>
+        <v>347578.407140368</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>CND100037XX3</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R51" s="0">
-        <v>1.39713574107189</v>
+        <v>1.159478919</v>
       </c>
       <c r="V51" s="0">
-        <v>30006033.6277796</v>
+        <v>30995570.5629414</v>
       </c>
       <c r="W51" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y51" t="inlineStr">
         <is>
           <t>2027-06-04</t>
         </is>
       </c>
       <c r="Z51" s="0">
-        <v>473794.025709784</v>
+        <v>697232.069890413</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>CND10003N750</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R52" s="0">
-        <v>17.1162432512839</v>
+        <v>16.93793449</v>
       </c>
       <c r="V52" s="0">
-        <v>35720937.6603004</v>
+        <v>41293969.7862498</v>
       </c>
       <c r="W52" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
           <t>2050-09-14</t>
         </is>
       </c>
       <c r="Z52" s="0">
-        <v>317705.96594979</v>
+        <v>60950.7707079487</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>CND10003VNX4</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R53" s="0">
-        <v>4.54268782468975</v>
+        <v>4.332370762</v>
       </c>
       <c r="V53" s="0">
-        <v>32449163.8310783</v>
+        <v>32965963.9551139</v>
       </c>
       <c r="W53" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y53" t="inlineStr">
         <is>
           <t>2030-11-19</t>
         </is>
       </c>
       <c r="Z53" s="0">
-        <v>114740.292925107</v>
+        <v>360412.10500087</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>CND10003W0P5</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R54" s="0">
-        <v>1.87398966962219</v>
+        <v>1.638195463</v>
       </c>
       <c r="V54" s="0">
-        <v>32075384.669314</v>
+        <v>16830352.1117064</v>
       </c>
       <c r="W54" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr">
         <is>
           <t>2027-12-03</t>
         </is>
       </c>
       <c r="Z54" s="0">
-        <v>79801.6686365976</v>
+        <v>172282.41721169</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>CND100045MS9</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R55" s="0">
-        <v>17.466734799783</v>
+        <v>17.35231964</v>
       </c>
       <c r="V55" s="0">
-        <v>19202000.0710332</v>
+        <v>21015892.9698034</v>
       </c>
       <c r="W55" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr">
         <is>
           <t>2051-04-12</t>
         </is>
       </c>
       <c r="Z55" s="0">
-        <v>124510.313341279</v>
+        <v>287720.31408071</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>CND100047752</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R56" s="0">
-        <v>2.29025690541437</v>
+        <v>2.061224756</v>
       </c>
       <c r="V56" s="0">
-        <v>30952760.7533983</v>
+        <v>32016551.2821186</v>
       </c>
       <c r="W56" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr">
         <is>
           <t>2028-05-13</t>
         </is>
       </c>
       <c r="Z56" s="0">
-        <v>560201.125941277</v>
+        <v>800800.843546703</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>CND100047QT4</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R57" s="0">
-        <v>5.00685789273946</v>
+        <v>4.79938735</v>
       </c>
       <c r="V57" s="0">
-        <v>30316935.2033515</v>
+        <v>31502129.9282484</v>
       </c>
       <c r="W57" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y57" t="inlineStr">
         <is>
           <t>2031-05-27</t>
         </is>
       </c>
       <c r="Z57" s="0">
-        <v>81595.1581131898</v>
+        <v>301760.753905027</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>CND10004GNL8</t>
+          <t>CND10004NCC6</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R58" s="0">
-        <v>0.607869001746755</v>
+        <v>2.455615836</v>
       </c>
       <c r="V58" s="0">
-        <v>34803108.3126502</v>
+        <v>24354131.4651766</v>
       </c>
       <c r="W58" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
-          <t>2026-08-12</t>
+          <t>2028-10-14</t>
         </is>
       </c>
       <c r="Z58" s="0">
-        <v>354916.216445108</v>
+        <v>310773.264698208</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>CND10004NCC6</t>
+          <t>CND10004NCM5</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R59" s="0">
-        <v>2.68443812687847</v>
+        <v>17.77966375</v>
       </c>
       <c r="V59" s="0">
-        <v>21911523.9438051</v>
+        <v>20976147.7627587</v>
       </c>
       <c r="W59" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr">
         <is>
-          <t>2028-10-14</t>
+          <t>2051-10-18</t>
         </is>
       </c>
       <c r="Z59" s="0">
-        <v>130565.207549785</v>
+        <v>270952.209758218</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>CND10004NCM5</t>
+          <t>CND10004NXW0</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R60" s="0">
-        <v>17.8929765944871</v>
+        <v>5.223521402</v>
       </c>
       <c r="V60" s="0">
-        <v>20341209.2673762</v>
+        <v>24120709.144973</v>
       </c>
       <c r="W60" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y60" t="inlineStr">
         <is>
-          <t>2051-10-18</t>
+          <t>2031-11-18</t>
         </is>
       </c>
       <c r="Z60" s="0">
-        <v>118977.98787234</v>
+        <v>237691.315324403</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CND10004NXW0</t>
+          <t>CND10004R114</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R61" s="0">
-        <v>5.42917095679002</v>
+        <v>0.79858643</v>
       </c>
       <c r="V61" s="0">
-        <v>29540343.8988732</v>
+        <v>884030.292398678</v>
       </c>
       <c r="W61" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
-          <t>2031-11-18</t>
+          <t>2027-01-20</t>
         </is>
       </c>
       <c r="Z61" s="0">
-        <v>95938.6243685089</v>
+        <v>4031.24739085058</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>CND10004R114</t>
+          <t>CND10004R999</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R62" s="0">
-        <v>1.04123261151217</v>
+        <v>5.44933797</v>
       </c>
       <c r="V62" s="0">
-        <v>855239.902085106</v>
+        <v>30820315.714159</v>
       </c>
       <c r="W62" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr">
         <is>
-          <t>2027-01-20</t>
+          <t>2032-02-17</t>
         </is>
       </c>
       <c r="Z62" s="0">
-        <v>18493.0599651064</v>
+        <v>94547.9436423738</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CND10004R999</t>
+          <t>CND10004T201</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R63" s="0">
-        <v>5.65844326544404</v>
+        <v>2.868141106</v>
       </c>
       <c r="V63" s="0">
-        <v>32719303.7736613</v>
+        <v>19648158.551235</v>
       </c>
       <c r="W63" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y63" t="inlineStr">
         <is>
-          <t>2032-02-17</t>
+          <t>2029-03-24</t>
         </is>
       </c>
       <c r="Z63" s="0">
-        <v>310598.24288426</v>
+        <v>11547.4033484081</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CND10004T201</t>
+          <t>CND10004TCN0</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R64" s="0">
-        <v>3.09206557167978</v>
+        <v>1.026865726</v>
       </c>
       <c r="V64" s="0">
-        <v>19584725.6401302</v>
+        <v>8159490.46106279</v>
       </c>
       <c r="W64" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr">
         <is>
-          <t>2029-03-24</t>
+          <t>2027-04-15</t>
         </is>
       </c>
       <c r="Z64" s="0">
-        <v>397418.57987234</v>
+        <v>183449.866150635</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>CND10004TCN0</t>
+          <t>CND10004TCP5</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R65" s="0">
-        <v>1.26564198745437</v>
+        <v>18.22288463</v>
       </c>
       <c r="V65" s="0">
-        <v>18845828.9522579</v>
+        <v>17423679.1944338</v>
       </c>
       <c r="W65" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y65" t="inlineStr">
         <is>
-          <t>2027-04-15</t>
+          <t>2052-04-15</t>
         </is>
       </c>
       <c r="Z65" s="0">
-        <v>322312.847034893</v>
+        <v>222713.923264913</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CND10004TCP5</t>
+          <t>CND10004TM71</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R66" s="0">
-        <v>18.3339631102647</v>
+        <v>5.656524722</v>
       </c>
       <c r="V66" s="0">
-        <v>16015602.0617566</v>
+        <v>15245996.4941642</v>
       </c>
       <c r="W66" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr">
         <is>
-          <t>2052-04-15</t>
+          <t>2032-05-15</t>
         </is>
       </c>
       <c r="Z66" s="0">
-        <v>94711.6271200026</v>
+        <v>147497.898791096</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>CND10004TM71</t>
+          <t>CND100054BH7</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R67" s="0">
-        <v>5.85978930862326</v>
+        <v>3.077924992</v>
       </c>
       <c r="V67" s="0">
-        <v>14655685.7262417</v>
+        <v>22619892.1523221</v>
       </c>
       <c r="W67" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr">
         <is>
-          <t>2032-05-15</t>
+          <t>2029-06-15</t>
         </is>
       </c>
       <c r="Z67" s="0">
-        <v>48853.3439012769</v>
+        <v>461745.413054445</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>CND100054BH7</t>
+          <t>CND10005F4L5</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R68" s="0">
-        <v>3.29992045111135</v>
+        <v>1.291590934</v>
       </c>
       <c r="V68" s="0">
-        <v>21167815.9494655</v>
+        <v>28613100.7551922</v>
       </c>
       <c r="W68" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr">
         <is>
-          <t>2029-06-15</t>
+          <t>2027-07-25</t>
         </is>
       </c>
       <c r="Z68" s="0">
-        <v>299745.772271489</v>
+        <v>473103.879100715</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>CND10005F4L5</t>
+          <t>CND10005JJ69</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R69" s="0">
-        <v>1.53064607061283</v>
+        <v>5.873818157</v>
       </c>
       <c r="V69" s="0">
-        <v>27697655.2841974</v>
+        <v>25533097.8257523</v>
       </c>
       <c r="W69" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
-          <t>2027-07-25</t>
+          <t>2032-08-15</t>
         </is>
       </c>
       <c r="Z69" s="0">
-        <v>293217.699411062</v>
+        <v>80577.0473038782</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>CND10005JJ69</t>
+          <t>CND10005L4G7</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R70" s="0">
-        <v>6.08342668934114</v>
+        <v>5.929009245</v>
       </c>
       <c r="V70" s="0">
-        <v>24603612.2257217</v>
+        <v>23067333.9652026</v>
       </c>
       <c r="W70" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
-          <t>2032-08-15</t>
+          <t>2032-09-01</t>
         </is>
       </c>
       <c r="Z70" s="0">
-        <v>232268.360720851</v>
+        <v>47743.747817014</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>CND10005L4G7</t>
+          <t>CND10005NWW9</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R71" s="0">
-        <v>6.13712031229971</v>
+        <v>3.33576371</v>
       </c>
       <c r="V71" s="0">
-        <v>22170963.5270749</v>
+        <v>14991667.6472865</v>
       </c>
       <c r="W71" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr">
         <is>
-          <t>2032-09-01</t>
+          <t>2029-09-25</t>
         </is>
       </c>
       <c r="Z71" s="0">
-        <v>181385.573668084</v>
+        <v>187640.088650198</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CND10005NWW9</t>
+          <t>CND10005QTD8</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R72" s="0">
-        <v>3.55768202029095</v>
+        <v>1.508844873</v>
       </c>
       <c r="V72" s="0">
-        <v>26793360.6003889</v>
+        <v>17417645.6795965</v>
       </c>
       <c r="W72" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr">
         <is>
-          <t>2029-09-25</t>
+          <t>2027-10-15</t>
         </is>
       </c>
       <c r="Z72" s="0">
-        <v>178587.819075743</v>
+        <v>189235.299225953</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CND10005QTD8</t>
+          <t>CND10005R9B1</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R73" s="0">
-        <v>1.74811537840417</v>
+        <v>18.69550152</v>
       </c>
       <c r="V73" s="0">
-        <v>24920511.0419506</v>
+        <v>15033942.4823795</v>
       </c>
       <c r="W73" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr">
         <is>
-          <t>2027-10-15</t>
+          <t>2052-10-25</t>
         </is>
       </c>
       <c r="Z73" s="0">
-        <v>125828.971473192</v>
+        <v>174228.464924336</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CND10005R9B1</t>
+          <t>CND10005TZQ1</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R74" s="0">
-        <v>18.8134475860625</v>
+        <v>6.077156695</v>
       </c>
       <c r="V74" s="0">
-        <v>20187166.0970885</v>
+        <v>24033948.7718647</v>
       </c>
       <c r="W74" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr">
         <is>
-          <t>2052-10-25</t>
+          <t>2032-11-15</t>
         </is>
       </c>
       <c r="Z74" s="0">
-        <v>100893.905801704</v>
+        <v>234577.457001216</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CND10005TZQ1</t>
+          <t>CND10005YJN2</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R75" s="0">
-        <v>6.27700485445892</v>
+        <v>3.531593183</v>
       </c>
       <c r="V75" s="0">
-        <v>23111042.2510868</v>
+        <v>27905945.1548443</v>
       </c>
       <c r="W75" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
-          <t>2032-11-15</t>
+          <t>2029-12-15</t>
         </is>
       </c>
       <c r="Z75" s="0">
-        <v>77695.3752714891</v>
+        <v>215851.801043654</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CND10005YJN2</t>
+          <t>CND10005ZT18</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R76" s="0">
-        <v>3.75237528581755</v>
+        <v>1.752519551</v>
       </c>
       <c r="V76" s="0">
-        <v>26901790.4673779</v>
+        <v>7304392.66354149</v>
       </c>
       <c r="W76" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr">
         <is>
-          <t>2029-12-15</t>
+          <t>2028-01-15</t>
         </is>
       </c>
       <c r="Z76" s="0">
-        <v>33135.4729157437</v>
+        <v>39104.1070968869</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CND10005ZT18</t>
+          <t>CND100063XD1</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R77" s="0">
-        <v>1.98940920700678</v>
+        <v>6.295874237</v>
       </c>
       <c r="V77" s="0">
-        <v>7068185.5693617</v>
+        <v>26118882.9499391</v>
       </c>
       <c r="W77" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr">
         <is>
-          <t>2028-01-15</t>
+          <t>2033-02-25</t>
         </is>
       </c>
       <c r="Z77" s="0">
-        <v>170067.870041702</v>
+        <v>67249.5257001206</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CND100063XD1</t>
+          <t>CND100067578</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R78" s="0">
-        <v>6.49925135395497</v>
+        <v>3.779400988</v>
       </c>
       <c r="V78" s="0">
-        <v>22475018.314343</v>
+        <v>35156396.2511219</v>
       </c>
       <c r="W78" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y78" t="inlineStr">
         <is>
-          <t>2033-02-25</t>
+          <t>2030-03-25</t>
         </is>
       </c>
       <c r="Z78" s="0">
-        <v>207000.785977873</v>
+        <v>17893.1489389447</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>CND100067578</t>
+          <t>CND100069PK9</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R79" s="0">
-        <v>3.99720257766003</v>
+        <v>18.85735577</v>
       </c>
       <c r="V79" s="0">
-        <v>40312418.3185625</v>
+        <v>20208832.0426422</v>
       </c>
       <c r="W79" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr">
         <is>
-          <t>2030-03-25</t>
+          <t>2053-04-15</t>
         </is>
       </c>
       <c r="Z79" s="0">
-        <v>809489.679547234</v>
+        <v>251956.634084188</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>CND100069PK9</t>
+          <t>CND100069PL7</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R80" s="0">
-        <v>18.9644670684961</v>
+        <v>1.989712356</v>
       </c>
       <c r="V80" s="0">
-        <v>19560973.4575234</v>
+        <v>6561126.77066446</v>
       </c>
       <c r="W80" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y80" t="inlineStr">
         <is>
-          <t>2053-04-15</t>
+          <t>2028-04-15</t>
         </is>
       </c>
       <c r="Z80" s="0">
-        <v>113017.61497702</v>
+        <v>144001.096338493</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CND100069PL7</t>
+          <t>CND10006GPT1</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R81" s="0">
-        <v>2.22325519194056</v>
+        <v>6.534564343</v>
       </c>
       <c r="V81" s="0">
-        <v>23503168.0188111</v>
+        <v>27658319.0001218</v>
       </c>
       <c r="W81" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr">
         <is>
-          <t>2028-04-15</t>
+          <t>2033-05-25</t>
         </is>
       </c>
       <c r="Z81" s="0">
-        <v>418296.348368512</v>
+        <v>240501.327109062</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>CND10006GPT1</t>
+          <t>CND10006KWD3</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R82" s="0">
-        <v>6.73194842745165</v>
+        <v>4.013465818</v>
       </c>
       <c r="V82" s="0">
-        <v>25004727.8793115</v>
+        <v>37206139.9955036</v>
       </c>
       <c r="W82" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y82" t="inlineStr">
         <is>
-          <t>2033-05-25</t>
+          <t>2030-06-25</t>
         </is>
       </c>
       <c r="Z82" s="0">
-        <v>63661.8524748949</v>
+        <v>699497.692668292</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CND10006KWD3</t>
+          <t>CND10006PJH0</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R83" s="0">
-        <v>4.22930755423865</v>
+        <v>2.227924725</v>
       </c>
       <c r="V83" s="0">
-        <v>30245129.0080562</v>
+        <v>32532072.2679857</v>
       </c>
       <c r="W83" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y83" t="inlineStr">
         <is>
-          <t>2030-06-25</t>
+          <t>2028-07-15</t>
         </is>
       </c>
       <c r="Z83" s="0">
-        <v>387183.771398293</v>
+        <v>532416.478257091</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>CND10006PJH0</t>
+          <t>CND10006VQZ5</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R84" s="0">
-        <v>2.46100831045159</v>
+        <v>6.768323082</v>
       </c>
       <c r="V84" s="0">
-        <v>27746366.4965208</v>
+        <v>6846214.89630371</v>
       </c>
       <c r="W84" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y84" t="inlineStr">
         <is>
-          <t>2028-07-15</t>
+          <t>2033-08-25</t>
         </is>
       </c>
       <c r="Z84" s="0">
-        <v>296646.846205103</v>
+        <v>15791.0508436257</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>CND10006VNH0</t>
+          <t>CND10006ZG95</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R85" s="0">
-        <v>0.61552222151757</v>
+        <v>4.21388035</v>
       </c>
       <c r="V85" s="0">
-        <v>20371993.0220511</v>
+        <v>40480841.6774048</v>
       </c>
       <c r="W85" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y85" t="inlineStr">
         <is>
-          <t>2026-08-15</t>
+          <t>2030-09-15</t>
         </is>
       </c>
       <c r="Z85" s="0">
-        <v>165455.331662128</v>
+        <v>534646.614359021</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>CND10006VQZ5</t>
+          <t>CND10006ZK08</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R86" s="0">
-        <v>6.97260829586099</v>
+        <v>2.412587881</v>
       </c>
       <c r="V86" s="0">
-        <v>6576733.47492425</v>
+        <v>19654188.5564011</v>
       </c>
       <c r="W86" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y86" t="inlineStr">
         <is>
-          <t>2033-08-25</t>
+          <t>2028-09-25</t>
         </is>
       </c>
       <c r="Z86" s="0">
-        <v>54314.2857557449</v>
+        <v>236228.627335189</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>CND10006ZG95</t>
+          <t>CND1000716X4</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R87" s="0">
-        <v>4.4310345178121</v>
+        <v>19.34700688</v>
       </c>
       <c r="V87" s="0">
-        <v>41872240.7478366</v>
+        <v>25500355.9726996</v>
       </c>
       <c r="W87" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr">
         <is>
-          <t>2030-09-15</t>
+          <t>2053-10-15</t>
         </is>
       </c>
       <c r="Z87" s="0">
-        <v>303048.551634041</v>
+        <v>306814.745494868</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>CND10006ZK08</t>
+          <t>CND1000716Y2</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R88" s="0">
-        <v>2.64527028017492</v>
+        <v>2.463002277</v>
       </c>
       <c r="V88" s="0">
-        <v>35202309.0038451</v>
+        <v>37910650.6686032</v>
       </c>
       <c r="W88" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr">
         <is>
-          <t>2028-09-25</t>
+          <t>2028-10-15</t>
         </is>
       </c>
       <c r="Z88" s="0">
-        <v>224111.749834894</v>
+        <v>423868.845973214</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>CND1000716X4</t>
+          <t>CND100074JJ4</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R89" s="0">
-        <v>19.4370531032815</v>
+        <v>0.619710872</v>
       </c>
       <c r="V89" s="0">
-        <v>20415912.3788298</v>
+        <v>24483086.3409028</v>
       </c>
       <c r="W89" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y89" t="inlineStr">
         <is>
-          <t>2053-10-15</t>
+          <t>2026-11-15</t>
         </is>
       </c>
       <c r="Z89" s="0">
-        <v>114360.427849361</v>
+        <v>216181.905122628</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>CND1000716Y2</t>
+          <t>CND100076348</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R90" s="0">
-        <v>2.69509693833012</v>
+        <v>6.952011634</v>
       </c>
       <c r="V90" s="0">
-        <v>36185476.733651</v>
+        <v>33236507.4181597</v>
       </c>
       <c r="W90" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y90" t="inlineStr">
         <is>
-          <t>2028-10-15</t>
+          <t>2033-11-25</t>
         </is>
       </c>
       <c r="Z90" s="0">
-        <v>188306.351755744</v>
+        <v>288199.059236387</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>CND100074JJ4</t>
+          <t>CND10007C3M6</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R91" s="0">
-        <v>0.864515400238364</v>
+        <v>4.463352322</v>
       </c>
       <c r="V91" s="0">
-        <v>15028875.5759047</v>
+        <v>34256290.5595147</v>
       </c>
       <c r="W91" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr">
         <is>
-          <t>2026-11-15</t>
+          <t>2030-12-25</t>
         </is>
       </c>
       <c r="Z91" s="0">
-        <v>45315.2465148948</v>
+        <v>219732.782510002</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CND100076348</t>
+          <t>CND10007C5P4</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R92" s="0">
-        <v>7.14666975985327</v>
+        <v>2.704073701</v>
       </c>
       <c r="V92" s="0">
-        <v>31929780.4025498</v>
+        <v>9580437.41018438</v>
       </c>
       <c r="W92" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y92" t="inlineStr">
         <is>
-          <t>2033-11-25</t>
+          <t>2029-01-15</t>
         </is>
       </c>
       <c r="Z92" s="0">
-        <v>81076.9118008536</v>
+        <v>45817.7832231696</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>CND10007C3M6</t>
+          <t>CND10007LB61</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R93" s="0">
-        <v>4.67973461427665</v>
+        <v>7.222496985</v>
       </c>
       <c r="V93" s="0">
-        <v>33001617.896114</v>
+        <v>43869807.4011306</v>
       </c>
       <c r="W93" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr">
         <is>
-          <t>2030-12-25</t>
+          <t>2034-02-25</t>
         </is>
       </c>
       <c r="Z93" s="0">
-        <v>15346.5236340473</v>
+        <v>95428.9361193251</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>CND10007C5P4</t>
+          <t>CND10007LB79</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R94" s="0">
-        <v>2.93467970149903</v>
+        <v>0.895525051</v>
       </c>
       <c r="V94" s="0">
-        <v>9243148.82741446</v>
+        <v>5339281.84654723</v>
       </c>
       <c r="W94" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y94" t="inlineStr">
         <is>
-          <t>2029-01-15</t>
+          <t>2027-02-25</t>
         </is>
       </c>
       <c r="Z94" s="0">
-        <v>199257.666108936</v>
+        <v>10389.7967820488</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>CND10007LB61</t>
+          <t>CND10007NT77</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R95" s="0">
-        <v>7.4261382907615</v>
+        <v>4.703032472</v>
       </c>
       <c r="V95" s="0">
-        <v>28268542.8486936</v>
+        <v>39375458.3042703</v>
       </c>
       <c r="W95" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr">
         <is>
-          <t>2034-02-25</t>
+          <t>2031-03-25</t>
         </is>
       </c>
       <c r="Z95" s="0">
-        <v>220306.10691575</v>
+        <v>16599.4451208906</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>CND10007LB79</t>
+          <t>CND10007Q978</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R96" s="0">
-        <v>1.13694873138911</v>
+        <v>2.943216355</v>
       </c>
       <c r="V96" s="0">
-        <v>11408148.8271277</v>
+        <v>48592691.7309706</v>
       </c>
       <c r="W96" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr">
         <is>
-          <t>2027-02-25</t>
+          <t>2029-04-15</t>
         </is>
       </c>
       <c r="Z96" s="0">
-        <v>191607.224165106</v>
+        <v>918423.055809705</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CND10007NT77</t>
+          <t>CND10007XGR7</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R97" s="0">
-        <v>4.91958612884832</v>
+        <v>1.106020082</v>
       </c>
       <c r="V97" s="0">
-        <v>31938827.6877064</v>
+        <v>42681550.680788</v>
       </c>
       <c r="W97" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
-          <t>2031-03-25</t>
+          <t>2027-05-15</t>
         </is>
       </c>
       <c r="Z97" s="0">
-        <v>532665.357507232</v>
+        <v>676827.231222818</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>CND10007Q978</t>
+          <t>CND10007XSY8</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R98" s="0">
-        <v>3.17043433990245</v>
+        <v>20.17760036</v>
       </c>
       <c r="V98" s="0">
-        <v>34726433.665857</v>
+        <v>23677835.4941903</v>
       </c>
       <c r="W98" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr">
         <is>
-          <t>2029-04-15</t>
+          <t>2054-05-20</t>
         </is>
       </c>
       <c r="Z98" s="0">
-        <v>488529.688671488</v>
+        <v>211088.527222124</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>CND10007XGR7</t>
+          <t>CND10007YHH4</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R99" s="0">
-        <v>1.34713798039975</v>
+        <v>14.63373453</v>
       </c>
       <c r="V99" s="0">
-        <v>36048494.4379166</v>
+        <v>20354707.8883719</v>
       </c>
       <c r="W99" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y99" t="inlineStr">
         <is>
-          <t>2027-05-15</t>
+          <t>2044-05-25</t>
         </is>
       </c>
       <c r="Z99" s="0">
-        <v>410635.990268088</v>
+        <v>170731.597477821</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>CND10007XSY8</t>
+          <t>CND10007YHJ0</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R100" s="0">
-        <v>20.2890633603936</v>
+        <v>7.446448424</v>
       </c>
       <c r="V100" s="0">
-        <v>21037238.6009804</v>
+        <v>33006938.9119673</v>
       </c>
       <c r="W100" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr">
         <is>
-          <t>2054-05-20</t>
+          <t>2034-05-25</t>
         </is>
       </c>
       <c r="Z100" s="0">
-        <v>59554.0846051048</v>
+        <v>250245.799339015</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>CND10007YHH4</t>
+          <t>CND100081YS9</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R101" s="0">
-        <v>14.7609016467136</v>
+        <v>4.941813185</v>
       </c>
       <c r="V101" s="0">
-        <v>15907504.640274</v>
+        <v>44210461.4218821</v>
       </c>
       <c r="W101" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y101" t="inlineStr">
         <is>
-          <t>2044-05-25</t>
+          <t>2031-06-25</t>
         </is>
       </c>
       <c r="Z101" s="0">
-        <v>39204.9235336181</v>
+        <v>683225.881857718</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>CND10007YHJ0</t>
+          <t>CND100084T81</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R102" s="0">
-        <v>7.64418722502796</v>
+        <v>3.178665709</v>
       </c>
       <c r="V102" s="0">
-        <v>36380956.0262715</v>
+        <v>47750014.4000174</v>
       </c>
       <c r="W102" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
-          <t>2034-05-25</t>
+          <t>2029-07-15</t>
         </is>
       </c>
       <c r="Z102" s="0">
-        <v>80872.3592885092</v>
+        <v>625890.657479566</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>CND100081YS9</t>
+          <t>CND100086479</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R103" s="0">
-        <v>5.1550620648623</v>
+        <v>20.401286</v>
       </c>
       <c r="V103" s="0">
-        <v>42466706.3265481</v>
+        <v>24059930.8031136</v>
       </c>
       <c r="W103" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr">
         <is>
-          <t>2031-06-25</t>
+          <t>2054-07-25</t>
         </is>
       </c>
       <c r="Z103" s="0">
-        <v>449358.772469785</v>
+        <v>105963.279361627</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CND100084T81</t>
+          <t>CND100088H73</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R104" s="0">
-        <v>3.40646711222484</v>
+        <v>1.351543072</v>
       </c>
       <c r="V104" s="0">
-        <v>46229647.2242706</v>
+        <v>50172109.7610193</v>
       </c>
       <c r="W104" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
-          <t>2029-07-15</t>
+          <t>2027-08-15</t>
         </is>
       </c>
       <c r="Z104" s="0">
-        <v>398816.75795234</v>
+        <v>500152.980396593</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>CND100086479</t>
+          <t>CND100088H81</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R105" s="0">
-        <v>20.5550482262566</v>
+        <v>14.90752954</v>
       </c>
       <c r="V105" s="0">
-        <v>19865356.6221311</v>
+        <v>18221942.6106627</v>
       </c>
       <c r="W105" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr">
         <is>
-          <t>2054-07-25</t>
+          <t>2044-08-15</t>
         </is>
       </c>
       <c r="Z105" s="0">
-        <v>205174.814731914</v>
+        <v>52426.8191511562</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>CND100088H73</t>
+          <t>CND100089K10</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R106" s="0">
-        <v>1.5929518573694</v>
+        <v>7.693891632</v>
       </c>
       <c r="V106" s="0">
-        <v>34779012.4970783</v>
+        <v>28694838.2687946</v>
       </c>
       <c r="W106" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr">
         <is>
-          <t>2027-08-15</t>
+          <t>2034-08-25</t>
         </is>
       </c>
       <c r="Z106" s="0">
-        <v>209925.797913187</v>
+        <v>55973.8618977269</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>CND100088H81</t>
+          <t>CND10008CH16</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R107" s="0">
-        <v>15.0642166546992</v>
+        <v>7.684411022</v>
       </c>
       <c r="V107" s="0">
-        <v>17457696.9559311</v>
+        <v>34852129.8519221</v>
       </c>
       <c r="W107" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr">
         <is>
-          <t>2044-08-15</t>
+          <t>2034-08-29</t>
         </is>
       </c>
       <c r="Z107" s="0">
-        <v>151112.246797447</v>
+        <v>64622.9267350839</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>CND100089K10</t>
+          <t>CND10008CH24</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R108" s="0">
-        <v>7.89763151613422</v>
+        <v>11.56648</v>
       </c>
       <c r="V108" s="0">
-        <v>37127532.5231668</v>
+        <v>10356145.7941555</v>
       </c>
       <c r="W108" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr">
         <is>
-          <t>2034-08-25</t>
+          <t>2039-08-29</t>
         </is>
       </c>
       <c r="Z108" s="0">
-        <v>264398.170088513</v>
+        <v>19563.1025134805</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>CND10008CH16</t>
+          <t>CND10008D776</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R109" s="0">
-        <v>7.89088347862664</v>
+        <v>5.164996381</v>
       </c>
       <c r="V109" s="0">
-        <v>29986856.7344</v>
+        <v>31067479.5021917</v>
       </c>
       <c r="W109" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr">
         <is>
-          <t>2034-08-29</t>
+          <t>2031-09-15</t>
         </is>
       </c>
       <c r="Z109" s="0">
-        <v>212975.397457022</v>
+        <v>306151.482623063</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>CND10008CH24</t>
+          <t>CND10008DYH1</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R110" s="0">
-        <v>11.7521670844819</v>
+        <v>20.92760643</v>
       </c>
       <c r="V110" s="0">
-        <v>9321362.63969361</v>
+        <v>31147643.7081666</v>
       </c>
       <c r="W110" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr">
         <is>
-          <t>2039-08-29</t>
+          <t>2054-09-25</t>
         </is>
       </c>
       <c r="Z110" s="0">
-        <v>69136.9057829775</v>
+        <v>13437.9462602211</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>CND10008D776</t>
+          <t>CND10008GYY9</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R111" s="0">
-        <v>5.38018648809375</v>
+        <v>3.419434192</v>
       </c>
       <c r="V111" s="0">
-        <v>20891053.7940996</v>
+        <v>27249181.6092451</v>
       </c>
       <c r="W111" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr">
         <is>
-          <t>2031-09-15</t>
+          <t>2029-10-15</t>
         </is>
       </c>
       <c r="Z111" s="0">
-        <v>112773.016447662</v>
+        <v>213103.468481476</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>CND10008DYH1</t>
+          <t>CND10008M2X2</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R112" s="0">
-        <v>21.0994890576704</v>
+        <v>1.597205044</v>
       </c>
       <c r="V112" s="0">
-        <v>21057265.741223</v>
+        <v>21321949.0413637</v>
       </c>
       <c r="W112" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr">
         <is>
-          <t>2054-09-25</t>
+          <t>2027-11-15</t>
         </is>
       </c>
       <c r="Z112" s="0">
-        <v>127455.920371062</v>
+        <v>112322.673673681</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>CND10008GYY9</t>
+          <t>CND10008MC01</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R113" s="0">
-        <v>3.64904679237353</v>
+        <v>7.925238303</v>
       </c>
       <c r="V113" s="0">
-        <v>21705152.0709898</v>
+        <v>29480316.6676031</v>
       </c>
       <c r="W113" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y113" t="inlineStr">
         <is>
-          <t>2029-10-15</t>
+          <t>2034-11-25</t>
         </is>
       </c>
       <c r="Z113" s="0">
-        <v>78889.4457948939</v>
+        <v>204357.627709167</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>CND10008M2X2</t>
+          <t>CND10008QSP8</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R114" s="0">
-        <v>1.83940033772351</v>
+        <v>5.454633194</v>
       </c>
       <c r="V114" s="0">
-        <v>20604776.1330034</v>
+        <v>20297704.3929205</v>
       </c>
       <c r="W114" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr">
         <is>
-          <t>2027-11-15</t>
+          <t>2031-12-25</t>
         </is>
       </c>
       <c r="Z114" s="0">
-        <v>37202.87694298</v>
+        <v>80611.0391198491</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>CND10008MC01</t>
+          <t>CND10008RFM0</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R115" s="0">
-        <v>8.12389640813734</v>
+        <v>21.63361195</v>
       </c>
       <c r="V115" s="0">
-        <v>29214805.5676451</v>
+        <v>16820894.7825796</v>
       </c>
       <c r="W115" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y115" t="inlineStr">
         <is>
-          <t>2034-11-25</t>
+          <t>2055-01-15</t>
         </is>
       </c>
       <c r="Z115" s="0">
-        <v>59409.2832927657</v>
+        <v>74283.2318490158</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>CND10008QSP8</t>
+          <t>CND10008S8G8</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R116" s="0">
-        <v>5.67530808854342</v>
+        <v>3.694525304</v>
       </c>
       <c r="V116" s="0">
-        <v>6668088.80086212</v>
+        <v>49868146.8183945</v>
       </c>
       <c r="W116" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y116" t="inlineStr">
         <is>
-          <t>2031-12-25</t>
+          <t>2030-01-25</t>
         </is>
       </c>
       <c r="Z116" s="0">
-        <v>1924.05220510751</v>
+        <v>128424.265428768</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>CND10008RFM0</t>
+          <t>CND10008WR28</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R117" s="0">
-        <v>21.860229429755</v>
+        <v>8.236548101</v>
       </c>
       <c r="V117" s="0">
-        <v>15764037.1781259</v>
+        <v>51705941.3211776</v>
       </c>
       <c r="W117" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr">
         <is>
-          <t>2055-01-15</t>
+          <t>2035-02-15</t>
         </is>
       </c>
       <c r="Z117" s="0">
-        <v>148609.116473192</v>
+        <v>104980.766394158</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>CND10008S8G8</t>
+          <t>CND10008YMK6</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R118" s="0">
-        <v>3.924937476821</v>
+        <v>1.874967303</v>
       </c>
       <c r="V118" s="0">
-        <v>41905490.0022928</v>
+        <v>28691653.9570708</v>
       </c>
       <c r="W118" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y118" t="inlineStr">
         <is>
-          <t>2030-01-25</t>
+          <t>2028-02-25</t>
         </is>
       </c>
       <c r="Z118" s="0">
-        <v>549242.755861277</v>
+        <v>39195.8135066934</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>CND10008WR28</t>
+          <t>CND100092HK8</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R119" s="0">
-        <v>8.44608919184644</v>
+        <v>5.643104032</v>
       </c>
       <c r="V119" s="0">
-        <v>40682342.5108851</v>
+        <v>55961454.5599235</v>
       </c>
       <c r="W119" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y119" t="inlineStr">
         <is>
-          <t>2035-02-15</t>
+          <t>2032-03-25</t>
         </is>
       </c>
       <c r="Z119" s="0">
-        <v>248314.418350639</v>
+        <v>19007.0795964482</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>CND10008YMK6</t>
+          <t>CND1000967J2</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R120" s="0">
-        <v>2.11833902257298</v>
+        <v>15.71354788</v>
       </c>
       <c r="V120" s="0">
-        <v>37474796.7721055</v>
+        <v>15203537.9862759</v>
       </c>
       <c r="W120" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y120" t="inlineStr">
         <is>
-          <t>2028-02-25</t>
+          <t>2045-04-25</t>
         </is>
       </c>
       <c r="Z120" s="0">
-        <v>449525.058788084</v>
+        <v>135898.370325273</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>CND100092HK8</t>
+          <t>CND1000967K0</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R121" s="0">
-        <v>5.86146266437418</v>
+        <v>21.9384698</v>
       </c>
       <c r="V121" s="0">
-        <v>44400902.1242008</v>
+        <v>38276526.0968516</v>
       </c>
       <c r="W121" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y121" t="inlineStr">
         <is>
-          <t>2032-03-25</t>
+          <t>2055-04-25</t>
         </is>
       </c>
       <c r="Z121" s="0">
-        <v>597557.703311486</v>
+        <v>338356.485962774</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>CND1000967J2</t>
+          <t>CND1000967L8</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R122" s="0">
-        <v>15.864029104872</v>
+        <v>3.924217658</v>
       </c>
       <c r="V122" s="0">
-        <v>14627796.2179906</v>
+        <v>32112470.9872674</v>
       </c>
       <c r="W122" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y122" t="inlineStr">
         <is>
-          <t>2045-04-25</t>
+          <t>2030-04-25</t>
         </is>
       </c>
       <c r="Z122" s="0">
-        <v>56489.9922170224</v>
+        <v>424921.357383891</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>CND1000967K0</t>
+          <t>CND100098JS4</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R123" s="0">
-        <v>22.0754364981965</v>
+        <v>8.434907111</v>
       </c>
       <c r="V123" s="0">
-        <v>30778298.3097268</v>
+        <v>22906616.6946773</v>
       </c>
       <c r="W123" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y123" t="inlineStr">
         <is>
-          <t>2055-04-25</t>
+          <t>2035-05-15</t>
         </is>
       </c>
       <c r="Z123" s="0">
-        <v>116576.116762551</v>
+        <v>143296.757314317</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>CND1000967L8</t>
+          <t>CND100098MJ7</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R124" s="0">
-        <v>4.15242849430835</v>
+        <v>5.796697525</v>
       </c>
       <c r="V124" s="0">
-        <v>30918513.1453813</v>
+        <v>28542356.7668203</v>
       </c>
       <c r="W124" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr">
         <is>
-          <t>2030-04-25</t>
+          <t>2032-05-15</t>
         </is>
       </c>
       <c r="Z124" s="0">
-        <v>303498.529022127</v>
+        <v>385804.771455903</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>CND100098JS4</t>
+          <t>CND100099MP2</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R125" s="0">
-        <v>8.63900170078956</v>
+        <v>8.452451436</v>
       </c>
       <c r="V125" s="0">
-        <v>19488569.1781421</v>
+        <v>56743244.8142025</v>
       </c>
       <c r="W125" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y125" t="inlineStr">
         <is>
-          <t>2035-05-15</t>
+          <t>2035-05-25</t>
         </is>
       </c>
       <c r="Z125" s="0">
-        <v>42045.0124868084</v>
+        <v>332503.329231173</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>CND100098MJ7</t>
+          <t>CND100099MQ0</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>CN11</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R126" s="0">
-        <v>6.0131830484763</v>
+        <v>2.106964338</v>
       </c>
       <c r="V126" s="0">
-        <v>27053369.6634468</v>
+        <v>70584944.4346234</v>
       </c>
       <c r="W126" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y126" t="inlineStr">
         <is>
-          <t>2032-05-15</t>
+          <t>2028-05-25</t>
         </is>
       </c>
       <c r="Z126" s="0">
-        <v>266042.726520851</v>
+        <v>860805.302896157</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>CND100099MP2</t>
+          <t>CND10009H1M3</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>CN11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R127" s="0">
-        <v>8.65789893266657</v>
+        <v>15.91721037</v>
       </c>
       <c r="V127" s="0">
-        <v>50506401.149554</v>
+        <v>11147844.1753348</v>
       </c>
       <c r="W127" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y127" t="inlineStr">
         <is>
-          <t>2035-05-25</t>
+          <t>2045-07-15</t>
         </is>
       </c>
       <c r="Z127" s="0">
-        <v>86575.4841982962</v>
+        <v>47766.7556618538</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>CND100099MQ0</t>
+          <t>CND10009H1N1</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>CN11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R128" s="0">
-        <v>2.34552575017854</v>
+        <v>21.93915746</v>
       </c>
       <c r="V128" s="0">
-        <v>39023309.9519123</v>
+        <v>29540368.7024961</v>
       </c>
       <c r="W128" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y128" t="inlineStr">
         <is>
-          <t>2028-05-25</t>
+          <t>2055-07-15</t>
         </is>
       </c>
       <c r="Z128" s="0">
-        <v>336729.349597445</v>
+        <v>129822.024499914</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>CND10009H1M3</t>
+          <t>CND10009JF77</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R129" s="0">
-        <v>16.0912571610636</v>
+        <v>4.149649234</v>
       </c>
       <c r="V129" s="0">
-        <v>10734012.9052894</v>
+        <v>47832779.66235</v>
       </c>
       <c r="W129" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y129" t="inlineStr">
         <is>
-          <t>2045-07-15</t>
+          <t>2030-07-25</t>
         </is>
       </c>
       <c r="Z129" s="0">
-        <v>100016.262377872</v>
+        <v>499043.274343365</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>CND10009H1N1</t>
+          <t>CND10009LC19</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R130" s="0">
-        <v>22.1232564196834</v>
+        <v>2.322612083</v>
       </c>
       <c r="V130" s="0">
-        <v>25046816.6881566</v>
+        <v>54522439.8882154</v>
       </c>
       <c r="W130" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y130" t="inlineStr">
         <is>
-          <t>2055-07-15</t>
+          <t>2028-08-15</t>
         </is>
       </c>
       <c r="Z130" s="0">
-        <v>237460.295045106</v>
+        <v>476854.677761343</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>CND10009JF77</t>
+          <t>CND10009MKH9</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R131" s="0">
-        <v>4.37677659870652</v>
+        <v>8.607316146</v>
       </c>
       <c r="V131" s="0">
-        <v>31840602.7535915</v>
+        <v>55807985.0204992</v>
       </c>
       <c r="W131" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y131" t="inlineStr">
         <is>
-          <t>2030-07-25</t>
+          <t>2035-08-25</t>
         </is>
       </c>
       <c r="Z131" s="0">
-        <v>212940.690908937</v>
+        <v>98866.4641241979</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>CND10009LC19</t>
+          <t>CND10009MKJ5</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R132" s="0">
-        <v>2.55988220943467</v>
+        <v>21.55920623</v>
       </c>
       <c r="V132" s="0">
-        <v>43226377.9981396</v>
+        <v>20329740.2821012</v>
       </c>
       <c r="W132" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y132" t="inlineStr">
         <is>
-          <t>2028-08-15</t>
+          <t>2055-08-25</t>
         </is>
       </c>
       <c r="Z132" s="0">
-        <v>229799.619119152</v>
+        <v>43154.982649157</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>CND10009MKH9</t>
+          <t>CND10009PRV8</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R133" s="0">
-        <v>8.81597295063934</v>
+        <v>6.065534662</v>
       </c>
       <c r="V133" s="0">
-        <v>39737940.5968579</v>
+        <v>50495810.509793</v>
       </c>
       <c r="W133" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y133" t="inlineStr">
         <is>
-          <t>2035-08-25</t>
+          <t>2032-09-15</t>
         </is>
       </c>
       <c r="Z133" s="0">
-        <v>251377.557262132</v>
+        <v>477643.053913722</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>CND10009MKJ5</t>
+          <t>CND10009TPM3</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R134" s="0">
-        <v>21.7461569885102</v>
+        <v>4.375724441</v>
       </c>
       <c r="V134" s="0">
-        <v>20080082.0305319</v>
+        <v>50890333.239633</v>
       </c>
       <c r="W134" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr">
         <is>
-          <t>2055-08-25</t>
+          <t>2030-10-25</t>
         </is>
       </c>
       <c r="Z134" s="0">
-        <v>152903.257234893</v>
+        <v>354910.565333103</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>CND10009PRV8</t>
+          <t>CND10009X0X2</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R135" s="0">
-        <v>6.27966156921399</v>
+        <v>8.815632569</v>
       </c>
       <c r="V135" s="0">
-        <v>25563265.8878094</v>
+        <v>60254752.1393895</v>
       </c>
       <c r="W135" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y135" t="inlineStr">
         <is>
-          <t>2032-09-15</t>
+          <t>2035-11-15</t>
         </is>
       </c>
       <c r="Z135" s="0">
-        <v>132372.681349789</v>
+        <v>404699.346590721</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>CND10009TPM3</t>
+          <t>CND10009XGG6</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R136" s="0">
-        <v>4.6006269746948</v>
+        <v>2.591182394</v>
       </c>
       <c r="V136" s="0">
-        <v>7707690.77628681</v>
+        <v>13630743.875761</v>
       </c>
       <c r="W136" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y136" t="inlineStr">
         <is>
-          <t>2030-10-25</t>
+          <t>2028-11-25</t>
         </is>
       </c>
       <c r="Z136" s="0">
-        <v>23158.2938178723</v>
+        <v>66107.3226909001</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CND10009X0X2</t>
+          <t>CND1000B0TD1</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>CHINA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>300300CHN201808MOF68</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>CN</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R137" s="0">
-        <v>9.01904732042997</v>
+        <v>6.326918507</v>
       </c>
       <c r="V137" s="0">
-        <v>9961870.01408595</v>
+        <v>29299468.637737</v>
       </c>
       <c r="W137" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y137" t="inlineStr">
         <is>
-          <t>2035-11-15</t>
+          <t>2032-12-25</t>
         </is>
       </c>
       <c r="Z137" s="0">
-        <v>22939.3120263817</v>
+        <v>129224.795442683</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>COL17CT02625</t>
+          <t>COL17CT02914</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R138" s="0">
-        <v>0.587578555282927</v>
+        <v>1.766688587</v>
       </c>
       <c r="V138" s="0">
-        <v>35423725.3389089</v>
+        <v>104483872.403488</v>
       </c>
       <c r="W138" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y138" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2028-04-28</t>
         </is>
       </c>
       <c r="Z138" s="0">
-        <v>921533.286399148</v>
+        <v>6282002.8113585</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>COL17CT02914</t>
+          <t>COL17CT03342</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R139" s="0">
-        <v>1.97208605598583</v>
+        <v>3.418516589</v>
       </c>
       <c r="V139" s="0">
-        <v>105192873.570453</v>
+        <v>71616211.2852931</v>
       </c>
       <c r="W139" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y139" t="inlineStr">
         <is>
-          <t>2028-04-28</t>
+          <t>2030-09-18</t>
         </is>
       </c>
       <c r="Z139" s="0">
-        <v>4662098.82171914</v>
+        <v>3578820.47992694</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>COL17CT03342</t>
+          <t>COL17CT03490</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R140" s="0">
-        <v>3.58393048409624</v>
+        <v>4.515295791</v>
       </c>
       <c r="V140" s="0">
-        <v>68110128.7669829</v>
+        <v>71447883.6176379</v>
       </c>
       <c r="W140" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y140" t="inlineStr">
         <is>
-          <t>2030-09-18</t>
+          <t>2032-06-30</t>
         </is>
       </c>
       <c r="Z140" s="0">
-        <v>1822620.15711405</v>
+        <v>4908066.21875109</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>COL17CT03490</t>
+          <t>COL17CT03615</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R141" s="0">
-        <v>4.64030155989001</v>
+        <v>5.569140613</v>
       </c>
       <c r="V141" s="0">
-        <v>63976317.8281549</v>
+        <v>38878838.9128805</v>
       </c>
       <c r="W141" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y141" t="inlineStr">
         <is>
-          <t>2032-06-30</t>
+          <t>2034-10-18</t>
         </is>
       </c>
       <c r="Z141" s="0">
-        <v>2965564.12128255</v>
+        <v>1739651.87585667</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>COL17CT03615</t>
+          <t>COL17CT03672</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R142" s="0">
-        <v>5.6517250120722</v>
+        <v>1.371916566</v>
       </c>
       <c r="V142" s="0">
-        <v>61028226.9918357</v>
+        <v>51605765.0997391</v>
       </c>
       <c r="W142" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y142" t="inlineStr">
         <is>
-          <t>2034-10-18</t>
+          <t>2027-11-03</t>
         </is>
       </c>
       <c r="Z142" s="0">
-        <v>1268976.21685191</v>
+        <v>1339258.18095321</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>COL17CT03672</t>
+          <t>COL17CT03722</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R143" s="0">
-        <v>1.5987164510673</v>
+        <v>8.061534548</v>
       </c>
       <c r="V143" s="0">
-        <v>41835347.3058315</v>
+        <v>45469211.2540964</v>
       </c>
       <c r="W143" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y143" t="inlineStr">
         <is>
-          <t>2027-11-03</t>
+          <t>2050-10-26</t>
         </is>
       </c>
       <c r="Z143" s="0">
-        <v>426927.790599151</v>
+        <v>2345505.43022265</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>COL17CT03722</t>
+          <t>COL17CT03748</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R144" s="0">
-        <v>7.79561346157783</v>
+        <v>6.443723918</v>
       </c>
       <c r="V144" s="0">
-        <v>38682734.4048579</v>
+        <v>43934778.5652461</v>
       </c>
       <c r="W144" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y144" t="inlineStr">
         <is>
-          <t>2050-10-26</t>
+          <t>2036-07-09</t>
         </is>
       </c>
       <c r="Z144" s="0">
-        <v>889016.683359151</v>
+        <v>2976187.3089059</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>COL17CT03748</t>
+          <t>COL17CT03771</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R145" s="0">
-        <v>6.4348869782722</v>
+        <v>3.774162376</v>
       </c>
       <c r="V145" s="0">
-        <v>45369581.2686136</v>
+        <v>83771057.8091668</v>
       </c>
       <c r="W145" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y145" t="inlineStr">
         <is>
-          <t>2036-07-09</t>
+          <t>2031-03-26</t>
         </is>
       </c>
       <c r="Z145" s="0">
-        <v>2120630.09346043</v>
+        <v>124450.602643944</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>COL17CT03771</t>
+          <t>COL17CT03813</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R146" s="0">
-        <v>3.95008607317668</v>
+        <v>7.167132999</v>
       </c>
       <c r="V146" s="0">
-        <v>73624811.2321217</v>
+        <v>124860134.677848</v>
       </c>
       <c r="W146" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y146" t="inlineStr">
         <is>
-          <t>2031-03-26</t>
+          <t>2042-05-28</t>
         </is>
       </c>
       <c r="Z146" s="0">
-        <v>4797673.91312852</v>
+        <v>12234607.9625761</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>COL17CT03813</t>
+          <t>COL17CT03862</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R147" s="0">
-        <v>7.06930823967445</v>
+        <v>4.338220976</v>
       </c>
       <c r="V147" s="0">
-        <v>109229910.639414</v>
+        <v>196296425.331405</v>
       </c>
       <c r="W147" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y147" t="inlineStr">
         <is>
-          <t>2042-05-28</t>
+          <t>2033-02-09</t>
         </is>
       </c>
       <c r="Z147" s="0">
-        <v>7754251.83532172</v>
+        <v>3617934.98604975</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>COL17CT03862</t>
+          <t>COL17CT03938</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>CO11</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R148" s="0">
-        <v>4.50229615004608</v>
+        <v>7.286033958</v>
       </c>
       <c r="V148" s="0">
-        <v>147681866.141124</v>
+        <v>117433505.494269</v>
       </c>
       <c r="W148" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y148" t="inlineStr">
         <is>
-          <t>2033-02-09</t>
+          <t>2046-07-25</t>
         </is>
       </c>
       <c r="Z148" s="0">
-        <v>16446521.6139064</v>
+        <v>9926655.49474692</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>COL17CT03938</t>
+          <t>COL17CT03995</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>CO11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R149" s="0">
-        <v>7.22264101722844</v>
+        <v>2.638288287</v>
       </c>
       <c r="V149" s="0">
-        <v>89006738.8505966</v>
+        <v>141648854.744251</v>
       </c>
       <c r="W149" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y149" t="inlineStr">
         <is>
-          <t>2046-07-25</t>
+          <t>2029-08-22</t>
         </is>
       </c>
       <c r="Z149" s="0">
-        <v>4840973.51012</v>
+        <v>10006623.0941381</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>COL17CT03995</t>
+          <t>COL17CT04001</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R150" s="0">
-        <v>2.8062961707478</v>
+        <v>6.464653711</v>
       </c>
       <c r="V150" s="0">
-        <v>77206286.3370119</v>
+        <v>85156923.1244043</v>
       </c>
       <c r="W150" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y150" t="inlineStr">
         <is>
-          <t>2029-08-22</t>
+          <t>2040-11-28</t>
         </is>
       </c>
       <c r="Z150" s="0">
-        <v>3191623.95093277</v>
+        <v>3713710.40471386</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>COL17CT04001</t>
+          <t>COL17CT04084</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R151" s="0">
-        <v>6.53010536439548</v>
+        <v>5.178889118</v>
       </c>
       <c r="V151" s="0">
-        <v>42941919.8882136</v>
+        <v>105323040.648139</v>
       </c>
       <c r="W151" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y151" t="inlineStr">
         <is>
-          <t>2040-11-28</t>
+          <t>2035-01-24</t>
         </is>
       </c>
       <c r="Z151" s="0">
-        <v>505907.181019576</v>
+        <v>2413369.08339711</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>COL17CT04084</t>
+          <t>COL17CT04142</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>TITULOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>549300MHDRBVRF6B9117</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R152" s="0">
-        <v>5.4201259687178</v>
+        <v>2.909334302</v>
       </c>
       <c r="V152" s="0">
-        <v>32383066.5451174</v>
+        <v>29903372.1797617</v>
       </c>
       <c r="W152" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y152" t="inlineStr">
         <is>
-          <t>2035-01-24</t>
+          <t>2030-02-27</t>
         </is>
       </c>
       <c r="Z152" s="0">
-        <v>3585744.45526042</v>
+        <v>347939.058357973</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>CZ0001001796</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R153" s="0">
-        <v>8.56214552722968</v>
+        <v>8.368486227</v>
       </c>
       <c r="V153" s="0">
-        <v>37776334.1269004</v>
+        <v>41430614.5466603</v>
       </c>
       <c r="W153" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y153" t="inlineStr">
         <is>
           <t>2036-12-04</t>
         </is>
       </c>
       <c r="Z153" s="0">
-        <v>122486.654614471</v>
+        <v>616333.757679596</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>CZ0001003859</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R154" s="0">
-        <v>2.50687589272613</v>
+        <v>2.266664609</v>
       </c>
       <c r="V154" s="0">
-        <v>73012005.8489166</v>
+        <v>80832511.0094538</v>
       </c>
       <c r="W154" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y154" t="inlineStr">
         <is>
           <t>2028-08-25</t>
         </is>
       </c>
       <c r="Z154" s="0">
-        <v>649149.431995749</v>
+        <v>1294591.69988695</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>CZ0001004477</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R155" s="0">
-        <v>4.13594894285139</v>
+        <v>3.890786114</v>
       </c>
       <c r="V155" s="0">
-        <v>64894066.8295106</v>
+        <v>74127362.2794051</v>
       </c>
       <c r="W155" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y155" t="inlineStr">
         <is>
           <t>2030-05-15</t>
         </is>
       </c>
       <c r="Z155" s="0">
-        <v>433087.058712341</v>
+        <v>723286.959314662</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>CZ0001005037</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R156" s="0">
-        <v>1.07841487778931</v>
+        <v>0.833577449</v>
       </c>
       <c r="V156" s="0">
-        <v>76338360.810211</v>
+        <v>87454345.5385893</v>
       </c>
       <c r="W156" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y156" t="inlineStr">
         <is>
           <t>2027-02-10</t>
         </is>
       </c>
       <c r="Z156" s="0">
-        <v>168847.41999915</v>
+        <v>31520.357470866</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>CZ0001005243</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R157" s="0">
-        <v>6.93011604871741</v>
+        <v>6.701160395</v>
       </c>
       <c r="V157" s="0">
-        <v>61676517.7863744</v>
+        <v>69900872.072056</v>
       </c>
       <c r="W157" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y157" t="inlineStr">
         <is>
           <t>2033-10-13</t>
         </is>
       </c>
       <c r="Z157" s="0">
-        <v>316993.083281708</v>
+        <v>807543.376969908</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>CZ0001005375</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R158" s="0">
-        <v>3.31135364419032</v>
+        <v>3.078375146</v>
       </c>
       <c r="V158" s="0">
-        <v>74806905.7080927</v>
+        <v>80531284.5704992</v>
       </c>
       <c r="W158" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y158" t="inlineStr">
         <is>
           <t>2029-07-23</t>
         </is>
       </c>
       <c r="Z158" s="0">
-        <v>934078.622925106</v>
+        <v>1643242.96153245</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>CZ0001005888</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R159" s="0">
-        <v>4.86401971750665</v>
+        <v>4.62130286</v>
       </c>
       <c r="V159" s="0">
-        <v>64096721.0092774</v>
+        <v>71858067.6054792</v>
       </c>
       <c r="W159" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y159" t="inlineStr">
         <is>
           <t>2031-03-13</t>
         </is>
       </c>
       <c r="Z159" s="0">
-        <v>690830.724943833</v>
+        <v>52469.5851452427</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>CZ0001005920</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R160" s="0">
-        <v>12.0288604677175</v>
+        <v>11.81053107</v>
       </c>
       <c r="V160" s="0">
-        <v>30654548.6164485</v>
+        <v>33150482.7111411</v>
       </c>
       <c r="W160" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y160" t="inlineStr">
         <is>
           <t>2040-04-24</t>
         </is>
       </c>
       <c r="Z160" s="0">
-        <v>470556.20988596</v>
+        <v>743949.953800658</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>CZ0001006076</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R161" s="0">
-        <v>3.76872376896097</v>
+        <v>3.513567902</v>
       </c>
       <c r="V161" s="0">
-        <v>37976956.8536689</v>
+        <v>43418611.0849365</v>
       </c>
       <c r="W161" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y161" t="inlineStr">
         <is>
           <t>2029-11-29</t>
         </is>
       </c>
       <c r="Z161" s="0">
-        <v>1971.98029531607</v>
+        <v>8768.97860497599</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>CZ0001006233</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R162" s="0">
-        <v>5.90795770820004</v>
+        <v>5.673888414</v>
       </c>
       <c r="V162" s="0">
-        <v>63508953.7307812</v>
+        <v>72491750.7730301</v>
       </c>
       <c r="W162" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y162" t="inlineStr">
         <is>
           <t>2032-06-23</t>
         </is>
       </c>
       <c r="Z162" s="0">
-        <v>668459.812098732</v>
+        <v>1183195.77440424</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>CZ0001006316</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R163" s="0">
-        <v>9.82683381512216</v>
+        <v>9.609735998</v>
       </c>
       <c r="V163" s="0">
-        <v>32930701.4851779</v>
+        <v>38927378.6411376</v>
       </c>
       <c r="W163" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y163" t="inlineStr">
         <is>
           <t>2037-07-30</t>
         </is>
       </c>
       <c r="Z163" s="0">
-        <v>354166.910971066</v>
+        <v>701566.838850233</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>CZ0001006431</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R164" s="0">
-        <v>7.79452500283006</v>
+        <v>7.59165889</v>
       </c>
       <c r="V164" s="0">
-        <v>74818085.7932638</v>
+        <v>84983237.0336754</v>
       </c>
       <c r="W164" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y164" t="inlineStr">
         <is>
           <t>2035-05-30</t>
         </is>
       </c>
       <c r="Z164" s="0">
-        <v>1646853.23032936</v>
+        <v>2815448.07043834</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>CZ0001006688</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R165" s="0">
-        <v>4.18951873694416</v>
+        <v>3.975837015</v>
       </c>
       <c r="V165" s="0">
-        <v>86458713.3180493</v>
+        <v>97227076.5365281</v>
       </c>
       <c r="W165" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y165" t="inlineStr">
         <is>
           <t>2030-09-30</t>
         </is>
       </c>
       <c r="Z165" s="0">
-        <v>1041722.18954808</v>
+        <v>2441618.23228387</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>CZ0001006696</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R166" s="0">
-        <v>2.70775132315241</v>
+        <v>2.47991962</v>
       </c>
       <c r="V166" s="0">
-        <v>65588397.8941676</v>
+        <v>76152825.0781962</v>
       </c>
       <c r="W166" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y166" t="inlineStr">
         <is>
           <t>2028-12-12</t>
         </is>
       </c>
       <c r="Z166" s="0">
-        <v>187752.127593194</v>
+        <v>1257813.59491216</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>CZ0001006894</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R167" s="0">
-        <v>6.75842991888609</v>
+        <v>6.572840811</v>
       </c>
       <c r="V167" s="0">
-        <v>85286794.0264825</v>
+        <v>88753562.7901983</v>
       </c>
       <c r="W167" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y167" t="inlineStr">
         <is>
           <t>2034-04-14</t>
         </is>
       </c>
       <c r="Z167" s="0">
-        <v>2838839.83528596</v>
+        <v>4522949.27786572</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>CZ0001006969</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R168" s="0">
-        <v>4.65151394689406</v>
+        <v>4.454582675</v>
       </c>
       <c r="V168" s="0">
-        <v>36899019.7160613</v>
+        <v>42763149.2374065</v>
       </c>
       <c r="W168" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y168" t="inlineStr">
         <is>
           <t>2031-06-16</t>
         </is>
       </c>
       <c r="Z168" s="0">
-        <v>1115002.45966042</v>
+        <v>1991900.20261784</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>CZ0001007025</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R169" s="0">
-        <v>2.94862879507926</v>
+        <v>2.725525553</v>
       </c>
       <c r="V169" s="0">
-        <v>36613805.56276</v>
+        <v>48825001.1604192</v>
       </c>
       <c r="W169" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y169" t="inlineStr">
         <is>
           <t>2029-03-29</t>
         </is>
       </c>
       <c r="Z169" s="0">
-        <v>1470581.27877446</v>
+        <v>22526.1099669501</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>CZ0001007033</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R170" s="0">
-        <v>5.81759273242776</v>
+        <v>5.612358521</v>
       </c>
       <c r="V170" s="0">
-        <v>82392016.9611447</v>
+        <v>94822250.5778918</v>
       </c>
       <c r="W170" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y170" t="inlineStr">
         <is>
           <t>2032-11-11</t>
         </is>
       </c>
       <c r="Z170" s="0">
-        <v>506899.559460422</v>
+        <v>1709799.00219169</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>CZ0001007256</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R171" s="0">
-        <v>6.26949551454703</v>
+        <v>6.037579427</v>
       </c>
       <c r="V171" s="0">
-        <v>41851181.9459174</v>
+        <v>55313244.4731171</v>
       </c>
       <c r="W171" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y171" t="inlineStr">
         <is>
           <t>2033-03-03</t>
         </is>
       </c>
       <c r="Z171" s="0">
-        <v>1104359.43607319</v>
+        <v>147749.230248747</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>CZ0001007355</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R172" s="0">
-        <v>8.42977886102717</v>
+        <v>8.238030713</v>
       </c>
       <c r="V172" s="0">
-        <v>36711220.9952451</v>
+        <v>49255744.1524874</v>
       </c>
       <c r="W172" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y172" t="inlineStr">
         <is>
           <t>2036-06-03</t>
         </is>
       </c>
       <c r="Z172" s="0">
-        <v>823806.702718297</v>
+        <v>1672088.36456775</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>CZ0001007496</t>
+          <t>CZ0001007397</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R173" s="0">
-        <v>7.20699806603736</v>
+        <v>12.21326566</v>
       </c>
       <c r="V173" s="0">
-        <v>31394304.8952545</v>
+        <v>11307416.968064</v>
       </c>
       <c r="W173" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y173" t="inlineStr">
         <is>
-          <t>2034-10-24</t>
+          <t>2044-04-04</t>
         </is>
       </c>
       <c r="Z173" s="0">
-        <v>253887.679748081</v>
+        <v>540161.34779092</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>CZ0001007546</t>
+          <t>CZ0001007496</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>CZ</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
           <t>CZK</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t>CZ11</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R174" s="0">
-        <v>7.5723275485712</v>
+        <v>7.007504596</v>
       </c>
       <c r="V174" s="0">
-        <v>14317660.8562111</v>
+        <v>52291280.1971647</v>
       </c>
       <c r="W174" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y174" t="inlineStr">
         <is>
-          <t>2035-09-19</t>
+          <t>2034-10-24</t>
         </is>
       </c>
       <c r="Z174" s="0">
-        <v>204106.158163406</v>
+        <v>1036747.85226126</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>EU000A3K4EE4</t>
+          <t>CZ0001007546</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>CZECH REPUBLIC</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>K6419</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>5493006YXS1U5GIHE750</t>
+          <t>3157007EFDLQABN47912</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>LU</t>
+          <t>CZ</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>INR</t>
+          <t>CZK</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>LU21</t>
+          <t>CZ11</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R175" s="0">
-        <v>2.77574608801446</v>
+        <v>7.396706819</v>
       </c>
       <c r="V175" s="0">
-        <v>16524771.0226451</v>
+        <v>33326950.411315</v>
       </c>
       <c r="W175" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y175" t="inlineStr">
         <is>
-          <t>2029-03-01</t>
+          <t>2035-09-19</t>
         </is>
       </c>
       <c r="Z175" s="0">
-        <v>981694.163509785</v>
+        <v>933963.100165245</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>EU000A3LPTT1</t>
+          <t>EU000A3K4EE4</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>LU</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
           <t>LU21</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R176" s="0">
-        <v>5.84908365450723</v>
+        <v>2.5247466</v>
       </c>
       <c r="V176" s="0">
-        <v>11813617.6098979</v>
+        <v>22710488.2061402</v>
       </c>
       <c r="W176" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y176" t="inlineStr">
         <is>
-          <t>2033-10-23</t>
+          <t>2029-03-01</t>
         </is>
       </c>
       <c r="Z176" s="0">
-        <v>163231.951371064</v>
+        <v>140830.173360584</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>HU0000402532</t>
+          <t>EU000A3LPTT1</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>HUNGARY GOVERNMENT BOND</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>HUNGARY GOVERNMENT BOND</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>K6419</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>5299003F3UFKGCCMAP43</t>
+          <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>HU</t>
+          <t>LU</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>HUF</t>
+          <t>INR</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>HU11</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R177" s="0">
-        <v>2.50058484472741</v>
+        <v>5.591623207</v>
       </c>
       <c r="V177" s="0">
-        <v>103310027.890515</v>
+        <v>13009072.8830231</v>
       </c>
       <c r="W177" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y177" t="inlineStr">
         <is>
-          <t>2028-10-22</t>
+          <t>2033-10-23</t>
         </is>
       </c>
       <c r="Z177" s="0">
-        <v>1316971.05042638</v>
+        <v>456970.960280049</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>HU0000403001</t>
+          <t>EU000A3LUC58</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>HUNGARY GOVERNMENT BOND</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>HUNGARY GOVERNMENT BOND</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>K6419</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>5299003F3UFKGCCMAP43</t>
+          <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>HU</t>
+          <t>LU</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>HUF</t>
+          <t>PLN</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>HU11</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R178" s="0">
-        <v>5.02803315860167</v>
+        <v>4.1624342</v>
       </c>
       <c r="V178" s="0">
-        <v>86405816.2799055</v>
+        <v>53944514.6077927</v>
       </c>
       <c r="W178" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y178" t="inlineStr">
         <is>
-          <t>2031-10-22</t>
+          <t>2031-01-24</t>
         </is>
       </c>
       <c r="Z178" s="0">
-        <v>633673.108414468</v>
+        <v>536565.884579921</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>HU0000403118</t>
+          <t>HU0000402532</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R179" s="0">
-        <v>1.69709516994924</v>
+        <v>2.273151472</v>
       </c>
       <c r="V179" s="0">
-        <v>71262255.1406323</v>
+        <v>120457685.217699</v>
       </c>
       <c r="W179" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y179" t="inlineStr">
         <is>
-          <t>2027-10-27</t>
+          <t>2028-10-22</t>
         </is>
       </c>
       <c r="Z179" s="0">
-        <v>401969.714359152</v>
+        <v>3686511.42745695</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>HU0000403340</t>
+          <t>HU0000403001</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R180" s="0">
-        <v>0.923580009300725</v>
+        <v>4.792311253</v>
       </c>
       <c r="V180" s="0">
-        <v>43912686.8285455</v>
+        <v>101714660.937041</v>
       </c>
       <c r="W180" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y180" t="inlineStr">
         <is>
-          <t>2026-12-22</t>
+          <t>2031-10-22</t>
         </is>
       </c>
       <c r="Z180" s="0">
-        <v>33152.3176689317</v>
+        <v>1797913.39346843</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>HU0000403555</t>
+          <t>HU0000403118</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O181" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R181" s="0">
-        <v>9.61335515222611</v>
+        <v>1.456599882</v>
       </c>
       <c r="V181" s="0">
-        <v>21392235.0365898</v>
+        <v>84374029.2734997</v>
       </c>
       <c r="W181" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y181" t="inlineStr">
         <is>
-          <t>2038-10-27</t>
+          <t>2027-10-27</t>
         </is>
       </c>
       <c r="Z181" s="0">
-        <v>171565.146122553</v>
+        <v>1169517.09069404</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>HU0000403696</t>
+          <t>HU0000403340</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R182" s="0">
-        <v>4.12126782822994</v>
+        <v>0.681484738</v>
       </c>
       <c r="V182" s="0">
-        <v>98541946.4584025</v>
+        <v>53153045.9800922</v>
       </c>
       <c r="W182" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y182" t="inlineStr">
         <is>
-          <t>2030-08-21</t>
+          <t>2026-12-22</t>
         </is>
       </c>
       <c r="Z182" s="0">
-        <v>1217624.82783489</v>
+        <v>420788.004557312</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>HU0000404165</t>
+          <t>HU0000403555</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R183" s="0">
-        <v>10.8352844980822</v>
+        <v>9.49775881</v>
       </c>
       <c r="V183" s="0">
-        <v>16195621.1763328</v>
+        <v>24852552.5528005</v>
       </c>
       <c r="W183" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y183" t="inlineStr">
         <is>
-          <t>2041-04-25</t>
+          <t>2038-10-27</t>
         </is>
       </c>
       <c r="Z183" s="0">
-        <v>520934.289994043</v>
+        <v>483845.292946599</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>HU0000404603</t>
+          <t>HU0000403696</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R184" s="0">
-        <v>3.11744080158775</v>
+        <v>3.883195954</v>
       </c>
       <c r="V184" s="0">
-        <v>93139343.1965753</v>
+        <v>100508912.275178</v>
       </c>
       <c r="W184" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y184" t="inlineStr">
         <is>
-          <t>2029-05-23</t>
+          <t>2030-08-21</t>
         </is>
       </c>
       <c r="Z184" s="0">
-        <v>1260543.54270894</v>
+        <v>2205886.15843625</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>HU0000404744</t>
+          <t>HU0000404165</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R185" s="0">
-        <v>6.31706992969796</v>
+        <v>10.77194713</v>
       </c>
       <c r="V185" s="0">
-        <v>50083313.3905966</v>
+        <v>20973832.9395895</v>
       </c>
       <c r="W185" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y185" t="inlineStr">
         <is>
-          <t>2033-04-20</t>
+          <t>2041-04-25</t>
         </is>
       </c>
       <c r="Z185" s="0">
-        <v>1010005.17198128</v>
+        <v>940913.224143332</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>HU0000404892</t>
+          <t>HU0000404603</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R186" s="0">
-        <v>7.19238428615816</v>
+        <v>2.871066406</v>
       </c>
       <c r="V186" s="0">
-        <v>29338476.9487123</v>
+        <v>98713107.804166</v>
       </c>
       <c r="W186" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y186" t="inlineStr">
         <is>
-          <t>2034-06-22</t>
+          <t>2029-05-23</t>
         </is>
       </c>
       <c r="Z186" s="0">
-        <v>473260.714467235</v>
+        <v>1979579.24172899</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>HU0000404934</t>
+          <t>HU0000404744</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R187" s="0">
-        <v>0.619750815289</v>
+        <v>6.085384535</v>
       </c>
       <c r="V187" s="0">
-        <v>33658014.0044979</v>
+        <v>65683949.2935206</v>
       </c>
       <c r="W187" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y187" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2033-04-20</t>
         </is>
       </c>
       <c r="Z187" s="0">
-        <v>178183.608564255</v>
+        <v>1914630.04555575</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>HU0000405535</t>
+          <t>HU0000404892</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R188" s="0">
-        <v>5.32767901906179</v>
+        <v>6.966865112</v>
       </c>
       <c r="V188" s="0">
-        <v>15360015.3278723</v>
+        <v>36609784.5214472</v>
       </c>
       <c r="W188" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y188" t="inlineStr">
         <is>
-          <t>2032-05-27</t>
+          <t>2034-06-22</t>
         </is>
       </c>
       <c r="Z188" s="0">
-        <v>452429.920584681</v>
+        <v>919700.056192383</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>HU0000405543</t>
+          <t>HU0000405535</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R189" s="0">
-        <v>2.04173688303079</v>
+        <v>5.113551377</v>
       </c>
       <c r="V189" s="0">
-        <v>65810937.1068357</v>
+        <v>24780941.9356062</v>
       </c>
       <c r="W189" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y189" t="inlineStr">
         <is>
-          <t>2028-03-23</t>
+          <t>2032-05-27</t>
         </is>
       </c>
       <c r="Z189" s="0">
-        <v>2283084.89784085</v>
+        <v>1099822.55901896</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>HU0000405550</t>
+          <t>HU0000405543</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R190" s="0">
-        <v>5.62801728288815</v>
+        <v>1.808154875</v>
       </c>
       <c r="V190" s="0">
-        <v>68911688.1909881</v>
+        <v>74074401.2102975</v>
       </c>
       <c r="W190" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y190" t="inlineStr">
         <is>
-          <t>2032-11-24</t>
+          <t>2028-03-23</t>
         </is>
       </c>
       <c r="Z190" s="0">
-        <v>375657.065702128</v>
+        <v>85710.9814054681</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>HU0000406160</t>
+          <t>HU0000405550</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R191" s="0">
-        <v>0.761599043943095</v>
+        <v>5.414229238</v>
       </c>
       <c r="V191" s="0">
-        <v>47260650.3663642</v>
+        <v>82911492.7850931</v>
       </c>
       <c r="W191" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y191" t="inlineStr">
         <is>
-          <t>2026-10-21</t>
+          <t>2032-11-24</t>
         </is>
       </c>
       <c r="Z191" s="0">
-        <v>848969.204340425</v>
+        <v>1614835.0325187</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>HU0000406624</t>
+          <t>HU0000406160</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t>HU11</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="R192" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="V192" s="0">
-        <v>87610897.6146025</v>
+        <v>0</v>
       </c>
       <c r="W192" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y192" t="inlineStr">
         <is>
-          <t>2035-10-24</t>
+          <t>2026-10-21</t>
         </is>
       </c>
       <c r="Z192" s="0">
-        <v>1137390.47151914</v>
+        <v>23294.3380066098</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>HU0000407317</t>
+          <t>HU0000406624</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>IT11</t>
+          <t>HU11</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R193" s="0">
-        <v>4.56862926629076</v>
+        <v>6.819736191</v>
       </c>
       <c r="V193" s="0">
-        <v>17321403.260994</v>
+        <v>120605413.844877</v>
       </c>
       <c r="W193" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y193" t="inlineStr">
         <is>
-          <t>2031-07-23</t>
+          <t>2035-10-24</t>
         </is>
       </c>
       <c r="Z193" s="0">
-        <v>803396.70984</v>
+        <v>3798421.45478346</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>HU0000407424</t>
+          <t>HU0000407317</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>HU</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
           <t>HUF</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>HU11</t>
+          <t>IT11</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R194" s="0">
-        <v>3.39234358543491</v>
+        <v>4.364390475</v>
       </c>
       <c r="V194" s="0">
-        <v>15557666.9580034</v>
+        <v>46854125.8383893</v>
       </c>
       <c r="W194" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y194" t="inlineStr">
         <is>
-          <t>2029-11-28</t>
+          <t>2031-07-23</t>
         </is>
       </c>
       <c r="Z194" s="0">
-        <v>99376.1617565972</v>
+        <v>3171464.31220212</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>IDG000009002</t>
+          <t>HU0000407424</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>INDONESIA GOVERNMENT</t>
+          <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>INDONESIA GOVERNMENT</t>
+          <t>HUNGARY GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>529900FWX0GRR7WG5W79</t>
+          <t>5299003F3UFKGCCMAP43</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>ID</t>
+          <t>HU</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>IDR</t>
+          <t>HUF</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>ID11</t>
+          <t>HU11</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R195" s="0">
-        <v>3.77494635679655</v>
+        <v>3.163221904</v>
       </c>
       <c r="V195" s="0">
-        <v>32348160.7839889</v>
+        <v>33438355.695921</v>
       </c>
       <c r="W195" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y195" t="inlineStr">
         <is>
-          <t>2030-08-15</t>
+          <t>2029-11-28</t>
         </is>
       </c>
       <c r="Z195" s="0">
-        <v>1076642.57065106</v>
+        <v>729343.092033395</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>IDG000009200</t>
+          <t>IDG000009002</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R196" s="0">
-        <v>4.42902216671309</v>
+        <v>3.563586053</v>
       </c>
       <c r="V196" s="0">
-        <v>22489340.6134179</v>
+        <v>28108018.1815533</v>
       </c>
       <c r="W196" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y196" t="inlineStr">
         <is>
-          <t>2031-07-15</t>
+          <t>2030-08-15</t>
         </is>
       </c>
       <c r="Z196" s="0">
-        <v>846060.46507234</v>
+        <v>320387.229152896</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>IDG000009507</t>
+          <t>IDG000009200</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R197" s="0">
-        <v>0.683230722433639</v>
+        <v>4.215121952</v>
       </c>
       <c r="V197" s="0">
-        <v>35964786.5027974</v>
+        <v>19645960.5871195</v>
       </c>
       <c r="W197" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y197" t="inlineStr">
         <is>
-          <t>2026-09-15</t>
+          <t>2031-07-15</t>
         </is>
       </c>
       <c r="Z197" s="0">
-        <v>879638.287563404</v>
+        <v>349412.535336581</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>IDG000009705</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R198" s="0">
-        <v>5.07230007946</v>
+        <v>4.89501365</v>
       </c>
       <c r="V198" s="0">
-        <v>25993638.8436094</v>
+        <v>29838818.2115672</v>
       </c>
       <c r="W198" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y198" t="inlineStr">
         <is>
           <t>2032-06-15</t>
         </is>
       </c>
       <c r="Z198" s="0">
-        <v>88773.1206212777</v>
+        <v>669792.485171337</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>IDG000009804</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R199" s="0">
-        <v>1.29694956193093</v>
+        <v>1.066360613</v>
       </c>
       <c r="V199" s="0">
-        <v>50921165.884177</v>
+        <v>38506677.7934163</v>
       </c>
       <c r="W199" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y199" t="inlineStr">
         <is>
           <t>2027-05-15</t>
         </is>
       </c>
       <c r="Z199" s="0">
-        <v>451159.88975915</v>
+        <v>1020447.57411724</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>IDG000010307</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R200" s="0">
-        <v>2.18754593061671</v>
+        <v>1.961420403</v>
       </c>
       <c r="V200" s="0">
-        <v>54502564.1388536</v>
+        <v>67092811.4696295</v>
       </c>
       <c r="W200" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y200" t="inlineStr">
         <is>
           <t>2028-05-15</t>
         </is>
       </c>
       <c r="Z200" s="0">
-        <v>425384.620511488</v>
+        <v>1579257.23511046</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>IDG000010406</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R201" s="0">
-        <v>5.80172838000673</v>
+        <v>5.599009726</v>
       </c>
       <c r="V201" s="0">
-        <v>54339651.9835327</v>
+        <v>61045638.0316751</v>
       </c>
       <c r="W201" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y201" t="inlineStr">
         <is>
           <t>2033-05-15</t>
         </is>
       </c>
       <c r="Z201" s="0">
-        <v>453301.398193189</v>
+        <v>1573847.4018525</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>IDG000010802</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R202" s="0">
-        <v>6.08230883543571</v>
+        <v>5.852870391</v>
       </c>
       <c r="V202" s="0">
-        <v>76865633.5583532</v>
+        <v>87753571.0099757</v>
       </c>
       <c r="W202" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y202" t="inlineStr">
         <is>
           <t>2034-03-15</t>
         </is>
       </c>
       <c r="Z202" s="0">
-        <v>1685414.1122051</v>
+        <v>311640.413471908</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>IDG000011107</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R203" s="0">
-        <v>2.80472809108431</v>
+        <v>2.589246177</v>
       </c>
       <c r="V203" s="0">
-        <v>48360939.8558059</v>
+        <v>43148533.7582275</v>
       </c>
       <c r="W203" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y203" t="inlineStr">
         <is>
           <t>2029-03-15</t>
         </is>
       </c>
       <c r="Z203" s="0">
-        <v>1176596.53922468</v>
+        <v>167930.619846932</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>IDG000011602</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R204" s="0">
-        <v>7.18848540517624</v>
+        <v>6.98650365</v>
       </c>
       <c r="V204" s="0">
-        <v>59492041.5016306</v>
+        <v>70923716.6216473</v>
       </c>
       <c r="W204" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y204" t="inlineStr">
         <is>
           <t>2036-05-15</t>
         </is>
       </c>
       <c r="Z204" s="0">
-        <v>552968.878832349</v>
+        <v>2046037.92150809</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>IDG000011701</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R205" s="0">
-        <v>4.34623310942101</v>
+        <v>4.165665325</v>
       </c>
       <c r="V205" s="0">
-        <v>42241014.8566893</v>
+        <v>50674322.2684989</v>
       </c>
       <c r="W205" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y205" t="inlineStr">
         <is>
           <t>2031-05-15</t>
         </is>
       </c>
       <c r="Z205" s="0">
-        <v>422508.172317443</v>
+        <v>1540112.37683076</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>IDG000012204</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R206" s="0">
-        <v>5.25699694835311</v>
+        <v>5.036574768</v>
       </c>
       <c r="V206" s="0">
-        <v>34078372.2142221</v>
+        <v>31574604.2495391</v>
       </c>
       <c r="W206" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y206" t="inlineStr">
         <is>
           <t>2032-08-15</t>
         </is>
       </c>
       <c r="Z206" s="0">
-        <v>899816.140673188</v>
+        <v>285805.008488427</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>IDG000012303</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R207" s="0">
-        <v>8.21052568379216</v>
+        <v>8.009705324</v>
       </c>
       <c r="V207" s="0">
-        <v>38175133.722274</v>
+        <v>45218201.3863281</v>
       </c>
       <c r="W207" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y207" t="inlineStr">
         <is>
           <t>2038-05-15</t>
         </is>
       </c>
       <c r="Z207" s="0">
-        <v>339208.770137017</v>
+        <v>1239502.86008871</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>IDG000012907</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R208" s="0">
-        <v>2.95036457413109</v>
+        <v>2.74012243</v>
       </c>
       <c r="V208" s="0">
-        <v>63164093.0056451</v>
+        <v>64935821.2710819</v>
       </c>
       <c r="W208" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y208" t="inlineStr">
         <is>
           <t>2029-05-15</t>
         </is>
       </c>
       <c r="Z208" s="0">
-        <v>622526.394924256</v>
+        <v>1957563.33397112</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>IDG000013202</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R209" s="0">
-        <v>8.40254125234547</v>
+        <v>8.206108943</v>
       </c>
       <c r="V209" s="0">
-        <v>39240463.2931166</v>
+        <v>40677290.585928</v>
       </c>
       <c r="W209" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y209" t="inlineStr">
         <is>
           <t>2039-04-15</t>
         </is>
       </c>
       <c r="Z209" s="0">
-        <v>602892.404864677</v>
+        <v>1423234.86481127</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>IDG000013509</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R210" s="0">
-        <v>6.85294913395124</v>
+        <v>6.649190793</v>
       </c>
       <c r="V210" s="0">
-        <v>68380624.2292059</v>
+        <v>79107383.1281267</v>
       </c>
       <c r="W210" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y210" t="inlineStr">
         <is>
           <t>2035-06-15</t>
         </is>
       </c>
       <c r="Z210" s="0">
-        <v>217967.419521702</v>
+        <v>1690506.92429118</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>IDG000013806</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R211" s="0">
-        <v>4.00600788317919</v>
+        <v>3.782876743</v>
       </c>
       <c r="V211" s="0">
-        <v>88067544.3172144</v>
+        <v>100224625.199504</v>
       </c>
       <c r="W211" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y211" t="inlineStr">
         <is>
           <t>2030-09-15</t>
         </is>
       </c>
       <c r="Z211" s="0">
-        <v>1746003.35456767</v>
+        <v>320865.259375542</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>IDG000014101</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R212" s="0">
-        <v>8.97249949813806</v>
+        <v>8.742568137</v>
       </c>
       <c r="V212" s="0">
-        <v>82461323.3315012</v>
+        <v>101365472.045756</v>
       </c>
       <c r="W212" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y212" t="inlineStr">
         <is>
           <t>2040-04-15</t>
         </is>
       </c>
       <c r="Z212" s="0">
-        <v>1211997.72679235</v>
+        <v>3416966.14091146</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>IDG000015207</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R213" s="0">
-        <v>4.33821855909468</v>
+        <v>4.119319479</v>
       </c>
       <c r="V213" s="0">
-        <v>94346515.5690119</v>
+        <v>114181008.592433</v>
       </c>
       <c r="W213" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y213" t="inlineStr">
         <is>
           <t>2031-02-15</t>
         </is>
       </c>
       <c r="Z213" s="0">
-        <v>2263325.55739149</v>
+        <v>933503.398225775</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>IDG000018201</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R214" s="0">
-        <v>7.60857810879314</v>
+        <v>7.38502139</v>
       </c>
       <c r="V214" s="0">
-        <v>36041440.3002357</v>
+        <v>36429403.6028266</v>
       </c>
       <c r="W214" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y214" t="inlineStr">
         <is>
           <t>2036-06-15</t>
         </is>
       </c>
       <c r="Z214" s="0">
-        <v>103927.105548085</v>
+        <v>707428.639772135</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>IDG000018607</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R215" s="0">
-        <v>1.23069984818147</v>
+        <v>0.996784904</v>
       </c>
       <c r="V215" s="0">
-        <v>59862785.4295651</v>
+        <v>57592821.7038702</v>
       </c>
       <c r="W215" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y215" t="inlineStr">
         <is>
           <t>2027-04-15</t>
         </is>
       </c>
       <c r="Z215" s="0">
-        <v>657691.501686813</v>
+        <v>1390599.40679249</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>IDG000018706</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R216" s="0">
-        <v>5.14652050916809</v>
+        <v>4.943510507</v>
       </c>
       <c r="V216" s="0">
-        <v>81486831.1581098</v>
+        <v>107587811.355827</v>
       </c>
       <c r="W216" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y216" t="inlineStr">
         <is>
           <t>2032-04-15</t>
         </is>
       </c>
       <c r="Z216" s="0">
-        <v>1090109.66478468</v>
+        <v>3268711.06304575</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>IDG000018805</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R217" s="0">
-        <v>9.80438252104669</v>
+        <v>9.580744159</v>
       </c>
       <c r="V217" s="0">
-        <v>63956414.0042187</v>
+        <v>66445073.1736302</v>
       </c>
       <c r="W217" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y217" t="inlineStr">
         <is>
           <t>2042-06-15</t>
         </is>
       </c>
       <c r="Z217" s="0">
-        <v>199896.431862977</v>
+        <v>1382445.92053401</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>IDG000019803</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R218" s="0">
-        <v>8.14177272474741</v>
+        <v>7.865139938</v>
       </c>
       <c r="V218" s="0">
-        <v>9021411.42499829</v>
+        <v>8570730.66496782</v>
       </c>
       <c r="W218" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y218" t="inlineStr">
         <is>
           <t>2037-07-15</t>
         </is>
       </c>
       <c r="Z218" s="0">
-        <v>264996.317739574</v>
+        <v>120770.647347365</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>IDG000020702</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R219" s="0">
-        <v>2.39955780654629</v>
+        <v>2.174179479</v>
       </c>
       <c r="V219" s="0">
-        <v>52875356.975954</v>
+        <v>39825014.889059</v>
       </c>
       <c r="W219" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y219" t="inlineStr">
         <is>
           <t>2028-08-15</t>
         </is>
       </c>
       <c r="Z219" s="0">
-        <v>1247723.66848852</v>
+        <v>316530.880379197</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>IDG000020801</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R220" s="0">
-        <v>5.62312877995111</v>
+        <v>5.397043481</v>
       </c>
       <c r="V220" s="0">
-        <v>92427670.998811</v>
+        <v>93112926.2912333</v>
       </c>
       <c r="W220" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y220" t="inlineStr">
         <is>
           <t>2033-02-15</t>
         </is>
       </c>
       <c r="Z220" s="0">
-        <v>2332292.10868936</v>
+        <v>808225.683057927</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>IDG000020900</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R221" s="0">
-        <v>10.1182436289242</v>
+        <v>9.885135811</v>
       </c>
       <c r="V221" s="0">
-        <v>56817241.0852621</v>
+        <v>66969826.4797008</v>
       </c>
       <c r="W221" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y221" t="inlineStr">
         <is>
           <t>2043-06-15</t>
         </is>
       </c>
       <c r="Z221" s="0">
-        <v>177583.871785522</v>
+        <v>1393648.01122803</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>IDG000021809</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R222" s="0">
-        <v>8.32882349512632</v>
+        <v>8.110216197</v>
       </c>
       <c r="V222" s="0">
-        <v>64517439.3788944</v>
+        <v>79154070.7898678</v>
       </c>
       <c r="W222" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y222" t="inlineStr">
         <is>
           <t>2038-06-15</t>
         </is>
       </c>
       <c r="Z222" s="0">
-        <v>200516.255215316</v>
+        <v>1649042.82325622</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>IDG000023607</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R223" s="0">
-        <v>6.27848882965283</v>
+        <v>6.039303914</v>
       </c>
       <c r="V223" s="0">
-        <v>100795421.204128</v>
+        <v>111676936.15027</v>
       </c>
       <c r="W223" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y223" t="inlineStr">
         <is>
           <t>2034-02-15</t>
         </is>
       </c>
       <c r="Z223" s="0">
-        <v>2450178.55655489</v>
+        <v>939320.743311868</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>IDG000023904</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R224" s="0">
-        <v>2.93035244024326</v>
+        <v>2.713854351</v>
       </c>
       <c r="V224" s="0">
-        <v>80624463.5099506</v>
+        <v>97096881.8369369</v>
       </c>
       <c r="W224" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y224" t="inlineStr">
         <is>
           <t>2029-04-15</t>
         </is>
       </c>
       <c r="Z224" s="0">
-        <v>1138633.8685651</v>
+        <v>3090417.03394504</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>IDG000024506</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R225" s="0">
-        <v>7.07292577382493</v>
+        <v>6.812869554</v>
       </c>
       <c r="V225" s="0">
-        <v>101498964.950348</v>
+        <v>106146185.358723</v>
       </c>
       <c r="W225" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y225" t="inlineStr">
         <is>
           <t>2035-07-15</t>
         </is>
       </c>
       <c r="Z225" s="0">
-        <v>3033638.98126808</v>
+        <v>1523688.54526005</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>IDG000024605</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R226" s="0">
-        <v>3.9196274408764</v>
+        <v>3.690168761</v>
       </c>
       <c r="V226" s="0">
-        <v>90322355.5828663</v>
+        <v>112520236.577857</v>
       </c>
       <c r="W226" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y226" t="inlineStr">
         <is>
           <t>2030-07-15</t>
         </is>
       </c>
       <c r="Z226" s="0">
-        <v>2624009.98941532</v>
+        <v>1554731.26247172</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>IDG000025008</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R227" s="0">
-        <v>9.25548028798373</v>
+        <v>8.940082277</v>
       </c>
       <c r="V227" s="0">
-        <v>70927688.4666493</v>
+        <v>84229858.8680205</v>
       </c>
       <c r="W227" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y227" t="inlineStr">
         <is>
           <t>2040-08-15</t>
         </is>
       </c>
       <c r="Z227" s="0">
-        <v>1782753.26656255</v>
+        <v>738617.528291873</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>IDG000025107</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R228" s="0">
-        <v>10.8405409993366</v>
+        <v>10.50254106</v>
       </c>
       <c r="V228" s="0">
-        <v>49613996.7002851</v>
+        <v>64668864.3020873</v>
       </c>
       <c r="W228" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y228" t="inlineStr">
         <is>
           <t>2045-08-15</t>
         </is>
       </c>
       <c r="Z228" s="0">
-        <v>1247752.01852595</v>
+        <v>561228.604409458</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>IDG000025602</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R229" s="0">
-        <v>7.48978247706151</v>
+        <v>7.268009105</v>
       </c>
       <c r="V229" s="0">
-        <v>19142651.8738077</v>
+        <v>53326563.0866499</v>
       </c>
       <c r="W229" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y229" t="inlineStr">
         <is>
           <t>2036-04-15</t>
         </is>
       </c>
       <c r="Z229" s="0">
-        <v>258816.963052766</v>
+        <v>1657304.7843538</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>IDG000025701</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R230" s="0">
-        <v>4.45024378656055</v>
+        <v>4.220534175</v>
       </c>
       <c r="V230" s="0">
-        <v>10010964.2697404</v>
+        <v>31056177.9708123</v>
       </c>
       <c r="W230" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y230" t="inlineStr">
         <is>
           <t>2031-03-15</t>
         </is>
       </c>
       <c r="Z230" s="0">
-        <v>172751.016747234</v>
+        <v>87490.2547399536</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>IDP000002206</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>INDONESIA GOVT SUKUK</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R231" s="0">
-        <v>4.65601845191444</v>
+        <v>4.482151774</v>
       </c>
       <c r="V231" s="0">
-        <v>25606411.3394179</v>
+        <v>29576201.1460515</v>
       </c>
       <c r="W231" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y231" t="inlineStr">
         <is>
           <t>2031-11-15</t>
         </is>
       </c>
       <c r="Z231" s="0">
-        <v>258089.333279999</v>
+        <v>904981.144920857</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>IDP000004202</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>INDONESIA GOVT SUKUK</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R232" s="0">
-        <v>6.34936565101697</v>
+        <v>6.182739974</v>
       </c>
       <c r="V232" s="0">
-        <v>22776625.65432</v>
+        <v>22867146.5418682</v>
       </c>
       <c r="W232" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y232" t="inlineStr">
         <is>
           <t>2034-03-15</t>
         </is>
       </c>
       <c r="Z232" s="0">
-        <v>427541.448136172</v>
+        <v>66403.3699599922</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>IDP000004301</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>INDONESIA GOVT SUKUK</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R233" s="0">
-        <v>2.34128182289969</v>
+        <v>2.111976752</v>
       </c>
       <c r="V233" s="0">
-        <v>31981649.6564885</v>
+        <v>51071642.1413289</v>
       </c>
       <c r="W233" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y233" t="inlineStr">
         <is>
           <t>2028-07-15</t>
         </is>
       </c>
       <c r="Z233" s="0">
-        <v>858303.740212766</v>
+        <v>637627.843050967</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>IDP000004608</t>
+          <t>IDP000005308</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>INDONESIA GOVT SUKUK</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R234" s="0">
-        <v>0.52329730875578</v>
+        <v>3.048826019</v>
       </c>
       <c r="V234" s="0">
-        <v>12819670.6849549</v>
+        <v>3867014.40464429</v>
       </c>
       <c r="W234" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y234" t="inlineStr">
         <is>
-          <t>2026-07-15</t>
+          <t>2029-09-15</t>
         </is>
       </c>
       <c r="Z234" s="0">
-        <v>296370.973643404</v>
+        <v>11823.1725169594</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>IDP000005308</t>
+          <t>IDP000005605</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>INDONESIA GOVT SUKUK</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>INDONESIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
           <t>529900FWX0GRR7WG5W79</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>ID11</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R235" s="0">
-        <v>3.26605982795972</v>
+        <v>7.174617058</v>
       </c>
       <c r="V235" s="0">
-        <v>3958319.18538893</v>
+        <v>9536914.69198122</v>
       </c>
       <c r="W235" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y235" t="inlineStr">
         <is>
-          <t>2029-09-15</t>
+          <t>2036-03-15</t>
         </is>
       </c>
       <c r="Z235" s="0">
-        <v>76124.6179276594</v>
+        <v>29931.5812923989</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>IDP000005605</t>
+          <t>IN0020180454</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>INDONESIA GOVT SUKUK</t>
+          <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>INDONESIA GOVERNMENT</t>
+          <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>529900FWX0GRR7WG5W79</t>
+          <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>ID</t>
+          <t>IN</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>IDR</t>
+          <t>INR</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>ID11</t>
+          <t>IN11</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R236" s="0">
-        <v>7.4146179757942</v>
+        <v>2.496360637</v>
       </c>
       <c r="V236" s="0">
-        <v>9911265.07011319</v>
+        <v>26445962.7321969</v>
       </c>
       <c r="W236" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y236" t="inlineStr">
         <is>
-          <t>2036-03-15</t>
+          <t>2029-01-14</t>
         </is>
       </c>
       <c r="Z236" s="0">
-        <v>192715.354664681</v>
+        <v>416013.876752481</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>IN0020180454</t>
+          <t>IN0020190032</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R237" s="0">
-        <v>2.71351731169647</v>
+        <v>10.664145</v>
       </c>
       <c r="V237" s="0">
-        <v>30294260.8942536</v>
+        <v>52031804.417403</v>
       </c>
       <c r="W237" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y237" t="inlineStr">
         <is>
-          <t>2029-01-14</t>
+          <t>2049-06-15</t>
         </is>
       </c>
       <c r="Z237" s="0">
-        <v>1000383.63965362</v>
+        <v>1220638.89708645</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>IN0020190032</t>
+          <t>IN0020190362</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R238" s="0">
-        <v>11.011732620164</v>
+        <v>3.106460092</v>
       </c>
       <c r="V238" s="0">
-        <v>53027669.2048298</v>
+        <v>65271106.7947034</v>
       </c>
       <c r="W238" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y238" t="inlineStr">
         <is>
-          <t>2049-06-15</t>
+          <t>2029-10-07</t>
         </is>
       </c>
       <c r="Z238" s="0">
-        <v>172217.832634891</v>
+        <v>2132987.16692469</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>IN0020190362</t>
+          <t>IN0020200054</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R239" s="0">
-        <v>3.30666681603268</v>
+        <v>10.95675005</v>
       </c>
       <c r="V239" s="0">
-        <v>62088432.134497</v>
+        <v>58198772.8140981</v>
       </c>
       <c r="W239" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y239" t="inlineStr">
         <is>
-          <t>2029-10-07</t>
+          <t>2050-09-20</t>
         </is>
       </c>
       <c r="Z239" s="0">
-        <v>934253.681228079</v>
+        <v>136069.889258996</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>IN0020200054</t>
+          <t>IN0020200070</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R240" s="0">
-        <v>11.3862295721196</v>
+        <v>3.584985686</v>
       </c>
       <c r="V240" s="0">
-        <v>56640661.9235481</v>
+        <v>74184390.3425552</v>
       </c>
       <c r="W240" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y240" t="inlineStr">
         <is>
-          <t>2050-09-20</t>
+          <t>2030-05-11</t>
         </is>
       </c>
       <c r="Z240" s="0">
-        <v>1164564.36380255</v>
+        <v>1809090.2015307</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>IN0020200070</t>
+          <t>IN0020200153</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R241" s="0">
-        <v>3.78918448034927</v>
+        <v>3.756500605</v>
       </c>
       <c r="V241" s="0">
-        <v>63153945.8534527</v>
+        <v>88703974.3201774</v>
       </c>
       <c r="W241" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y241" t="inlineStr">
         <is>
-          <t>2030-05-11</t>
+          <t>2030-08-03</t>
         </is>
       </c>
       <c r="Z241" s="0">
-        <v>522236.29406808</v>
+        <v>887921.737884854</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>IN0020200153</t>
+          <t>IN0020200252</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R242" s="0">
-        <v>3.97143314541821</v>
+        <v>11.21316754</v>
       </c>
       <c r="V242" s="0">
-        <v>63219750.4220987</v>
+        <v>83351583.6565403</v>
       </c>
       <c r="W242" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y242" t="inlineStr">
         <is>
-          <t>2030-08-03</t>
+          <t>2050-12-17</t>
         </is>
       </c>
       <c r="Z242" s="0">
-        <v>1553268.54898042</v>
+        <v>1865525.06524613</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>IN0020200252</t>
+          <t>IN0020200294</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R243" s="0">
-        <v>11.5187411480175</v>
+        <v>4.003767574</v>
       </c>
       <c r="V243" s="0">
-        <v>71812236.1416391</v>
+        <v>69024337.0075752</v>
       </c>
       <c r="W243" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y243" t="inlineStr">
         <is>
-          <t>2050-12-17</t>
+          <t>2030-12-01</t>
         </is>
       </c>
       <c r="Z243" s="0">
-        <v>200904.510885104</v>
+        <v>1454908.08796311</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>IN0020200294</t>
+          <t>IN0020210095</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R244" s="0">
-        <v>4.20464780301609</v>
+        <v>4.425229026</v>
       </c>
       <c r="V244" s="0">
-        <v>72503317.821623</v>
+        <v>90584045.2829014</v>
       </c>
       <c r="W244" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y244" t="inlineStr">
         <is>
-          <t>2030-12-01</t>
+          <t>2031-07-12</t>
         </is>
       </c>
       <c r="Z244" s="0">
-        <v>360014.964323399</v>
+        <v>1292415.89869542</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>IN0020210095</t>
+          <t>IN0020210194</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R245" s="0">
-        <v>4.6321142009904</v>
+        <v>11.20400843</v>
       </c>
       <c r="V245" s="0">
-        <v>54428342.5330808</v>
+        <v>101264936.34299</v>
       </c>
       <c r="W245" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y245" t="inlineStr">
         <is>
-          <t>2031-07-12</t>
+          <t>2051-12-15</t>
         </is>
       </c>
       <c r="Z245" s="0">
-        <v>1611861.97413276</v>
+        <v>2348966.09606018</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>IN0020210194</t>
+          <t>IN0020210244</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R246" s="0">
-        <v>11.6324404732838</v>
+        <v>4.73736222</v>
       </c>
       <c r="V246" s="0">
-        <v>89568047.9799072</v>
+        <v>90481601.0339103</v>
       </c>
       <c r="W246" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y246" t="inlineStr">
         <is>
-          <t>2051-12-15</t>
+          <t>2032-01-17</t>
         </is>
       </c>
       <c r="Z246" s="0">
-        <v>285893.664288509</v>
+        <v>1281284.06642025</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>IN0020210244</t>
+          <t>IN0020220011</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R247" s="0">
-        <v>4.9432567159328</v>
+        <v>2.712368736</v>
       </c>
       <c r="V247" s="0">
-        <v>81799986.3709634</v>
+        <v>64606313.1212907</v>
       </c>
       <c r="W247" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y247" t="inlineStr">
         <is>
-          <t>2032-01-17</t>
+          <t>2029-04-18</t>
         </is>
       </c>
       <c r="Z247" s="0">
-        <v>2477876.60670553</v>
+        <v>2125380.08448426</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>IN0020220011</t>
+          <t>IN0020220029</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R248" s="0">
-        <v>2.91594587179293</v>
+        <v>7.069785001</v>
       </c>
       <c r="V248" s="0">
-        <v>57818414.1399719</v>
+        <v>101780151.532501</v>
       </c>
       <c r="W248" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y248" t="inlineStr">
         <is>
-          <t>2029-04-18</t>
+          <t>2036-05-23</t>
         </is>
       </c>
       <c r="Z248" s="0">
-        <v>813289.283781283</v>
+        <v>2752767.421769</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>IN0020220029</t>
+          <t>IN0020220037</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R249" s="0">
-        <v>7.22759536096963</v>
+        <v>1.151196863</v>
       </c>
       <c r="V249" s="0">
-        <v>96619037.217474</v>
+        <v>55323368.8347626</v>
       </c>
       <c r="W249" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y249" t="inlineStr">
         <is>
-          <t>2036-05-23</t>
+          <t>2027-06-20</t>
         </is>
       </c>
       <c r="Z249" s="0">
-        <v>728191.434045953</v>
+        <v>1167254.06767265</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>IN0020220037</t>
+          <t>IN0020220060</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R250" s="0">
-        <v>1.38032989569186</v>
+        <v>5.051418692</v>
       </c>
       <c r="V250" s="0">
-        <v>44215090.1307847</v>
+        <v>100903277.784745</v>
       </c>
       <c r="W250" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y250" t="inlineStr">
         <is>
-          <t>2027-06-20</t>
+          <t>2032-08-22</t>
         </is>
       </c>
       <c r="Z250" s="0">
-        <v>97371.8903872293</v>
+        <v>802894.102469984</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>IN0020220060</t>
+          <t>IN0020220086</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R251" s="0">
-        <v>5.25330905966244</v>
+        <v>11.15415742</v>
       </c>
       <c r="V251" s="0">
-        <v>95419055.1391761</v>
+        <v>113652449.242877</v>
       </c>
       <c r="W251" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y251" t="inlineStr">
         <is>
-          <t>2032-08-22</t>
+          <t>2052-09-12</t>
         </is>
       </c>
       <c r="Z251" s="0">
-        <v>2425653.93077531</v>
+        <v>466046.385180032</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>IN0020220086</t>
+          <t>IN0020220102</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O252" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R252" s="0">
-        <v>11.648208685517</v>
+        <v>7.350917151</v>
       </c>
       <c r="V252" s="0">
-        <v>100248001.749778</v>
+        <v>98090371.6262046</v>
       </c>
       <c r="W252" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y252" t="inlineStr">
         <is>
-          <t>2052-09-12</t>
+          <t>2036-12-19</t>
         </is>
       </c>
       <c r="Z252" s="0">
-        <v>2229965.44538979</v>
+        <v>2090049.65390502</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>IN0020220102</t>
+          <t>IN0020220151</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R253" s="0">
-        <v>7.50756292570033</v>
+        <v>5.337026093</v>
       </c>
       <c r="V253" s="0">
-        <v>94082468.4690059</v>
+        <v>99670811.5555314</v>
       </c>
       <c r="W253" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y253" t="inlineStr">
         <is>
-          <t>2036-12-19</t>
+          <t>2033-02-06</t>
         </is>
       </c>
       <c r="Z253" s="0">
-        <v>222591.844576168</v>
+        <v>1122979.43490172</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>IN0020220151</t>
+          <t>IN0020230010</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O254" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R254" s="0">
-        <v>5.53707073311286</v>
+        <v>1.86522688</v>
       </c>
       <c r="V254" s="0">
-        <v>68718109.2407881</v>
+        <v>34278294.313411</v>
       </c>
       <c r="W254" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y254" t="inlineStr">
         <is>
-          <t>2033-02-06</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="Z254" s="0">
-        <v>1967802.66939744</v>
+        <v>1189673.65261785</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>IN0020230010</t>
+          <t>IN0020230036</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R255" s="0">
-        <v>2.08530861918739</v>
+        <v>3.47252445</v>
       </c>
       <c r="V255" s="0">
-        <v>35905419.5538655</v>
+        <v>45785716.9168377</v>
       </c>
       <c r="W255" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y255" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2030-04-17</t>
         </is>
       </c>
       <c r="Z255" s="0">
-        <v>558612.888193189</v>
+        <v>1544063.94168551</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>IN0020230036</t>
+          <t>IN0020230051</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O256" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R256" s="0">
-        <v>3.66720504389473</v>
+        <v>11.23557667</v>
       </c>
       <c r="V256" s="0">
-        <v>40166181.0704689</v>
+        <v>130849853.562602</v>
       </c>
       <c r="W256" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y256" t="inlineStr">
         <is>
-          <t>2030-04-17</t>
+          <t>2053-06-19</t>
         </is>
       </c>
       <c r="Z256" s="0">
-        <v>578688.910002556</v>
+        <v>2966698.06776831</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>IN0020230051</t>
+          <t>IN0020230077</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O257" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R257" s="0">
-        <v>11.7124436708187</v>
+        <v>7.630885502</v>
       </c>
       <c r="V257" s="0">
-        <v>117027819.689016</v>
+        <v>57850383.2179423</v>
       </c>
       <c r="W257" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y257" t="inlineStr">
         <is>
-          <t>2053-06-19</t>
+          <t>2037-07-24</t>
         </is>
       </c>
       <c r="Z257" s="0">
-        <v>284463.131569367</v>
+        <v>799703.031379369</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>IN0020230077</t>
+          <t>IN0020230085</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R258" s="0">
-        <v>7.85460797927191</v>
+        <v>5.646980058</v>
       </c>
       <c r="V258" s="0">
-        <v>42084689.3176919</v>
+        <v>131301460.96529</v>
       </c>
       <c r="W258" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y258" t="inlineStr">
         <is>
-          <t>2037-07-24</t>
+          <t>2033-08-14</t>
         </is>
       </c>
       <c r="Z258" s="0">
-        <v>1304929.91232426</v>
+        <v>1257460.09302487</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>IN0020230085</t>
+          <t>IN0020230101</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O259" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R259" s="0">
-        <v>5.85403102304421</v>
+        <v>2.313377389</v>
       </c>
       <c r="V259" s="0">
-        <v>103792809.768007</v>
+        <v>32382480.0703688</v>
       </c>
       <c r="W259" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y259" t="inlineStr">
         <is>
-          <t>2033-08-14</t>
+          <t>2028-10-23</t>
         </is>
       </c>
       <c r="Z259" s="0">
-        <v>2780309.78454468</v>
+        <v>1068566.98674552</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>IN0020230101</t>
+          <t>IN0020230135</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R260" s="0">
-        <v>2.52299958852015</v>
+        <v>3.88397877</v>
       </c>
       <c r="V260" s="0">
-        <v>33808634.4480672</v>
+        <v>35562431.2875978</v>
       </c>
       <c r="W260" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y260" t="inlineStr">
         <is>
-          <t>2028-10-23</t>
+          <t>2030-11-13</t>
         </is>
       </c>
       <c r="Z260" s="0">
-        <v>455945.515923401</v>
+        <v>1016631.45657506</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>IN0020230135</t>
+          <t>IN0020230176</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R261" s="0">
-        <v>4.07102720606625</v>
+        <v>11.30726261</v>
       </c>
       <c r="V261" s="0">
-        <v>37249086.4869753</v>
+        <v>2596665.88888502</v>
       </c>
       <c r="W261" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y261" t="inlineStr">
         <is>
-          <t>2030-11-13</t>
+          <t>2054-01-23</t>
         </is>
       </c>
       <c r="Z261" s="0">
-        <v>350379.002716597</v>
+        <v>38915.5597582189</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>IN0020230176</t>
+          <t>IN0020240019</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O262" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R262" s="0">
-        <v>11.901260274957</v>
+        <v>6.050809487</v>
       </c>
       <c r="V262" s="0">
-        <v>2848181.55401532</v>
+        <v>113708986.277022</v>
       </c>
       <c r="W262" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y262" t="inlineStr">
         <is>
-          <t>2054-01-23</t>
+          <t>2034-04-08</t>
         </is>
       </c>
       <c r="Z262" s="0">
-        <v>91697.8147310638</v>
+        <v>4055465.42233431</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>IN0020240019</t>
+          <t>IN0020240050</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O263" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R263" s="0">
-        <v>6.22542470465913</v>
+        <v>2.812649939</v>
       </c>
       <c r="V263" s="0">
-        <v>106477978.416008</v>
+        <v>46352040.7189772</v>
       </c>
       <c r="W263" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y263" t="inlineStr">
         <is>
-          <t>2034-04-08</t>
+          <t>2029-06-03</t>
         </is>
       </c>
       <c r="Z263" s="0">
-        <v>1709577.81531064</v>
+        <v>1090237.45186119</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>IN0020240050</t>
+          <t>IN0020240076</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O264" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R264" s="0">
-        <v>3.0147769156566</v>
+        <v>4.30669106</v>
       </c>
       <c r="V264" s="0">
-        <v>48209501.2657523</v>
+        <v>37907376.2103235</v>
       </c>
       <c r="W264" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y264" t="inlineStr">
         <is>
-          <t>2029-06-03</t>
+          <t>2031-06-18</t>
         </is>
       </c>
       <c r="Z264" s="0">
-        <v>256039.549294472</v>
+        <v>786826.372543056</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>IN0020240076</t>
+          <t>IN0020240126</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O265" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R265" s="0">
-        <v>4.49503088050708</v>
+        <v>6.375130014</v>
       </c>
       <c r="V265" s="0">
-        <v>37212217.1361455</v>
+        <v>117896472.597887</v>
       </c>
       <c r="W265" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y265" t="inlineStr">
         <is>
-          <t>2031-06-18</t>
+          <t>2034-10-07</t>
         </is>
       </c>
       <c r="Z265" s="0">
-        <v>92189.4272638321</v>
+        <v>4126201.28646721</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>IN0020240126</t>
+          <t>IN0020240159</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O266" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R266" s="0">
-        <v>6.55027830599252</v>
+        <v>6.448052577</v>
       </c>
       <c r="V266" s="0">
-        <v>119272588.494206</v>
+        <v>9066225.01174117</v>
       </c>
       <c r="W266" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y266" t="inlineStr">
         <is>
-          <t>2034-10-07</t>
+          <t>2034-12-02</t>
         </is>
       </c>
       <c r="Z266" s="0">
-        <v>1887399.10276851</v>
+        <v>215121.984405984</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>IN0020240159</t>
+          <t>IN0020240183</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O267" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R267" s="0">
-        <v>6.6158586006874</v>
+        <v>3.248094455</v>
       </c>
       <c r="V267" s="0">
-        <v>9554234.80536</v>
+        <v>45497617.5582623</v>
       </c>
       <c r="W267" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y267" t="inlineStr">
         <is>
-          <t>2034-12-02</t>
+          <t>2029-12-23</t>
         </is>
       </c>
       <c r="Z267" s="0">
-        <v>51886.7979080853</v>
+        <v>868364.614811274</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>IN0020240183</t>
+          <t>IN0020240191</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
           <t>IN11</t>
         </is>
       </c>
       <c r="O268" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R268" s="0">
-        <v>3.45276708990612</v>
+        <v>4.686324628</v>
       </c>
       <c r="V268" s="0">
-        <v>41297097.5630332</v>
+        <v>3601725.24442512</v>
       </c>
       <c r="W268" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y268" t="inlineStr">
         <is>
-          <t>2029-12-23</t>
+          <t>2031-12-30</t>
         </is>
       </c>
       <c r="Z268" s="0">
-        <v>60799.2614740418</v>
+        <v>64902.8555140024</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>IN0020240191</t>
+          <t>IN0020250026</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>IN11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O269" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R269" s="0">
-        <v>4.89087612095878</v>
+        <v>6.777109432</v>
       </c>
       <c r="V269" s="0">
-        <v>4772298.4684</v>
+        <v>132575044.683006</v>
       </c>
       <c r="W269" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y269" t="inlineStr">
         <is>
-          <t>2031-12-30</t>
+          <t>2035-05-05</t>
         </is>
       </c>
       <c r="Z269" s="0">
-        <v>889.27583829728</v>
+        <v>3665651.69639939</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>IN0020250026</t>
+          <t>IN0020250067</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
           <t>335800IV7VCDQGIOI391</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O270" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R270" s="0">
-        <v>6.94674136491598</v>
+        <v>3.722083853</v>
       </c>
       <c r="V270" s="0">
-        <v>45555202.2488851</v>
+        <v>38829634.1019221</v>
       </c>
       <c r="W270" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y270" t="inlineStr">
         <is>
-          <t>2035-05-05</t>
+          <t>2030-07-21</t>
         </is>
       </c>
       <c r="Z270" s="0">
-        <v>457558.480497875</v>
+        <v>479888.333597151</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>IN0020250067</t>
+          <t>IN0020250091</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>O841</t>
-[...4 lines deleted...]
-          <t>335800IV7VCDQGIOI391</t>
+          <t>O</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O271" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R271" s="0">
-        <v>3.93405678579757</v>
+        <v>6.980375993</v>
       </c>
       <c r="V271" s="0">
-        <v>5573394.05782383</v>
+        <v>24044400.377857</v>
       </c>
       <c r="W271" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y271" t="inlineStr">
         <is>
-          <t>2030-07-21</t>
+          <t>2035-10-06</t>
         </is>
       </c>
       <c r="Z271" s="0">
-        <v>151777.837026383</v>
+        <v>814847.652774395</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>IN0020250091</t>
+          <t>IN0020250133</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>INDIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t>IN</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O272" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R272" s="0">
-        <v>7.13586690945203</v>
+        <v>5.395140308</v>
       </c>
       <c r="V272" s="0">
-        <v>25185654.1950859</v>
+        <v>3684886.3846756</v>
       </c>
       <c r="W272" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y272" t="inlineStr">
         <is>
-          <t>2035-10-06</t>
+          <t>2033-01-27</t>
         </is>
       </c>
       <c r="Z272" s="0">
-        <v>394469.540326809</v>
+        <v>45533.1098886763</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>MX0MGO0000B2</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O273" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R273" s="0">
-        <v>6.67320422518025</v>
+        <v>6.574133088</v>
       </c>
       <c r="V273" s="0">
-        <v>48514639.8380842</v>
+        <v>52235019.5171334</v>
       </c>
       <c r="W273" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y273" t="inlineStr">
         <is>
           <t>2036-11-20</t>
         </is>
       </c>
       <c r="Z273" s="0">
-        <v>353439.916849363</v>
+        <v>1672776.7800835</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>MX0MGO0000D8</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O274" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R274" s="0">
-        <v>1.32232050023052</v>
+        <v>1.10335992</v>
       </c>
       <c r="V274" s="0">
-        <v>4239975.66325106</v>
+        <v>23448451.7006958</v>
       </c>
       <c r="W274" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y274" t="inlineStr">
         <is>
           <t>2027-06-03</t>
         </is>
       </c>
       <c r="Z274" s="0">
-        <v>20364.2260017017</v>
+        <v>595764.809384241</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>MX0MGO0000H9</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O275" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R275" s="0">
-        <v>2.91524002882898</v>
+        <v>2.729031418</v>
       </c>
       <c r="V275" s="0">
-        <v>104538540.848987</v>
+        <v>124443288.814029</v>
       </c>
       <c r="W275" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y275" t="inlineStr">
         <is>
           <t>2029-05-31</t>
         </is>
       </c>
       <c r="Z275" s="0">
-        <v>682708.693475748</v>
+        <v>3549304.1447382</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>MX0MGO0000J5</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O276" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R276" s="0">
-        <v>7.50878657359431</v>
+        <v>7.40189732</v>
       </c>
       <c r="V276" s="0">
-        <v>115314900.446758</v>
+        <v>137637923.800348</v>
       </c>
       <c r="W276" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y276" t="inlineStr">
         <is>
           <t>2038-11-18</t>
         </is>
       </c>
       <c r="Z276" s="0">
-        <v>809485.738510638</v>
+        <v>4264956.72416941</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>MX0MGO0000P2</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O277" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R277" s="0">
-        <v>4.31015761243284</v>
+        <v>4.148717904</v>
       </c>
       <c r="V277" s="0">
-        <v>218223138.067209</v>
+        <v>228918213.11569</v>
       </c>
       <c r="W277" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y277" t="inlineStr">
         <is>
           <t>2031-05-29</t>
         </is>
       </c>
       <c r="Z277" s="0">
-        <v>1359684.64070213</v>
+        <v>6227495.99204212</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>MX0MGO0000R8</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O278" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R278" s="0">
-        <v>8.6042558303729</v>
+        <v>8.453627076</v>
       </c>
       <c r="V278" s="0">
-        <v>174986132.110413</v>
+        <v>196667221.708706</v>
       </c>
       <c r="W278" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y278" t="inlineStr">
         <is>
           <t>2042-11-13</t>
         </is>
       </c>
       <c r="Z278" s="0">
-        <v>1228271.4110681</v>
+        <v>6146123.02929206</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>MX0MGO0000U2</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O279" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R279" s="0">
-        <v>6.19648791814115</v>
+        <v>6.072203812</v>
       </c>
       <c r="V279" s="0">
-        <v>187505405.798581</v>
+        <v>207424302.857027</v>
       </c>
       <c r="W279" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y279" t="inlineStr">
         <is>
           <t>2034-11-23</t>
         </is>
       </c>
       <c r="Z279" s="0">
-        <v>1213036.25350044</v>
+        <v>5883551.26453296</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>MX0MGO000102</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O280" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R280" s="0">
-        <v>9.28592831844924</v>
+        <v>9.114736395</v>
       </c>
       <c r="V280" s="0">
-        <v>105336513.993255</v>
+        <v>114593688.801452</v>
       </c>
       <c r="W280" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y280" t="inlineStr">
         <is>
           <t>2047-11-07</t>
         </is>
       </c>
       <c r="Z280" s="0">
-        <v>757791.860700427</v>
+        <v>3668319.11154113</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>MX0MGO000193</t>
+          <t>MX0MGO0001C8</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O281" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R281" s="0">
-        <v>0.643232647834848</v>
+        <v>0.880646592</v>
       </c>
       <c r="V281" s="0">
-        <v>2776821.5222017</v>
+        <v>6425359.94801705</v>
       </c>
       <c r="W281" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y281" t="inlineStr">
         <is>
-          <t>2026-09-03</t>
+          <t>2027-03-04</t>
         </is>
       </c>
       <c r="Z281" s="0">
-        <v>59285.3313353189</v>
+        <v>27281.5845190464</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>MX0MGO0001C8</t>
+          <t>MX0MGO0001D6</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O282" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R282" s="0">
-        <v>1.1070726941767</v>
+        <v>5.349707814</v>
       </c>
       <c r="V282" s="0">
-        <v>6496757.12937532</v>
+        <v>167331460.795486</v>
       </c>
       <c r="W282" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y282" t="inlineStr">
         <is>
-          <t>2027-03-04</t>
+          <t>2033-05-26</t>
         </is>
       </c>
       <c r="Z282" s="0">
-        <v>113380.762429788</v>
+        <v>4592636.20525307</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>MX0MGO0001D6</t>
+          <t>MX0MGO0001E4</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O283" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R283" s="0">
-        <v>5.49339421868709</v>
+        <v>9.51625695</v>
       </c>
       <c r="V283" s="0">
-        <v>140399124.055849</v>
+        <v>179130792.05067</v>
       </c>
       <c r="W283" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y283" t="inlineStr">
         <is>
-          <t>2033-05-26</t>
+          <t>2053-07-31</t>
         </is>
       </c>
       <c r="Z283" s="0">
-        <v>876645.578789784</v>
+        <v>1312033.92106454</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>MX0MGO0001E4</t>
+          <t>MX0MGO0001F1</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
           <t>MX11</t>
         </is>
       </c>
       <c r="O284" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R284" s="0">
-        <v>9.78344426669865</v>
+        <v>2.53681469</v>
       </c>
       <c r="V284" s="0">
-        <v>169945569.88711</v>
+        <v>192293324.334067</v>
       </c>
       <c r="W284" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y284" t="inlineStr">
         <is>
-          <t>2053-07-31</t>
+          <t>2029-03-01</t>
         </is>
       </c>
       <c r="Z284" s="0">
-        <v>5157830.69120426</v>
+        <v>1237910.89920857</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>MX0MGO0001F1</t>
+          <t>MX0MGO0001G9</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>MX11</t>
+          <t>DE11</t>
         </is>
       </c>
       <c r="O285" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R285" s="0">
-        <v>2.73393053806535</v>
+        <v>1.743169886</v>
       </c>
       <c r="V285" s="0">
-        <v>132765162.954977</v>
+        <v>47442214.996756</v>
       </c>
       <c r="W285" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y285" t="inlineStr">
         <is>
-          <t>2029-03-01</t>
+          <t>2028-03-02</t>
         </is>
       </c>
       <c r="Z285" s="0">
-        <v>3622826.8763268</v>
+        <v>302906.596573316</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>MX0MGO0001G9</t>
+          <t>MX0MGO0001I5</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
           <t>DE11</t>
         </is>
       </c>
       <c r="O286" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R286" s="0">
-        <v>1.95015525654779</v>
+        <v>3.264275904</v>
       </c>
       <c r="V286" s="0">
-        <v>11492000.9914732</v>
+        <v>22782393.6357193</v>
       </c>
       <c r="W286" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y286" t="inlineStr">
         <is>
-          <t>2028-03-02</t>
+          <t>2030-02-28</t>
         </is>
       </c>
       <c r="Z286" s="0">
-        <v>312643.195921702</v>
+        <v>147944.53695425</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>MX0MGO0001I5</t>
+          <t>MX0MGO0001L9</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>DE11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O287" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R287" s="0">
-        <v>3.45232190688868</v>
+        <v>6.544047998</v>
       </c>
       <c r="V287" s="0">
-        <v>51863250.0237302</v>
+        <v>90137993.3648287</v>
       </c>
       <c r="W287" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y287" t="inlineStr">
         <is>
-          <t>2030-02-28</t>
+          <t>2036-02-21</t>
         </is>
       </c>
       <c r="Z287" s="0">
-        <v>1406509.74918894</v>
+        <v>596988.254783436</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>MX0MGO0001L9</t>
+          <t>MX0MGO0001N5</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O288" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R288" s="0">
-        <v>6.69937821691677</v>
+        <v>9.606260787</v>
       </c>
       <c r="V288" s="0">
-        <v>47951456.3644817</v>
+        <v>33516925.4712472</v>
       </c>
       <c r="W288" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y288" t="inlineStr">
         <is>
-          <t>2036-02-21</t>
+          <t>2055-04-29</t>
         </is>
       </c>
       <c r="Z288" s="0">
-        <v>1340586.31379404</v>
+        <v>1098298.71175857</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>MX0MGO0001N5</t>
+          <t>MX0MGO0001O3</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O289" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R289" s="0">
-        <v>9.82617978301074</v>
+        <v>4.554707411</v>
       </c>
       <c r="V289" s="0">
-        <v>11215660.0820672</v>
+        <v>60164968.7694469</v>
       </c>
       <c r="W289" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y289" t="inlineStr">
         <is>
-          <t>2055-04-29</t>
+          <t>2032-04-15</t>
         </is>
       </c>
       <c r="Z289" s="0">
-        <v>82494.7950638297</v>
+        <v>2301990.18631936</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>MX0MGO0001O3</t>
+          <t>MXMSGO000001</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>MEX BONOS DESARR FIX RT</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>254900EGTWEU67VP6075</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t>MX</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>XL11</t>
+          <t>MX11</t>
         </is>
       </c>
       <c r="O290" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R290" s="0">
-        <v>4.70943522218856</v>
+        <v>6.245775205</v>
       </c>
       <c r="V290" s="0">
-        <v>26641543.6708221</v>
+        <v>21338634.9933815</v>
       </c>
       <c r="W290" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y290" t="inlineStr">
         <is>
-          <t>2032-04-15</t>
+          <t>2035-05-24</t>
         </is>
       </c>
       <c r="Z290" s="0">
-        <v>447869.18776681</v>
+        <v>620065.643111845</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>MXMSGO000001</t>
+          <t>MYBGJ2300016</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>MEX BONOS DESARR FIX RT</t>
+          <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>MEX BONOS DESARR FIX RT</t>
+          <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>254900EGTWEU67VP6075</t>
+          <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>MX</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>MXN</t>
+          <t>MYR</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>MX11</t>
+          <t>MY11</t>
         </is>
       </c>
       <c r="O291" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R291" s="0">
-        <v>6.3649189649009</v>
+        <v>2.226153006</v>
       </c>
       <c r="V291" s="0">
-        <v>29128659.1479149</v>
+        <v>77372089.2890503</v>
       </c>
       <c r="W291" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y291" t="inlineStr">
         <is>
-          <t>2035-05-24</t>
+          <t>2028-07-31</t>
         </is>
       </c>
       <c r="Z291" s="0">
-        <v>202964.211027233</v>
+        <v>471188.053557139</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>MYBGJ2300016</t>
+          <t>MYBGJ2500029</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>MY11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O292" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R292" s="0">
-        <v>2.45305365916611</v>
+        <v>4.054932081</v>
       </c>
       <c r="V292" s="0">
-        <v>67102829.6887106</v>
+        <v>39117938.2563142</v>
       </c>
       <c r="W292" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y292" t="inlineStr">
         <is>
-          <t>2028-07-31</t>
+          <t>2030-08-30</t>
         </is>
       </c>
       <c r="Z292" s="0">
-        <v>969955.976704678</v>
+        <v>126343.030379196</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>MYBGJ2500029</t>
+          <t>MYBGL2000018</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>XL11</t>
+          <t>MY11</t>
         </is>
       </c>
       <c r="O293" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R293" s="0">
-        <v>4.26908431632053</v>
+        <v>1.444515717</v>
       </c>
       <c r="V293" s="0">
-        <v>22068985.5819489</v>
+        <v>64461570.8343799</v>
       </c>
       <c r="W293" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y293" t="inlineStr">
         <is>
-          <t>2030-08-30</t>
+          <t>2027-09-30</t>
         </is>
       </c>
       <c r="Z293" s="0">
-        <v>261945.065502978</v>
+        <v>6276.98203166543</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>MYBGL2000018</t>
+          <t>MYBGL2400028</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O294" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R294" s="0">
-        <v>1.68539452608899</v>
+        <v>4.961152207</v>
       </c>
       <c r="V294" s="0">
-        <v>58568498.5408281</v>
+        <v>63017572.2345191</v>
       </c>
       <c r="W294" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y294" t="inlineStr">
         <is>
-          <t>2027-09-30</t>
+          <t>2031-10-08</t>
         </is>
       </c>
       <c r="Z294" s="0">
-        <v>497599.984396592</v>
+        <v>1135469.18497999</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>MYBGL2400028</t>
+          <t>MYBGN2500039</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O295" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R295" s="0">
-        <v>5.16089808866426</v>
+        <v>7.695922763</v>
       </c>
       <c r="V295" s="0">
-        <v>54107192.5461021</v>
+        <v>38017433.3262133</v>
       </c>
       <c r="W295" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y295" t="inlineStr">
         <is>
-          <t>2031-10-08</t>
+          <t>2035-04-30</t>
         </is>
       </c>
       <c r="Z295" s="0">
-        <v>458509.223794035</v>
+        <v>582646.373195337</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>MYBGN2500039</t>
+          <t>MYBGO1700018</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O296" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R296" s="0">
-        <v>7.87568168794215</v>
+        <v>1.276865798</v>
       </c>
       <c r="V296" s="0">
-        <v>29437101.0081302</v>
+        <v>27642600.8074535</v>
       </c>
       <c r="W296" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y296" t="inlineStr">
         <is>
-          <t>2035-04-30</t>
+          <t>2027-07-26</t>
         </is>
       </c>
       <c r="Z296" s="0">
-        <v>178143.880372771</v>
+        <v>214703.878570186</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>MYBGO1600036</t>
+          <t>MYBGO1800024</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O297" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R297" s="0">
-        <v>0.732464640457725</v>
+        <v>2.439106268</v>
       </c>
       <c r="V297" s="0">
-        <v>63481237.2467498</v>
+        <v>63549638.3955905</v>
       </c>
       <c r="W297" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y297" t="inlineStr">
         <is>
-          <t>2026-09-30</t>
+          <t>2028-10-31</t>
         </is>
       </c>
       <c r="Z297" s="0">
-        <v>639088.410522563</v>
+        <v>1143429.05437468</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>MYBGO1700018</t>
+          <t>MYBGO1900014</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O298" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R298" s="0">
-        <v>1.509639318579</v>
+        <v>3.050445084</v>
       </c>
       <c r="V298" s="0">
-        <v>26438639.3381251</v>
+        <v>76334235.8253523</v>
       </c>
       <c r="W298" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y298" t="inlineStr">
         <is>
-          <t>2027-07-26</t>
+          <t>2029-07-09</t>
         </is>
       </c>
       <c r="Z298" s="0">
-        <v>463234.463107236</v>
+        <v>712751.836145407</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>MYBGO1800024</t>
+          <t>MYBGO2000020</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O299" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R299" s="0">
-        <v>2.65828437799811</v>
+        <v>4.176900152</v>
       </c>
       <c r="V299" s="0">
-        <v>57721963.0537157</v>
+        <v>69344897.120534</v>
       </c>
       <c r="W299" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y299" t="inlineStr">
         <is>
-          <t>2028-10-31</t>
+          <t>2030-10-15</t>
         </is>
       </c>
       <c r="Z299" s="0">
-        <v>414487.845019576</v>
+        <v>1109832.53137938</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>MYBGO1900014</t>
+          <t>MYBGO2200018</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O300" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R300" s="0">
-        <v>3.26948441032327</v>
+        <v>5.700750086</v>
       </c>
       <c r="V300" s="0">
-        <v>66831505.718891</v>
+        <v>65578109.6325796</v>
       </c>
       <c r="W300" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y300" t="inlineStr">
         <is>
-          <t>2029-07-09</t>
+          <t>2032-10-07</t>
         </is>
       </c>
       <c r="Z300" s="0">
-        <v>1239384.05366127</v>
+        <v>1285482.99810401</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>MYBGO2000020</t>
+          <t>MYBGT1500037</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O301" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R301" s="0">
-        <v>4.38655185837147</v>
+        <v>4.075145463</v>
       </c>
       <c r="V301" s="0">
-        <v>60556560.6173668</v>
+        <v>57499260.3678118</v>
       </c>
       <c r="W301" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y301" t="inlineStr">
         <is>
-          <t>2030-10-15</t>
+          <t>2030-09-30</t>
         </is>
       </c>
       <c r="Z301" s="0">
-        <v>437377.258437457</v>
+        <v>6478.9181161917</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>MYBGO2200018</t>
+          <t>MYBGT1900062</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O302" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R302" s="0">
-        <v>5.89161453660316</v>
+        <v>7.281157582</v>
       </c>
       <c r="V302" s="0">
-        <v>57811952.4290825</v>
+        <v>76429102.499139</v>
       </c>
       <c r="W302" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y302" t="inlineStr">
         <is>
-          <t>2032-10-07</t>
+          <t>2034-11-30</t>
         </is>
       </c>
       <c r="Z302" s="0">
-        <v>535547.145170213</v>
+        <v>1035293.22351714</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>MYBGT1500037</t>
+          <t>MYBGT2100019</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O303" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R303" s="0">
-        <v>4.29325500131496</v>
+        <v>8.576451216</v>
       </c>
       <c r="V303" s="0">
-        <v>51353984.1260544</v>
+        <v>49661606.8901026</v>
       </c>
       <c r="W303" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y303" t="inlineStr">
         <is>
-          <t>2030-09-30</t>
+          <t>2036-07-15</t>
         </is>
       </c>
       <c r="Z303" s="0">
-        <v>521835.007551491</v>
+        <v>377514.538006613</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>MYBGT1900062</t>
+          <t>MYBGT2200033</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O304" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R304" s="0">
-        <v>7.4599127368264</v>
+        <v>9.254211118</v>
       </c>
       <c r="V304" s="0">
-        <v>69460570.6598264</v>
+        <v>26441192.7640024</v>
       </c>
       <c r="W304" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y304" t="inlineStr">
         <is>
-          <t>2034-11-30</t>
+          <t>2038-03-31</t>
         </is>
       </c>
       <c r="Z304" s="0">
-        <v>240681.456811061</v>
+        <v>3134.78636284462</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>MYBGT2100019</t>
+          <t>MYBGT2500010</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O305" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R305" s="0">
-        <v>8.77548687216754</v>
+        <v>10.85071371</v>
       </c>
       <c r="V305" s="0">
-        <v>45948863.6860145</v>
+        <v>38692381.5184467</v>
       </c>
       <c r="W305" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y305" t="inlineStr">
         <is>
-          <t>2036-07-15</t>
+          <t>2040-07-16</t>
         </is>
       </c>
       <c r="Z305" s="0">
-        <v>716912.378004256</v>
+        <v>324564.90782745</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>MYBGT2200033</t>
+          <t>MYBGX2500046</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O306" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R306" s="0">
-        <v>9.46166496797096</v>
+        <v>13.47931764</v>
       </c>
       <c r="V306" s="0">
-        <v>23987435.7306647</v>
+        <v>41950152.1562881</v>
       </c>
       <c r="W306" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y306" t="inlineStr">
         <is>
-          <t>2038-03-31</t>
+          <t>2045-05-31</t>
         </is>
       </c>
       <c r="Z306" s="0">
-        <v>255068.21090383</v>
+        <v>555435.957009917</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>MYBGT2500010</t>
+          <t>MYBGY1900021</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O307" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R307" s="0">
-        <v>11.0556469990677</v>
+        <v>10.1685698</v>
       </c>
       <c r="V307" s="0">
-        <v>17670486.6161472</v>
+        <v>80877225.7809967</v>
       </c>
       <c r="W307" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y307" t="inlineStr">
         <is>
-          <t>2040-07-16</t>
+          <t>2039-09-15</t>
         </is>
       </c>
       <c r="Z307" s="0">
-        <v>304554.599699574</v>
+        <v>160975.946295005</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>MYBGX2500046</t>
+          <t>MYBGY2100027</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O308" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R308" s="0">
-        <v>13.631020656091</v>
+        <v>11.26473383</v>
       </c>
       <c r="V308" s="0">
-        <v>22358840.6236672</v>
+        <v>51765147.8502696</v>
       </c>
       <c r="W308" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y308" t="inlineStr">
         <is>
-          <t>2045-05-31</t>
+          <t>2041-09-30</t>
         </is>
       </c>
       <c r="Z308" s="0">
-        <v>74429.4636706378</v>
+        <v>5955.91210645257</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>MYBGY1900021</t>
+          <t>MYBGY2300023</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>MALAYSIA INVESTMNT ISSUE</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O309" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R309" s="0">
-        <v>10.3703014260285</v>
+        <v>12.28530541</v>
       </c>
       <c r="V309" s="0">
-        <v>73368386.4782825</v>
+        <v>80048028.9673161</v>
       </c>
       <c r="W309" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y309" t="inlineStr">
         <is>
-          <t>2039-09-15</t>
+          <t>2043-08-14</t>
         </is>
       </c>
       <c r="Z309" s="0">
-        <v>885538.972823824</v>
+        <v>432680.525578366</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>MYBGY2100027</t>
+          <t>MYBMG2600021</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>MALAYSIA INVESTMNT ISSUE</t>
+          <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>MY11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O310" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R310" s="0">
-        <v>11.4796413814967</v>
+        <v>2.798949767</v>
       </c>
       <c r="V310" s="0">
-        <v>47163490.1477813</v>
+        <v>12248755.3823795</v>
       </c>
       <c r="W310" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y310" t="inlineStr">
         <is>
-          <t>2041-09-30</t>
+          <t>2029-03-15</t>
         </is>
       </c>
       <c r="Z310" s="0">
-        <v>484249.850058723</v>
+        <v>18447.8069838241</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>MYBGY2300023</t>
+          <t>MYBMI2300024</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>MALAYSIA INVESTMNT ISSUE</t>
+          <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O311" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R311" s="0">
-        <v>12.4811204556227</v>
+        <v>1.97159228</v>
       </c>
       <c r="V311" s="0">
-        <v>71688538.8895736</v>
+        <v>63584122.410454</v>
       </c>
       <c r="W311" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y311" t="inlineStr">
         <is>
-          <t>2043-08-14</t>
+          <t>2028-04-20</t>
         </is>
       </c>
       <c r="Z311" s="0">
-        <v>1077586.70317616</v>
+        <v>1000571.91588101</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>MYBMI2300024</t>
+          <t>MYBMI2500011</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O312" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R312" s="0">
-        <v>2.19999556308965</v>
+        <v>3.82538334</v>
       </c>
       <c r="V312" s="0">
-        <v>55033060.8456264</v>
+        <v>25195135.8528353</v>
       </c>
       <c r="W312" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y312" t="inlineStr">
         <is>
-          <t>2028-04-20</t>
+          <t>2030-05-15</t>
         </is>
       </c>
       <c r="Z312" s="0">
-        <v>376621.602626384</v>
+        <v>322182.880953208</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>MYBMI2500011</t>
+          <t>MYBMK2200030</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O313" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R313" s="0">
-        <v>4.03921292305477</v>
+        <v>2.872418788</v>
       </c>
       <c r="V313" s="0">
-        <v>20904154.6260902</v>
+        <v>26151827.8439729</v>
       </c>
       <c r="W313" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y313" t="inlineStr">
         <is>
-          <t>2030-05-15</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="Z313" s="0">
-        <v>89163.7281999994</v>
+        <v>480856.027952686</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>MYBMK2200030</t>
+          <t>MYBMN2500029</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>MY11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O314" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R314" s="0">
-        <v>3.08668311629842</v>
+        <v>7.848424575</v>
       </c>
       <c r="V314" s="0">
-        <v>25061601.4869455</v>
+        <v>31628127.9709428</v>
       </c>
       <c r="W314" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y314" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2035-07-02</t>
         </is>
       </c>
       <c r="Z314" s="0">
-        <v>182532.923838297</v>
+        <v>281134.740954947</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>MYBML1900018</t>
+          <t>MYBMO1600034</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O315" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
+      <c r="R315" s="0">
+        <v>0.655454762</v>
+      </c>
       <c r="V315" s="0">
-        <v>0</v>
+        <v>57029847.4279788</v>
       </c>
       <c r="W315" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y315" t="inlineStr">
         <is>
-          <t>2026-07-15</t>
+          <t>2026-11-30</t>
         </is>
       </c>
       <c r="Z315" s="0">
-        <v>-42049.5256093617</v>
+        <v>751942.970090457</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>MYBMN2500029</t>
+          <t>MYBMO1700040</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>XL11</t>
+          <t>MY11</t>
         </is>
       </c>
       <c r="O316" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R316" s="0">
-        <v>8.03803647815076</v>
+        <v>1.570697745</v>
       </c>
       <c r="V316" s="0">
-        <v>16912931.0269472</v>
+        <v>61709871.132597</v>
       </c>
       <c r="W316" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y316" t="inlineStr">
         <is>
-          <t>2035-07-02</t>
+          <t>2027-11-16</t>
         </is>
       </c>
       <c r="Z316" s="0">
-        <v>178985.990902127</v>
+        <v>902832.511184556</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>MYBMO1600034</t>
+          <t>MYBMO1900020</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O317" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R317" s="0">
-        <v>0.894263700387458</v>
+        <v>3.14733566</v>
       </c>
       <c r="V317" s="0">
-        <v>50784245.5008562</v>
+        <v>78647455.8547661</v>
       </c>
       <c r="W317" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y317" t="inlineStr">
         <is>
-          <t>2026-11-30</t>
+          <t>2029-08-15</t>
         </is>
       </c>
       <c r="Z317" s="0">
-        <v>173311.088899574</v>
+        <v>384431.905053054</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>MYBMO1700040</t>
+          <t>MYBMO2000028</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O318" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R318" s="0">
-        <v>1.80196864194172</v>
+        <v>4.671172447</v>
       </c>
       <c r="V318" s="0">
-        <v>50939450.5141583</v>
+        <v>83958931.8759002</v>
       </c>
       <c r="W318" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y318" t="inlineStr">
         <is>
-          <t>2027-11-16</t>
+          <t>2031-04-15</t>
         </is>
       </c>
       <c r="Z318" s="0">
-        <v>244711.802381272</v>
+        <v>1063016.11669855</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>MYBMO1900020</t>
+          <t>MYBMO2200016</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O319" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R319" s="0">
-        <v>3.36619316205012</v>
+        <v>5.595533342</v>
       </c>
       <c r="V319" s="0">
-        <v>64736786.2883549</v>
+        <v>67281998.0884154</v>
       </c>
       <c r="W319" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y319" t="inlineStr">
         <is>
-          <t>2029-08-15</t>
+          <t>2032-07-15</t>
         </is>
       </c>
       <c r="Z319" s="0">
-        <v>902193.030696176</v>
+        <v>517518.703739773</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>MYBMO2000028</t>
+          <t>MYBMS1300057</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O320" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R320" s="0">
-        <v>4.88472346618066</v>
+        <v>2.108580876</v>
       </c>
       <c r="V320" s="0">
-        <v>73230527.1112102</v>
+        <v>61297158.426622</v>
       </c>
       <c r="W320" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y320" t="inlineStr">
         <is>
-          <t>2031-04-15</t>
+          <t>2028-06-15</t>
         </is>
       </c>
       <c r="Z320" s="0">
-        <v>419519.213885104</v>
+        <v>677502.647956163</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>MYBMO2200016</t>
+          <t>MYBMS1900047</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O321" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R321" s="0">
-        <v>5.80312703782825</v>
+        <v>7.04778181</v>
       </c>
       <c r="V321" s="0">
-        <v>59483117.4056502</v>
+        <v>79234107.0228301</v>
       </c>
       <c r="W321" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y321" t="inlineStr">
         <is>
-          <t>2032-07-15</t>
+          <t>2034-07-05</t>
         </is>
       </c>
       <c r="Z321" s="0">
-        <v>949311.619279146</v>
+        <v>728582.403287538</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>MYBMS1300057</t>
+          <t>MYBMS2400013</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O322" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R322" s="0">
-        <v>2.33593338230656</v>
+        <v>10.11560902</v>
       </c>
       <c r="V322" s="0">
-        <v>50599408.4054766</v>
+        <v>70550132.8504436</v>
       </c>
       <c r="W322" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y322" t="inlineStr">
         <is>
-          <t>2028-06-15</t>
+          <t>2039-04-18</t>
         </is>
       </c>
       <c r="Z322" s="0">
-        <v>86579.4887999976</v>
+        <v>1281796.93337972</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>MYBMS1900047</t>
+          <t>MYBMS2600018</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>MY11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O323" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R323" s="0">
-        <v>7.25012441053907</v>
+        <v>11.23538611</v>
       </c>
       <c r="V323" s="0">
-        <v>67086803.1455685</v>
+        <v>9886625.61436772</v>
       </c>
       <c r="W323" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y323" t="inlineStr">
         <is>
-          <t>2034-07-05</t>
+          <t>2041-01-15</t>
         </is>
       </c>
       <c r="Z323" s="0">
-        <v>1186545.81324085</v>
+        <v>81817.7810836669</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>MYBMS2400013</t>
+          <t>MYBMT1800039</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O324" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R324" s="0">
-        <v>10.2741409440033</v>
+        <v>6.434172378</v>
       </c>
       <c r="V324" s="0">
-        <v>63102832.0072383</v>
+        <v>66172922.9960863</v>
       </c>
       <c r="W324" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y324" t="inlineStr">
         <is>
-          <t>2039-04-18</t>
+          <t>2033-11-07</t>
         </is>
       </c>
       <c r="Z324" s="0">
-        <v>501644.568550641</v>
+        <v>1165138.25586189</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>MYBMT1800039</t>
+          <t>MYBMX0700034</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O325" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R325" s="0">
-        <v>6.61472465738616</v>
+        <v>1.135459523</v>
       </c>
       <c r="V325" s="0">
-        <v>57324127.0417898</v>
+        <v>79092919.772917</v>
       </c>
       <c r="W325" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y325" t="inlineStr">
         <is>
-          <t>2033-11-07</t>
+          <t>2027-05-31</t>
         </is>
       </c>
       <c r="Z325" s="0">
-        <v>369053.541060429</v>
+        <v>937234.438737171</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>MYBMX0700034</t>
+          <t>MYBMX1700033</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O326" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R326" s="0">
-        <v>1.37020608331302</v>
+        <v>8.669335198</v>
       </c>
       <c r="V326" s="0">
-        <v>65897207.9234791</v>
+        <v>72336329.0114716</v>
       </c>
       <c r="W326" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y326" t="inlineStr">
         <is>
-          <t>2027-05-31</t>
+          <t>2037-04-07</t>
         </is>
       </c>
       <c r="Z326" s="0">
-        <v>199964.382961697</v>
+        <v>1543073.6294486</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>MYBMX1700033</t>
+          <t>MYBMX1800049</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O327" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R327" s="0">
-        <v>8.83637071207301</v>
+        <v>9.331607642</v>
       </c>
       <c r="V327" s="0">
-        <v>61663572.8160247</v>
+        <v>65696421.8202122</v>
       </c>
       <c r="W327" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y327" t="inlineStr">
         <is>
-          <t>2037-04-07</t>
+          <t>2038-06-08</t>
         </is>
       </c>
       <c r="Z327" s="0">
-        <v>615041.857908092</v>
+        <v>924603.131918588</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>MYBMX1800049</t>
+          <t>MYBMX2400021</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O328" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R328" s="0">
-        <v>9.47067504670864</v>
+        <v>12.72672898</v>
       </c>
       <c r="V328" s="0">
-        <v>56702012.6758851</v>
+        <v>59653506.068438</v>
       </c>
       <c r="W328" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y328" t="inlineStr">
         <is>
-          <t>2038-06-08</t>
+          <t>2044-05-16</t>
         </is>
       </c>
       <c r="Z328" s="0">
-        <v>163078.82302979</v>
+        <v>926141.862784826</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>MYBMX2400021</t>
+          <t>MYBMY1500043</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O329" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R329" s="0">
-        <v>12.8831711204893</v>
+        <v>7.602013105</v>
       </c>
       <c r="V329" s="0">
-        <v>49814048.9302238</v>
+        <v>42412206.2254305</v>
       </c>
       <c r="W329" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y329" t="inlineStr">
         <is>
-          <t>2044-05-16</t>
+          <t>2035-05-31</t>
         </is>
       </c>
       <c r="Z329" s="0">
-        <v>253025.546210216</v>
+        <v>584933.573951992</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>MYBMY1500043</t>
+          <t>MYBMY1900052</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O330" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R330" s="0">
-        <v>7.77457639545217</v>
+        <v>10.88113102</v>
       </c>
       <c r="V330" s="0">
-        <v>37040365.2478281</v>
+        <v>60309101.608445</v>
       </c>
       <c r="W330" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y330" t="inlineStr">
         <is>
-          <t>2035-05-31</t>
+          <t>2040-05-22</t>
         </is>
       </c>
       <c r="Z330" s="0">
-        <v>129767.592594895</v>
+        <v>834705.307696994</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>MYBMY1900052</t>
+          <t>MYBMY2200023</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O331" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R331" s="0">
-        <v>11.0347717434184</v>
+        <v>11.71319496</v>
       </c>
       <c r="V331" s="0">
-        <v>58529668.7149872</v>
+        <v>67800929.8247956</v>
       </c>
       <c r="W331" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y331" t="inlineStr">
         <is>
-          <t>2040-05-22</t>
+          <t>2042-10-15</t>
         </is>
       </c>
       <c r="Z331" s="0">
-        <v>241168.365525952</v>
+        <v>1358723.27264742</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>MYBMY2200023</t>
+          <t>MYBMZ1800051</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O332" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R332" s="0">
-        <v>11.8567688267881</v>
+        <v>14.00696921</v>
       </c>
       <c r="V332" s="0">
-        <v>58476512.6490349</v>
+        <v>47935020.2854149</v>
       </c>
       <c r="W332" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y332" t="inlineStr">
         <is>
-          <t>2042-10-15</t>
+          <t>2048-07-06</t>
         </is>
       </c>
       <c r="Z332" s="0">
-        <v>521763.433241705</v>
+        <v>504726.47199513</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>MYBMZ1800051</t>
+          <t>MYBMZ2000016</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O333" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R333" s="0">
-        <v>14.2460498821943</v>
+        <v>15.30172537</v>
       </c>
       <c r="V333" s="0">
-        <v>44771090.4295404</v>
+        <v>72013497.8812402</v>
       </c>
       <c r="W333" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y333" t="inlineStr">
         <is>
-          <t>2048-07-06</t>
+          <t>2050-06-15</t>
         </is>
       </c>
       <c r="Z333" s="0">
-        <v>908156.518281702</v>
+        <v>880939.376926423</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>MYBMZ2000016</t>
+          <t>MYBMZ2300010</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
           <t>MY11</t>
         </is>
       </c>
       <c r="O334" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R334" s="0">
-        <v>15.4904974059888</v>
+        <v>15.84156327</v>
       </c>
       <c r="V334" s="0">
-        <v>65159765.8595013</v>
+        <v>67821995.716542</v>
       </c>
       <c r="W334" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y334" t="inlineStr">
         <is>
-          <t>2050-06-15</t>
+          <t>2053-03-31</t>
         </is>
       </c>
       <c r="Z334" s="0">
-        <v>120985.818887666</v>
+        <v>7877.26213254479</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>MYBMZ2300010</t>
+          <t>MYBMZ2500031</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>MALAYSIA GOVERNMENT</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
           <t>254900GSIL471JOBYY43</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
           <t>MY</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>MY11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O335" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R335" s="0">
-        <v>16.1848602811213</v>
+        <v>17.10583611</v>
       </c>
       <c r="V335" s="0">
-        <v>58501168.9817149</v>
+        <v>24461521.2309184</v>
       </c>
       <c r="W335" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y335" t="inlineStr">
         <is>
-          <t>2053-03-31</t>
+          <t>2055-07-15</t>
         </is>
       </c>
       <c r="Z335" s="0">
-        <v>600629.042121709</v>
+        <v>213327.242520438</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>MYBMZ2500031</t>
-[...4 lines deleted...]
-          <t>ISIN</t>
+          <t>Payables</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>MALAYSIA GOVERNMENT</t>
+          <t>Payables</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>MALAYSIA GOVERNMENT</t>
-[...9 lines deleted...]
-          <t>254900GSIL471JOBYY43</t>
+          <t>Payables</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>IE</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
-          <t>MYR</t>
+          <t>USD</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
-          <t>XL11</t>
+          <t>XT79</t>
         </is>
       </c>
       <c r="O336" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="R336" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="V336" s="0">
-        <v>21140793.15144</v>
+        <v>-777858423.850713</v>
       </c>
       <c r="W336" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
-      <c r="Y336" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z336" s="0">
-        <v>376405.544829787</v>
+        <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Payables</t>
+          <t>PEP01000C2Z1</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>ISIN</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Payables</t>
+          <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Payables</t>
+          <t>BONOS DE TESORERIA</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>O</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>IE</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>PEN</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>XT79</t>
+          <t>PE11</t>
         </is>
       </c>
       <c r="O337" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
+      <c r="R337" s="0">
+        <v>7.743201648</v>
+      </c>
       <c r="V337" s="0">
-        <v>-403979310.196082</v>
+        <v>136378673.904975</v>
       </c>
       <c r="W337" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
+      <c r="Y337" t="inlineStr">
+        <is>
+          <t>2037-08-12</t>
+        </is>
+      </c>
       <c r="Z337" s="0">
-        <v>0</v>
+        <v>1294756.97940511</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>PEP01000C2Z1</t>
+          <t>PEP01000C4G7</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M338" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O338" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R338" s="0">
-        <v>8.01981973038114</v>
+        <v>4.485882691</v>
       </c>
       <c r="V338" s="0">
-        <v>121097319.775633</v>
+        <v>95083330.7323709</v>
       </c>
       <c r="W338" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y338" t="inlineStr">
         <is>
-          <t>2037-08-12</t>
+          <t>2031-08-12</t>
         </is>
       </c>
       <c r="Z338" s="0">
-        <v>3089479.5923583</v>
+        <v>830912.522969212</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>PEP01000C4G7</t>
+          <t>PEP01000C5D1</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M339" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O339" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R339" s="0">
-        <v>4.69507892952362</v>
+        <v>2.187778953</v>
       </c>
       <c r="V339" s="0">
-        <v>83819523.3455787</v>
+        <v>23745918.9567751</v>
       </c>
       <c r="W339" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y339" t="inlineStr">
         <is>
-          <t>2031-08-12</t>
+          <t>2028-08-12</t>
         </is>
       </c>
       <c r="Z339" s="0">
-        <v>2024324.18990724</v>
+        <v>196182.173508437</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>PEP01000C5D1</t>
+          <t>PEP01000C5E9</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O340" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R340" s="0">
-        <v>2.40460016679353</v>
+        <v>5.24397877</v>
       </c>
       <c r="V340" s="0">
-        <v>20391519.7142111</v>
+        <v>139180984.755984</v>
       </c>
       <c r="W340" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y340" t="inlineStr">
         <is>
-          <t>2028-08-12</t>
+          <t>2032-08-12</t>
         </is>
       </c>
       <c r="Z340" s="0">
-        <v>475290.602574468</v>
+        <v>1116538.14826058</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>PEP01000C5E9</t>
+          <t>PEP01000C5F6</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O341" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R341" s="0">
-        <v>5.4615520518346</v>
+        <v>2.624191932</v>
       </c>
       <c r="V341" s="0">
-        <v>123801752.274079</v>
+        <v>50269581.6507741</v>
       </c>
       <c r="W341" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y341" t="inlineStr">
         <is>
-          <t>2032-08-12</t>
+          <t>2029-02-12</t>
         </is>
       </c>
       <c r="Z341" s="0">
-        <v>2728833.68078893</v>
+        <v>391236.897625678</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>PEP01000C5F6</t>
+          <t>PEP01000C5G4</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O342" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R342" s="0">
-        <v>2.83870854086424</v>
+        <v>6.575715513</v>
       </c>
       <c r="V342" s="0">
-        <v>43508606.6890893</v>
+        <v>138509054.036102</v>
       </c>
       <c r="W342" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y342" t="inlineStr">
         <is>
-          <t>2029-02-12</t>
+          <t>2034-08-12</t>
         </is>
       </c>
       <c r="Z342" s="0">
-        <v>953610.46385872</v>
+        <v>1074473.04852149</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>PEP01000C5G4</t>
+          <t>PEP01000C5H2</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O343" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R343" s="0">
-        <v>6.82081272373406</v>
+        <v>9.3694522</v>
       </c>
       <c r="V343" s="0">
-        <v>124702388.531755</v>
+        <v>64815066.2872674</v>
       </c>
       <c r="W343" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y343" t="inlineStr">
         <is>
-          <t>2034-08-12</t>
+          <t>2040-08-12</t>
         </is>
       </c>
       <c r="Z343" s="0">
-        <v>2617532.00585874</v>
+        <v>565720.203678909</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>PEP01000C5H2</t>
+          <t>PEP01000C5I0</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O344" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R344" s="0">
-        <v>9.7022587309679</v>
+        <v>5.733196782</v>
       </c>
       <c r="V344" s="0">
-        <v>59014398.8629898</v>
+        <v>159785659.294843</v>
       </c>
       <c r="W344" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y344" t="inlineStr">
         <is>
-          <t>2040-08-12</t>
+          <t>2033-08-12</t>
         </is>
       </c>
       <c r="Z344" s="0">
-        <v>1374689.56545447</v>
+        <v>1452435.71955124</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>PEP01000C5I0</t>
+          <t>PEP01000C5J8</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O345" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R345" s="0">
-        <v>5.95940639548621</v>
+        <v>8.361560221</v>
       </c>
       <c r="V345" s="0">
-        <v>141342052.912101</v>
+        <v>114576159.748408</v>
       </c>
       <c r="W345" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y345" t="inlineStr">
         <is>
-          <t>2033-08-12</t>
+          <t>2039-08-12</t>
         </is>
       </c>
       <c r="Z345" s="0">
-        <v>3501808.44853956</v>
+        <v>1148957.17655244</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>PEP01000C5J8</t>
+          <t>PEP01000C5K6</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>BONOS DE TESORERIA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
           <t>254900STKLK2DBJJZ530</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
           <t>PE</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
           <t>PEN</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
           <t>PE11</t>
         </is>
       </c>
       <c r="O346" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R346" s="0">
-        <v>8.66668985715717</v>
+        <v>6.845213991</v>
       </c>
       <c r="V346" s="0">
-        <v>96069665.551577</v>
+        <v>135919620.214785</v>
       </c>
       <c r="W346" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y346" t="inlineStr">
         <is>
-          <t>2039-08-12</t>
+          <t>2035-08-12</t>
         </is>
       </c>
       <c r="Z346" s="0">
-        <v>2584918.5931617</v>
+        <v>1247034.22462168</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>PEP01000C5K6</t>
+          <t>PL0000107611</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>BONOS DE TESORERIA</t>
+          <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>BONOS DE TESORERIA</t>
+          <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>254900STKLK2DBJJZ530</t>
+          <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>PL</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>PEN</t>
+          <t>PLN</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>PE11</t>
+          <t>PL11</t>
         </is>
       </c>
       <c r="O347" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R347" s="0">
-        <v>7.12550078471765</v>
+        <v>1.956072259</v>
       </c>
       <c r="V347" s="0">
-        <v>119501413.660244</v>
+        <v>27921651.3236389</v>
       </c>
       <c r="W347" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y347" t="inlineStr">
         <is>
-          <t>2035-08-12</t>
+          <t>2028-04-25</t>
         </is>
       </c>
       <c r="Z347" s="0">
-        <v>4208493.9637081</v>
+        <v>801308.381005391</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>PL0000107611</t>
+          <t>PL0000109427</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O348" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R348" s="0">
-        <v>2.19200418500874</v>
+        <v>1.260011856</v>
       </c>
       <c r="V348" s="0">
-        <v>33421237.7971276</v>
+        <v>80618568.9895199</v>
       </c>
       <c r="W348" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y348" t="inlineStr">
         <is>
-          <t>2028-04-25</t>
+          <t>2027-07-25</t>
         </is>
       </c>
       <c r="Z348" s="0">
-        <v>634318.35780936</v>
+        <v>1453106.26174117</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>PL0000108866</t>
+          <t>PL0000111498</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M349" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O349" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R349" s="0">
-        <v>0.546859404390626</v>
+        <v>3.28403848</v>
       </c>
       <c r="V349" s="0">
-        <v>7462758.72081191</v>
+        <v>107282997.90287</v>
       </c>
       <c r="W349" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y349" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2029-10-25</t>
         </is>
       </c>
       <c r="Z349" s="0">
-        <v>80946.0312468076</v>
+        <v>1430731.84756479</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>PL0000109427</t>
+          <t>PL0000112736</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O350" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R350" s="0">
-        <v>1.49639980919431</v>
+        <v>4.242198507</v>
       </c>
       <c r="V350" s="0">
-        <v>68016939.651291</v>
+        <v>116854229.445373</v>
       </c>
       <c r="W350" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y350" t="inlineStr">
         <is>
-          <t>2027-07-25</t>
+          <t>2030-10-25</t>
         </is>
       </c>
       <c r="Z350" s="0">
-        <v>747395.978246818</v>
+        <v>772966.225830576</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>PL0000111498</t>
+          <t>PL0000113460</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O351" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="R351" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="V351" s="0">
-        <v>121605976.211069</v>
+        <v>0</v>
       </c>
       <c r="W351" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y351" t="inlineStr">
         <is>
-          <t>2029-10-25</t>
+          <t>2026-10-25</t>
         </is>
       </c>
       <c r="Z351" s="0">
-        <v>649684.141670649</v>
+        <v>70.063437119499</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>PL0000112736</t>
+          <t>PL0000113783</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M352" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O352" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R352" s="0">
-        <v>4.49653002984748</v>
+        <v>5.488265005</v>
       </c>
       <c r="V352" s="0">
-        <v>111360289.45898</v>
+        <v>131944148.194425</v>
       </c>
       <c r="W352" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y352" t="inlineStr">
         <is>
-          <t>2030-10-25</t>
+          <t>2032-04-25</t>
         </is>
       </c>
       <c r="Z352" s="0">
-        <v>296427.610153187</v>
+        <v>2719861.19911291</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>PL0000113460</t>
+          <t>PL0000114393</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O353" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R353" s="0">
-        <v>0.790854109354648</v>
+        <v>1.103676944</v>
       </c>
       <c r="V353" s="0">
-        <v>29116231.3432706</v>
+        <v>51702056.9600278</v>
       </c>
       <c r="W353" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y353" t="inlineStr">
         <is>
-          <t>2026-10-25</t>
+          <t>2027-05-25</t>
         </is>
       </c>
       <c r="Z353" s="0">
-        <v>13715.5065693615</v>
+        <v>1711835.32644808</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>PL0000113783</t>
+          <t>PL0000115192</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O354" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R354" s="0">
-        <v>5.74040668382629</v>
+        <v>2.119905612</v>
       </c>
       <c r="V354" s="0">
-        <v>118685149.72018</v>
+        <v>113728272.440477</v>
       </c>
       <c r="W354" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y354" t="inlineStr">
         <is>
-          <t>2032-04-25</t>
+          <t>2028-07-25</t>
         </is>
       </c>
       <c r="Z354" s="0">
-        <v>1663360.64350129</v>
+        <v>5685804.55757524</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>PL0000114393</t>
+          <t>PL0000115291</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O355" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R355" s="0">
-        <v>1.33492853463803</v>
+        <v>6.002491477</v>
       </c>
       <c r="V355" s="0">
-        <v>81675624.6092757</v>
+        <v>174884825.962637</v>
       </c>
       <c r="W355" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y355" t="inlineStr">
         <is>
-          <t>2027-05-25</t>
+          <t>2033-10-25</t>
         </is>
       </c>
       <c r="Z355" s="0">
-        <v>1821889.34908596</v>
+        <v>4582916.62569143</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>PL0000115192</t>
+          <t>PL0000116760</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M356" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O356" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R356" s="0">
-        <v>2.33917610779466</v>
+        <v>3.003894385</v>
       </c>
       <c r="V356" s="0">
-        <v>109484025.183027</v>
+        <v>148827669.875709</v>
       </c>
       <c r="W356" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y356" t="inlineStr">
         <is>
-          <t>2028-07-25</t>
+          <t>2029-07-25</t>
         </is>
       </c>
       <c r="Z356" s="0">
-        <v>3269656.66622384</v>
+        <v>5008993.11987303</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>PL0000115291</t>
+          <t>PL0000116851</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O357" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R357" s="0">
-        <v>6.2189687719504</v>
+        <v>6.772321515</v>
       </c>
       <c r="V357" s="0">
-        <v>150078167.54916</v>
+        <v>142335071.775926</v>
       </c>
       <c r="W357" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y357" t="inlineStr">
         <is>
-          <t>2033-10-25</t>
+          <t>2034-10-25</t>
         </is>
       </c>
       <c r="Z357" s="0">
-        <v>1550073.51247319</v>
+        <v>3332495.82829189</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>PL0000116760</t>
+          <t>PL0000117370</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O358" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R358" s="0">
-        <v>3.22978085617262</v>
+        <v>3.402907897</v>
       </c>
       <c r="V358" s="0">
-        <v>128551535.219017</v>
+        <v>89110170.7365368</v>
       </c>
       <c r="W358" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y358" t="inlineStr">
         <is>
-          <t>2029-07-25</t>
+          <t>2030-01-25</t>
         </is>
       </c>
       <c r="Z358" s="0">
-        <v>2593353.23782296</v>
+        <v>831299.88668465</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>PL0000116851</t>
+          <t>PL0000117990</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M359" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O359" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R359" s="0">
-        <v>6.99449176828883</v>
+        <v>3.826467663</v>
       </c>
       <c r="V359" s="0">
-        <v>127293451.773055</v>
+        <v>172915950.893242</v>
       </c>
       <c r="W359" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y359" t="inlineStr">
         <is>
-          <t>2034-10-25</t>
+          <t>2030-07-25</t>
         </is>
       </c>
       <c r="Z359" s="0">
-        <v>1176384.29533445</v>
+        <v>5619168.63939814</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>PL0000117370</t>
+          <t>PL0000118089</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M360" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O360" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R360" s="0">
-        <v>3.63780136980651</v>
+        <v>1.745847798</v>
       </c>
       <c r="V360" s="0">
-        <v>65660867.963434</v>
+        <v>23947782.1831362</v>
       </c>
       <c r="W360" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y360" t="inlineStr">
         <is>
-          <t>2030-01-25</t>
+          <t>2028-01-25</t>
         </is>
       </c>
       <c r="Z360" s="0">
-        <v>2924306.93472425</v>
+        <v>0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>PL0000117990</t>
+          <t>PL0000118188</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M361" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O361" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R361" s="0">
-        <v>4.04993125981002</v>
+        <v>7.363571663</v>
       </c>
       <c r="V361" s="0">
-        <v>156169106.54194</v>
+        <v>138106444.373769</v>
       </c>
       <c r="W361" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y361" t="inlineStr">
         <is>
-          <t>2030-07-25</t>
+          <t>2035-10-25</t>
         </is>
       </c>
       <c r="Z361" s="0">
-        <v>3032722.18173873</v>
+        <v>3291123.43366672</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>PL0000118089</t>
+          <t>PL0000118519</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>POLAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
           <t>259400R9L8QEP0TPXS31</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t>PL</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
           <t>PL11</t>
         </is>
       </c>
       <c r="O362" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R362" s="0">
-        <v>1.99317519732172</v>
+        <v>4.215904766</v>
       </c>
       <c r="V362" s="0">
-        <v>8808444.16387489</v>
+        <v>89407692.9774657</v>
       </c>
       <c r="W362" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y362" t="inlineStr">
         <is>
-          <t>2028-01-25</t>
+          <t>2031-01-25</t>
         </is>
       </c>
       <c r="Z362" s="0">
-        <v>0</v>
+        <v>774296.131257602</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>PL0000118188</t>
-[...4 lines deleted...]
-          <t>ISIN</t>
+          <t>Receivables</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>POLAND GOVERNMENT BOND</t>
+          <t>Receivables</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>POLAND GOVERNMENT BOND</t>
-[...9 lines deleted...]
-          <t>259400R9L8QEP0TPXS31</t>
+          <t>Receivables</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>PL</t>
+          <t>IE</t>
         </is>
       </c>
       <c r="M363" t="inlineStr">
         <is>
-          <t>PLN</t>
+          <t>USD</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>PL11</t>
+          <t>XT79</t>
         </is>
       </c>
       <c r="O363" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="R363" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="V363" s="0">
-        <v>59682916.32864</v>
+        <v>903462769.497913</v>
       </c>
       <c r="W363" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
-      <c r="Y363" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z363" s="0">
-        <v>555720.993678301</v>
+        <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>PL0000118519</t>
+          <t>RO0DU3PR9NF9</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>POLAND GOVERNMENT BOND</t>
+          <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>POLAND GOVERNMENT BOND</t>
+          <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>259400R9L8QEP0TPXS31</t>
+          <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>PL</t>
+          <t>RO</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>PLN</t>
+          <t>RON</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>PL11</t>
+          <t>RO11</t>
         </is>
       </c>
       <c r="O364" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R364" s="0">
-        <v>4.4539502798808</v>
+        <v>7.725230414</v>
       </c>
       <c r="V364" s="0">
-        <v>35141544.7667447</v>
+        <v>72047758.9669856</v>
       </c>
       <c r="W364" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y364" t="inlineStr">
         <is>
-          <t>2031-01-25</t>
+          <t>2038-02-24</t>
         </is>
       </c>
       <c r="Z364" s="0">
-        <v>1459750.54742808</v>
+        <v>533099.8892416</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Receivables</t>
+          <t>RO1227DBN011</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>ISIN</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Receivables</t>
+          <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Receivables</t>
+          <t>ROMANIA GOVERNMENT BOND</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>O</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>IE</t>
+          <t>RO</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>RON</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
-          <t>XT79</t>
+          <t>RO11</t>
         </is>
       </c>
       <c r="O365" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
+      <c r="R365" s="0">
+        <v>1.226350354</v>
+      </c>
       <c r="V365" s="0">
-        <v>272533988.192517</v>
+        <v>46417816.8976866</v>
       </c>
       <c r="W365" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
+      <c r="Y365" t="inlineStr">
+        <is>
+          <t>2027-07-26</t>
+        </is>
+      </c>
       <c r="Z365" s="0">
-        <v>0</v>
+        <v>1886711.13073578</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>RO0DU3PR9NF9</t>
+          <t>RO1631DBN055</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O366" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R366" s="0">
-        <v>7.97672556995107</v>
+        <v>4.704795646</v>
       </c>
       <c r="V366" s="0">
-        <v>58810742.4915191</v>
+        <v>37533170.2524004</v>
       </c>
       <c r="W366" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y366" t="inlineStr">
         <is>
-          <t>2038-02-24</t>
+          <t>2031-09-24</t>
         </is>
       </c>
       <c r="Z366" s="0">
-        <v>3579204.43216</v>
+        <v>848867.546112369</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>RO1227DBN011</t>
+          <t>RO1J9H39WKT4</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O367" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R367" s="0">
-        <v>1.44620403346238</v>
+        <v>7.685164354</v>
       </c>
       <c r="V367" s="0">
-        <v>41558498.0662698</v>
+        <v>28873362.1163681</v>
       </c>
       <c r="W367" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y367" t="inlineStr">
         <is>
-          <t>2027-07-26</t>
+          <t>2036-04-28</t>
         </is>
       </c>
       <c r="Z367" s="0">
-        <v>1049840.02571915</v>
+        <v>1439106.57309967</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>RO1631DBN055</t>
+          <t>RO1JS63DR5A5</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O368" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R368" s="0">
-        <v>4.91445022936127</v>
+        <v>4.162174604</v>
       </c>
       <c r="V368" s="0">
-        <v>34636589.346063</v>
+        <v>72513482.3974169</v>
       </c>
       <c r="W368" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y368" t="inlineStr">
         <is>
-          <t>2031-09-24</t>
+          <t>2031-04-28</t>
         </is>
       </c>
       <c r="Z368" s="0">
-        <v>393990.005164256</v>
+        <v>4951884.33428423</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>RO1J9H39WKT4</t>
+          <t>RO3B41D8EX14</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O369" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R369" s="0">
-        <v>7.86164937816863</v>
+        <v>2.941648076</v>
       </c>
       <c r="V369" s="0">
-        <v>26756042.6706034</v>
+        <v>47056088.8304053</v>
       </c>
       <c r="W369" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y369" t="inlineStr">
         <is>
-          <t>2036-04-28</t>
+          <t>2029-07-25</t>
         </is>
       </c>
       <c r="Z369" s="0">
-        <v>934106.019485961</v>
+        <v>1688894.62031657</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>RO1JS63DR5A5</t>
+          <t>RO4KELYFLVK4</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O370" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R370" s="0">
-        <v>4.33868624255421</v>
+        <v>6.632339073</v>
       </c>
       <c r="V370" s="0">
-        <v>57537664.4183523</v>
+        <v>40012813.3678727</v>
       </c>
       <c r="W370" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y370" t="inlineStr">
         <is>
-          <t>2031-04-28</t>
+          <t>2034-10-11</t>
         </is>
       </c>
       <c r="Z370" s="0">
-        <v>2771594.2456783</v>
+        <v>1069626.71248043</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>RO3B41D8EX14</t>
+          <t>RO52CQA3C829</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O371" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R371" s="0">
-        <v>3.14371039083239</v>
+        <v>4.98871718</v>
       </c>
       <c r="V371" s="0">
-        <v>41744472.0871421</v>
+        <v>72579859.6398243</v>
       </c>
       <c r="W371" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y371" t="inlineStr">
         <is>
-          <t>2029-07-25</t>
+          <t>2032-09-29</t>
         </is>
       </c>
       <c r="Z371" s="0">
-        <v>935421.308667231</v>
+        <v>2917614.92541312</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>RO4KELYFLVK4</t>
+          <t>RO7P95F9FNY6</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O372" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R372" s="0">
-        <v>6.81408313052588</v>
+        <v>1.462151937</v>
       </c>
       <c r="V372" s="0">
-        <v>35411325.1850859</v>
+        <v>39059441.6557227</v>
       </c>
       <c r="W372" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y372" t="inlineStr">
         <is>
-          <t>2034-10-11</t>
+          <t>2027-10-25</t>
         </is>
       </c>
       <c r="Z372" s="0">
-        <v>430362.848948084</v>
+        <v>456121.944807791</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>RO52CQA3C829</t>
+          <t>ROAW5KY5CD78</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O373" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R373" s="0">
-        <v>5.15522401261351</v>
+        <v>1.682452144</v>
       </c>
       <c r="V373" s="0">
-        <v>60627351.6143481</v>
+        <v>44905178.0323969</v>
       </c>
       <c r="W373" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y373" t="inlineStr">
         <is>
-          <t>2032-09-29</t>
+          <t>2028-01-26</t>
         </is>
       </c>
       <c r="Z373" s="0">
-        <v>1185197.91516</v>
+        <v>351989.088989391</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>RO7P95F9FNY6</t>
+          <t>ROCDG04X8WJ7</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>RO11</t>
+          <t>DE11</t>
         </is>
       </c>
       <c r="O374" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R374" s="0">
-        <v>1.69040560067772</v>
+        <v>1.886709109</v>
       </c>
       <c r="V374" s="0">
-        <v>30623091.8344272</v>
+        <v>55121020.9487998</v>
       </c>
       <c r="W374" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y374" t="inlineStr">
         <is>
-          <t>2027-10-25</t>
+          <t>2028-04-26</t>
         </is>
       </c>
       <c r="Z374" s="0">
-        <v>150953.588291916</v>
+        <v>3312546.27197774</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>ROAW5KY5CD78</t>
+          <t>RODFIUK7ZV55</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O375" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R375" s="0">
-        <v>1.90505425602649</v>
+        <v>6.649103067</v>
       </c>
       <c r="V375" s="0">
-        <v>40266672.3548868</v>
+        <v>42379197.9623326</v>
       </c>
       <c r="W375" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y375" t="inlineStr">
         <is>
-          <t>2028-01-26</t>
+          <t>2035-04-25</t>
         </is>
       </c>
       <c r="Z375" s="0">
-        <v>1594406.36026893</v>
+        <v>2774028.62022091</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>ROCDG04X8WJ7</t>
+          <t>ROINPAL298G4</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
-          <t>DE11</t>
+          <t>RO11</t>
         </is>
       </c>
       <c r="O376" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R376" s="0">
-        <v>2.09142150093478</v>
+        <v>3.960538424</v>
       </c>
       <c r="V376" s="0">
-        <v>35935162.175663</v>
+        <v>37934115.0306836</v>
       </c>
       <c r="W376" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y376" t="inlineStr">
         <is>
-          <t>2028-04-26</t>
+          <t>2030-10-24</t>
         </is>
       </c>
       <c r="Z376" s="0">
-        <v>1547186.5760366</v>
+        <v>782210.309932158</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>RODFIUK7ZV55</t>
+          <t>ROJVM8ELBDU4</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O377" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R377" s="0">
-        <v>6.80372752134447</v>
+        <v>2.709872684</v>
       </c>
       <c r="V377" s="0">
-        <v>27895118.3166579</v>
+        <v>65516585.9405375</v>
       </c>
       <c r="W377" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y377" t="inlineStr">
         <is>
-          <t>2035-04-25</t>
+          <t>2029-04-25</t>
         </is>
       </c>
       <c r="Z377" s="0">
-        <v>1285246.65930723</v>
+        <v>3976831.30303531</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>ROINPAL298G4</t>
+          <t>RON7NMKOKQG2</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O378" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="R378" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="V378" s="0">
-        <v>34181721.7672136</v>
+        <v>0</v>
       </c>
       <c r="W378" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y378" t="inlineStr">
         <is>
-          <t>2030-10-24</t>
+          <t>2026-10-28</t>
         </is>
       </c>
       <c r="Z378" s="0">
-        <v>294842.932051066</v>
+        <v>15039.8512089059</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>ROJVM8ELBDU4</t>
+          <t>ROO7A2H5YIN8</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O379" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R379" s="0">
-        <v>2.90438375985858</v>
+        <v>4.722874791</v>
       </c>
       <c r="V379" s="0">
-        <v>53110282.7395123</v>
+        <v>68378601.3689859</v>
       </c>
       <c r="W379" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y379" t="inlineStr">
         <is>
-          <t>2029-04-25</t>
+          <t>2032-02-25</t>
         </is>
       </c>
       <c r="Z379" s="0">
-        <v>2306900.20059829</v>
+        <v>453749.342050785</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>RON7NMKOKQG2</t>
+          <t>ROOFOYB15203</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
-          <t>RO11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O380" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R380" s="0">
-        <v>0.778966636892354</v>
+        <v>4.298413391</v>
       </c>
       <c r="V380" s="0">
-        <v>45856919.3022357</v>
+        <v>35377012.4958775</v>
       </c>
       <c r="W380" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y380" t="inlineStr">
         <is>
-          <t>2026-10-28</t>
+          <t>2031-07-27</t>
         </is>
       </c>
       <c r="Z380" s="0">
-        <v>575470.926491918</v>
+        <v>1828085.32224735</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>ROO7A2H5YIN8</t>
+          <t>ROP9QVD42HO2</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M381" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O381" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R381" s="0">
-        <v>4.93916142099211</v>
+        <v>1.08860135</v>
       </c>
       <c r="V381" s="0">
-        <v>52543632.8699634</v>
+        <v>58803251.4222561</v>
       </c>
       <c r="W381" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y381" t="inlineStr">
         <is>
-          <t>2032-02-25</t>
+          <t>2027-05-31</t>
         </is>
       </c>
       <c r="Z381" s="0">
-        <v>2958468.2213268</v>
+        <v>3572286.57696121</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>ROOFOYB15203</t>
+          <t>ROPG9LZUB0O2</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
           <t>XL11</t>
         </is>
       </c>
       <c r="O382" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R382" s="0">
-        <v>4.47495144855435</v>
+        <v>5.551733787</v>
       </c>
       <c r="V382" s="0">
-        <v>23637849.2576945</v>
+        <v>22473964.8964081</v>
       </c>
       <c r="W382" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y382" t="inlineStr">
         <is>
-          <t>2031-07-27</t>
+          <t>2033-07-27</t>
         </is>
       </c>
       <c r="Z382" s="0">
-        <v>744627.654298722</v>
+        <v>1146289.82640459</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>ROP9QVD42HO2</t>
+          <t>ROTM7EDD92S2</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O383" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R383" s="0">
-        <v>1.30562355693273</v>
+        <v>6.174826572</v>
       </c>
       <c r="V383" s="0">
-        <v>48679518.5071013</v>
+        <v>66100081.7841625</v>
       </c>
       <c r="W383" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y383" t="inlineStr">
         <is>
-          <t>2027-05-31</t>
+          <t>2034-07-31</t>
         </is>
       </c>
       <c r="Z383" s="0">
-        <v>2029319.0724017</v>
+        <v>3204131.22727431</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>ROPG9LZUB0O2</t>
+          <t>ROVRZSEM43E4</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
-          <t>XL11</t>
+          <t>RO11</t>
         </is>
       </c>
       <c r="O384" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R384" s="0">
-        <v>5.72150969566595</v>
+        <v>2.569988075</v>
       </c>
       <c r="V384" s="0">
-        <v>13921099.7060587</v>
+        <v>42153321.4353105</v>
       </c>
       <c r="W384" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y384" t="inlineStr">
         <is>
-          <t>2033-07-27</t>
+          <t>2029-02-12</t>
         </is>
       </c>
       <c r="Z384" s="0">
-        <v>427670.10391149</v>
+        <v>294182.918724998</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>ROTM7EDD92S2</t>
+          <t>ROWLVEJ2A207</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O385" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R385" s="0">
-        <v>6.33689020857843</v>
+        <v>5.719308888</v>
       </c>
       <c r="V385" s="0">
-        <v>53572108.7269923</v>
+        <v>66988605.2356845</v>
       </c>
       <c r="W385" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y385" t="inlineStr">
         <is>
-          <t>2034-07-31</t>
+          <t>2033-10-30</t>
         </is>
       </c>
       <c r="Z385" s="0">
-        <v>1561675.16142979</v>
+        <v>2055484.91660288</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>ROVRZSEM43E4</t>
+          <t>ROXL7LT7QZ66</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O386" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R386" s="0">
-        <v>2.78265094465643</v>
+        <v>3.431811759</v>
       </c>
       <c r="V386" s="0">
-        <v>38197907.9557191</v>
+        <v>63024717.405227</v>
       </c>
       <c r="W386" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y386" t="inlineStr">
         <is>
-          <t>2029-02-12</t>
+          <t>2030-04-29</t>
         </is>
       </c>
       <c r="Z386" s="0">
-        <v>1735570.92217787</v>
+        <v>4569490.83329276</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>ROWLVEJ2A207</t>
+          <t>ROYNCLHRHVV6</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M387" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O387" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R387" s="0">
-        <v>5.8903009005163</v>
+        <v>3.641663428</v>
       </c>
       <c r="V387" s="0">
-        <v>56078603.0438076</v>
+        <v>41257770.3220734</v>
       </c>
       <c r="W387" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y387" t="inlineStr">
         <is>
-          <t>2033-10-30</t>
+          <t>2030-07-29</t>
         </is>
       </c>
       <c r="Z387" s="0">
-        <v>672800.546083406</v>
+        <v>1961377.2417203</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>ROXL7LT7QZ66</t>
+          <t>ROZBOC49U096</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>ROMANIA GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
           <t>315700IASY927EDWBK92</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
           <t>RO</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
           <t>RO11</t>
         </is>
       </c>
       <c r="O388" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R388" s="0">
-        <v>3.61038352889692</v>
+        <v>2.275159638</v>
       </c>
       <c r="V388" s="0">
-        <v>56692093.0232085</v>
+        <v>65178808.0303792</v>
       </c>
       <c r="W388" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y388" t="inlineStr">
         <is>
-          <t>2030-04-29</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="Z388" s="0">
-        <v>2904021.33875914</v>
+        <v>2320112.30881022</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>ROYNCLHRHVV6</t>
+          <t>RSMFRSD34101</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>ROMANIA GOVERNMENT BOND</t>
+          <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>ROMANIA GOVERNMENT BOND</t>
+          <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>315700IASY927EDWBK92</t>
+          <t>254900W94OCY91V32O78</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>RO</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="M389" t="inlineStr">
         <is>
-          <t>RON</t>
+          <t>RSD</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
-          <t>RO11</t>
+          <t>RS11</t>
         </is>
       </c>
       <c r="O389" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R389" s="0">
-        <v>3.83342531152379</v>
+        <v>7.302530991</v>
       </c>
       <c r="V389" s="0">
-        <v>23226548.8849345</v>
+        <v>91682262.8172639</v>
       </c>
       <c r="W389" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y389" t="inlineStr">
         <is>
-          <t>2030-07-29</t>
+          <t>2035-07-27</t>
         </is>
       </c>
       <c r="Z389" s="0">
-        <v>672828.959685957</v>
+        <v>869805.009888673</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>ROZBOC49U096</t>
+          <t>RSMFRSD55940</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>ROMANIA GOVERNMENT BOND</t>
+          <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>ROMANIA GOVERNMENT BOND</t>
+          <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>O8411</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>315700IASY927EDWBK92</t>
+          <t>254900W94OCY91V32O78</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>RO</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>RON</t>
+          <t>RSD</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>RO11</t>
+          <t>RS11</t>
         </is>
       </c>
       <c r="O390" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R390" s="0">
-        <v>2.47054721665398</v>
+        <v>1.732238291</v>
       </c>
       <c r="V390" s="0">
-        <v>56507288.0282076</v>
+        <v>92659487.6200818</v>
       </c>
       <c r="W390" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y390" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-02-08</t>
         </is>
       </c>
       <c r="Z390" s="0">
-        <v>796967.925675738</v>
+        <v>795652.415802744</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>RSMFRSD34101</t>
+          <t>RSMFRSD58761</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
           <t>254900W94OCY91V32O78</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
           <t>RS</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
           <t>RSD</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
           <t>RS11</t>
         </is>
       </c>
       <c r="O391" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R391" s="0">
-        <v>7.47593927948983</v>
+        <v>4.616514037</v>
       </c>
       <c r="V391" s="0">
-        <v>80845084.5819685</v>
+        <v>95969153.5568621</v>
       </c>
       <c r="W391" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y391" t="inlineStr">
         <is>
-          <t>2035-07-27</t>
+          <t>2031-10-26</t>
         </is>
       </c>
       <c r="Z391" s="0">
-        <v>1791658.80153191</v>
+        <v>2689187.32235171</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>RSMFRSD55940</t>
+          <t>RSMFRSD86176</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
           <t>254900W94OCY91V32O78</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
           <t>RS</t>
         </is>
       </c>
       <c r="M392" t="inlineStr">
         <is>
           <t>RSD</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
           <t>RS11</t>
         </is>
       </c>
       <c r="O392" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R392" s="0">
-        <v>1.95328238613131</v>
+        <v>5.467892547</v>
       </c>
       <c r="V392" s="0">
-        <v>76515986.5714017</v>
+        <v>95780851.1802488</v>
       </c>
       <c r="W392" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y392" t="inlineStr">
         <is>
-          <t>2028-02-08</t>
+          <t>2032-08-20</t>
         </is>
       </c>
       <c r="Z392" s="0">
-        <v>3841470.94640595</v>
+        <v>512713.638832842</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>RSMFRSD58761</t>
+          <t>RSMFRSD91606</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>SERBIA TREASURY BONDS</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
           <t>254900W94OCY91V32O78</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
           <t>RS</t>
         </is>
       </c>
       <c r="M393" t="inlineStr">
         <is>
           <t>RSD</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
-          <t>RS11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O393" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R393" s="0">
-        <v>4.79399216197639</v>
+        <v>3.86384269</v>
       </c>
       <c r="V393" s="0">
-        <v>79601265.6544</v>
+        <v>20425236.0319621</v>
       </c>
       <c r="W393" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y393" t="inlineStr">
         <is>
-          <t>2031-10-26</t>
+          <t>2030-07-30</t>
         </is>
       </c>
       <c r="Z393" s="0">
-        <v>898968.881370203</v>
+        <v>628413.071203686</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>RSMFRSD86176</t>
+          <t>TH0623036C06</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>SERBIA TREASURY BONDS</t>
+          <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>SERBIA TREASURY BONDS</t>
+          <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>254900W94OCY91V32O78</t>
+          <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>TH</t>
         </is>
       </c>
       <c r="M394" t="inlineStr">
         <is>
-          <t>RSD</t>
+          <t>THB</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
-          <t>RS11</t>
+          <t>TH11</t>
         </is>
       </c>
       <c r="O394" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R394" s="0">
-        <v>5.66675400612546</v>
+        <v>0.705794077</v>
       </c>
       <c r="V394" s="0">
-        <v>92736911.1096323</v>
+        <v>53771243.3082101</v>
       </c>
       <c r="W394" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y394" t="inlineStr">
         <is>
-          <t>2032-08-20</t>
+          <t>2026-12-17</t>
         </is>
       </c>
       <c r="Z394" s="0">
-        <v>1543442.40057533</v>
+        <v>344580.367968343</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>TH0623036C06</t>
+          <t>TH0623037304</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O395" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R395" s="0">
-        <v>0.954249205281886</v>
+        <v>0.947664414</v>
       </c>
       <c r="V395" s="0">
-        <v>61911503.0468723</v>
+        <v>71014197.1162898</v>
       </c>
       <c r="W395" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y395" t="inlineStr">
         <is>
-          <t>2026-12-17</t>
+          <t>2027-03-17</t>
         </is>
       </c>
       <c r="Z395" s="0">
-        <v>53906.3884680851</v>
+        <v>65151.9771786296</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>TH0623037304</t>
+          <t>TH0623037601</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M396" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O396" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R396" s="0">
-        <v>1.19422611430611</v>
+        <v>1.19875547</v>
       </c>
       <c r="V396" s="0">
-        <v>68165185.366051</v>
+        <v>87386446.9186902</v>
       </c>
       <c r="W396" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y396" t="inlineStr">
         <is>
-          <t>2027-03-17</t>
+          <t>2027-06-17</t>
         </is>
       </c>
       <c r="Z396" s="0">
-        <v>430503.709223829</v>
+        <v>263525.680405282</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>TH0623037601</t>
+          <t>TH0623037B06</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O397" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R397" s="0">
-        <v>1.44790586052788</v>
+        <v>1.598070025</v>
       </c>
       <c r="V397" s="0">
-        <v>80926472.0728791</v>
+        <v>74650058.7881371</v>
       </c>
       <c r="W397" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y397" t="inlineStr">
         <is>
-          <t>2027-06-17</t>
+          <t>2027-11-17</t>
         </is>
       </c>
       <c r="Z397" s="0">
-        <v>33531.2292680827</v>
+        <v>678126.134553842</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>TH0623037B06</t>
+          <t>TH0623038401</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M398" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O398" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R398" s="0">
-        <v>1.84175926617277</v>
+        <v>2.000448149</v>
       </c>
       <c r="V398" s="0">
-        <v>68210249.4032655</v>
+        <v>69013217.5891373</v>
       </c>
       <c r="W398" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y398" t="inlineStr">
         <is>
-          <t>2027-11-17</t>
+          <t>2028-04-17</t>
         </is>
       </c>
       <c r="Z398" s="0">
-        <v>195014.250302123</v>
+        <v>659646.675534872</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>TH0623038401</t>
+          <t>TH0623038609</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O399" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R399" s="0">
-        <v>2.24476943063135</v>
+        <v>2.148638854</v>
       </c>
       <c r="V399" s="0">
-        <v>63463589.7298298</v>
+        <v>85308003.8775874</v>
       </c>
       <c r="W399" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y399" t="inlineStr">
         <is>
-          <t>2028-04-17</t>
+          <t>2028-06-17</t>
         </is>
       </c>
       <c r="Z399" s="0">
-        <v>260329.17693362</v>
+        <v>662441.608731945</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>TH0623038609</t>
+          <t>TH0623038C04</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M400" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O400" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R400" s="0">
-        <v>2.39067685331032</v>
+        <v>2.612458968</v>
       </c>
       <c r="V400" s="0">
-        <v>77039244.4838595</v>
+        <v>60946058.3893547</v>
       </c>
       <c r="W400" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y400" t="inlineStr">
         <is>
-          <t>2028-06-17</t>
+          <t>2028-12-17</t>
         </is>
       </c>
       <c r="Z400" s="0">
-        <v>82227.6309216945</v>
+        <v>508149.961315001</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>TH0623038C04</t>
+          <t>TH0623039300</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O401" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R401" s="0">
-        <v>2.85219317327329</v>
+        <v>2.854695621</v>
       </c>
       <c r="V401" s="0">
-        <v>57219444.5920825</v>
+        <v>74617268.2546443</v>
       </c>
       <c r="W401" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y401" t="inlineStr">
         <is>
-          <t>2028-12-17</t>
+          <t>2029-03-17</t>
         </is>
       </c>
       <c r="Z401" s="0">
-        <v>65071.7900995702</v>
+        <v>72333.414489475</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>TH0623039300</t>
+          <t>TH0623039409</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>TH11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O402" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R402" s="0">
-        <v>3.0967375935536</v>
+        <v>2.977415578</v>
       </c>
       <c r="V402" s="0">
-        <v>68005813.5328953</v>
+        <v>39985628.1693251</v>
       </c>
       <c r="W402" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y402" t="inlineStr">
         <is>
-          <t>2029-03-17</t>
+          <t>2029-04-17</t>
         </is>
       </c>
       <c r="Z402" s="0">
-        <v>446988.811043403</v>
+        <v>228292.675700123</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>TH0623039409</t>
+          <t>TH0623039607</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>XL11</t>
+          <t>TH11</t>
         </is>
       </c>
       <c r="O403" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R403" s="0">
-        <v>3.22617360603021</v>
+        <v>3.011819881</v>
       </c>
       <c r="V403" s="0">
-        <v>14768590.4495898</v>
+        <v>73192964.8249261</v>
       </c>
       <c r="W403" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y403" t="inlineStr">
         <is>
-          <t>2029-04-17</t>
+          <t>2029-06-22</t>
         </is>
       </c>
       <c r="Z403" s="0">
-        <v>36240.6283625522</v>
+        <v>927118.201330664</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>TH0623039607</t>
+          <t>TH0623039B04</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O404" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R404" s="0">
-        <v>3.24056477291846</v>
+        <v>3.468885435</v>
       </c>
       <c r="V404" s="0">
-        <v>65410275.4352357</v>
+        <v>72856198.3500261</v>
       </c>
       <c r="W404" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y404" t="inlineStr">
         <is>
-          <t>2029-06-22</t>
+          <t>2029-11-17</t>
         </is>
       </c>
       <c r="Z404" s="0">
-        <v>78352.0028204241</v>
+        <v>681433.544746913</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>TH0623039B04</t>
+          <t>TH0623039C03</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M405" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O405" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R405" s="0">
-        <v>3.7091964209095</v>
+        <v>3.590587908</v>
       </c>
       <c r="V405" s="0">
-        <v>66105450.3902451</v>
+        <v>61021170.0985998</v>
       </c>
       <c r="W405" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y405" t="inlineStr">
         <is>
-          <t>2029-11-17</t>
+          <t>2029-12-17</t>
         </is>
       </c>
       <c r="Z405" s="0">
-        <v>192279.107339575</v>
+        <v>294400.323360582</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>TH0623039C03</t>
+          <t>TH062303A302</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M406" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O406" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R406" s="0">
-        <v>3.83780460106854</v>
+        <v>3.81741655</v>
       </c>
       <c r="V406" s="0">
-        <v>57207394.9998213</v>
+        <v>72640437.2804836</v>
       </c>
       <c r="W406" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y406" t="inlineStr">
         <is>
-          <t>2029-12-17</t>
+          <t>2030-03-17</t>
         </is>
       </c>
       <c r="Z406" s="0">
-        <v>37305.0896340473</v>
+        <v>49893.2914680896</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>TH062303A302</t>
+          <t>TH062303B300</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M407" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>TH11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O407" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R407" s="0">
-        <v>4.06425204470126</v>
+        <v>4.773079375</v>
       </c>
       <c r="V407" s="0">
-        <v>56087704.8678255</v>
+        <v>19454475.9135937</v>
       </c>
       <c r="W407" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y407" t="inlineStr">
         <is>
-          <t>2030-03-17</t>
+          <t>2031-03-17</t>
         </is>
       </c>
       <c r="Z407" s="0">
-        <v>260533.856576168</v>
+        <v>10982.8662289099</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>TH062303D603</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M408" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O408" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R408" s="0">
-        <v>6.68683696279372</v>
+        <v>6.441972683</v>
       </c>
       <c r="V408" s="0">
-        <v>76031304.2243591</v>
+        <v>81938327.2420421</v>
       </c>
       <c r="W408" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y408" t="inlineStr">
         <is>
           <t>2033-06-17</t>
         </is>
       </c>
       <c r="Z408" s="0">
-        <v>92578.0007591446</v>
+        <v>759601.527709159</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>TH062303F608</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M409" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O409" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R409" s="0">
-        <v>8.75770000937186</v>
+        <v>8.488464505</v>
       </c>
       <c r="V409" s="0">
-        <v>28635653.3951472</v>
+        <v>30583188.8059663</v>
       </c>
       <c r="W409" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y409" t="inlineStr">
         <is>
           <t>2035-06-17</t>
         </is>
       </c>
       <c r="Z409" s="0">
-        <v>18921.1709565967</v>
+        <v>155224.180066098</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>TH062303FC01</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O410" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R410" s="0">
-        <v>9.18975002348123</v>
+        <v>8.920225828</v>
       </c>
       <c r="V410" s="0">
-        <v>55923999.2292817</v>
+        <v>60220913.4490781</v>
       </c>
       <c r="W410" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y410" t="inlineStr">
         <is>
           <t>2035-12-17</t>
         </is>
       </c>
       <c r="Z410" s="0">
-        <v>36720.9898714903</v>
+        <v>303426.092911814</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>TH062303G606</t>
+          <t>TH062303G507</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M411" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>TH11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O411" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R411" s="0">
-        <v>8.95815788010347</v>
+        <v>9.169534866</v>
       </c>
       <c r="V411" s="0">
-        <v>59085552.1810774</v>
+        <v>19884933.3874065</v>
       </c>
       <c r="W411" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y411" t="inlineStr">
         <is>
-          <t>2036-06-17</t>
+          <t>2036-05-17</t>
         </is>
       </c>
       <c r="Z411" s="0">
-        <v>72024.4143055352</v>
+        <v>72197.0572621312</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>TH062303I602</t>
+          <t>TH062303G606</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O412" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R412" s="0">
-        <v>10.4109965443109</v>
+        <v>8.7100932</v>
       </c>
       <c r="V412" s="0">
-        <v>80193356.3771719</v>
+        <v>61205685.08498</v>
       </c>
       <c r="W412" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y412" t="inlineStr">
         <is>
-          <t>2038-06-17</t>
+          <t>2036-06-17</t>
         </is>
       </c>
       <c r="Z412" s="0">
-        <v>94814.0940714926</v>
+        <v>566034.189267698</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>TH062303M604</t>
+          <t>TH062303I602</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O413" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R413" s="0">
-        <v>13.940660921428</v>
+        <v>10.09176411</v>
       </c>
       <c r="V413" s="0">
-        <v>39807721.9892545</v>
+        <v>82241937.6576883</v>
       </c>
       <c r="W413" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y413" t="inlineStr">
         <is>
-          <t>2042-06-17</t>
+          <t>2038-06-17</t>
         </is>
       </c>
       <c r="Z413" s="0">
-        <v>33801.1267097846</v>
+        <v>768428.805853184</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>TH062303P607</t>
+          <t>TH062303M604</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O414" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R414" s="0">
-        <v>15.0409618001721</v>
+        <v>13.51269496</v>
       </c>
       <c r="V414" s="0">
-        <v>54672683.242371</v>
+        <v>38604013.1309619</v>
       </c>
       <c r="W414" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y414" t="inlineStr">
         <is>
-          <t>2045-06-17</t>
+          <t>2042-06-17</t>
         </is>
       </c>
       <c r="Z414" s="0">
-        <v>60477.939861277</v>
+        <v>267348.817289966</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>TH062303Q605</t>
+          <t>TH062303P607</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O415" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R415" s="0">
-        <v>15.6917599417692</v>
+        <v>14.42967105</v>
       </c>
       <c r="V415" s="0">
-        <v>52857982.2804706</v>
+        <v>69380689.1378762</v>
       </c>
       <c r="W415" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y415" t="inlineStr">
         <is>
-          <t>2046-06-17</t>
+          <t>2045-06-17</t>
         </is>
       </c>
       <c r="Z415" s="0">
-        <v>58073.7168425567</v>
+        <v>644087.32798748</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>TH0623A3B608</t>
+          <t>TH062303Q605</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O416" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R416" s="0">
-        <v>5.01232320996207</v>
+        <v>15.07587063</v>
       </c>
       <c r="V416" s="0">
-        <v>60082277.5852936</v>
+        <v>50496208.7274917</v>
       </c>
       <c r="W416" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y416" t="inlineStr">
         <is>
-          <t>2031-06-20</t>
+          <t>2046-06-17</t>
         </is>
       </c>
       <c r="Z416" s="0">
-        <v>65289.1827633952</v>
+        <v>459736.711210643</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>TH0623A3C606</t>
+          <t>TH0623A3B608</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M417" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O417" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R417" s="0">
-        <v>5.83508453549685</v>
+        <v>4.781033832</v>
       </c>
       <c r="V417" s="0">
-        <v>76691815.7284255</v>
+        <v>65993657.6979649</v>
       </c>
       <c r="W417" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y417" t="inlineStr">
         <is>
-          <t>2032-06-25</t>
+          <t>2031-06-20</t>
         </is>
       </c>
       <c r="Z417" s="0">
-        <v>48784.0579353201</v>
+        <v>643740.065515748</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>TH0623A3F302</t>
+          <t>TH0623A3C606</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O418" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R418" s="0">
-        <v>8.29793111271282</v>
+        <v>5.598593251</v>
       </c>
       <c r="V418" s="0">
-        <v>56175204.6522357</v>
+        <v>81731503.0303792</v>
       </c>
       <c r="W418" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y418" t="inlineStr">
         <is>
-          <t>2035-03-17</t>
+          <t>2032-06-25</t>
         </is>
       </c>
       <c r="Z418" s="0">
-        <v>360875.190908093</v>
+        <v>774775.136388936</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>TH0623A3H605</t>
+          <t>TH0623A3F302</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O419" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R419" s="0">
-        <v>9.68388023498657</v>
+        <v>8.033782865</v>
       </c>
       <c r="V419" s="0">
-        <v>82700161.3366621</v>
+        <v>71179078.2867803</v>
       </c>
       <c r="W419" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y419" t="inlineStr">
         <is>
-          <t>2037-06-17</t>
+          <t>2035-03-17</t>
         </is>
       </c>
       <c r="Z419" s="0">
-        <v>99566.984205965</v>
+        <v>69609.4546442884</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>TH0623A3N603</t>
+          <t>TH0623A3H605</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M420" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O420" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R420" s="0">
-        <v>13.4945536477506</v>
+        <v>9.406537076</v>
       </c>
       <c r="V420" s="0">
-        <v>90065791.6850093</v>
+        <v>88610114.9870325</v>
       </c>
       <c r="W420" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y420" t="inlineStr">
         <is>
-          <t>2043-06-17</t>
+          <t>2037-06-17</t>
         </is>
       </c>
       <c r="Z420" s="0">
-        <v>109942.46226042</v>
+        <v>826453.810619241</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>TH0623B3E601</t>
+          <t>TH0623A3N603</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O421" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R421" s="0">
-        <v>7.59078256260912</v>
+        <v>12.9912253</v>
       </c>
       <c r="V421" s="0">
-        <v>70714633.0407234</v>
+        <v>90034735.717029</v>
       </c>
       <c r="W421" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y421" t="inlineStr">
         <is>
-          <t>2034-06-17</t>
+          <t>2043-06-17</t>
         </is>
       </c>
       <c r="Z421" s="0">
-        <v>74617.616385529</v>
+        <v>905177.816498521</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>TH0623B3K608</t>
+          <t>TH0623B3E601</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O422" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R422" s="0">
-        <v>12.0960962061913</v>
+        <v>7.343109164</v>
       </c>
       <c r="V422" s="0">
-        <v>40901830.2170562</v>
+        <v>74885525.4918421</v>
       </c>
       <c r="W422" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y422" t="inlineStr">
         <is>
-          <t>2040-06-17</t>
+          <t>2034-06-17</t>
         </is>
       </c>
       <c r="Z422" s="0">
-        <v>41710.8507225482</v>
+        <v>600534.777578704</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>TH0623X3BC03</t>
+          <t>TH0623B3K608</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
           <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
           <t>TH</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
           <t>TH11</t>
         </is>
       </c>
       <c r="O423" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R423" s="0">
-        <v>5.62626679984813</v>
+        <v>11.71950804</v>
       </c>
       <c r="V423" s="0">
-        <v>91622489.6986093</v>
+        <v>57950271.1263872</v>
       </c>
       <c r="W423" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y423" t="inlineStr">
         <is>
-          <t>2031-12-17</t>
+          <t>2040-06-17</t>
         </is>
       </c>
       <c r="Z423" s="0">
-        <v>73368.5620451154</v>
+        <v>474238.867785703</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>TRT020926T17</t>
+          <t>TH0623X3BC03</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>TURKIYE GOVERNMENT BOND</t>
+          <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>TURKIYE GOVERNMENT BOND</t>
+          <t>THAILAND GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>5493000PCHOG3B6S3Q85</t>
+          <t>254900PHJ6MSKT6C7026</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>TR</t>
+          <t>TH</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
-          <t>TRY</t>
+          <t>THB</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
-          <t>TR11</t>
+          <t>TH11</t>
         </is>
       </c>
       <c r="O424" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R424" s="0">
-        <v>0.557751018361516</v>
+        <v>5.382609941</v>
       </c>
       <c r="V424" s="0">
-        <v>24152241.1726791</v>
+        <v>97644367.9986085</v>
       </c>
       <c r="W424" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y424" t="inlineStr">
         <is>
-          <t>2026-09-02</t>
+          <t>2031-12-17</t>
         </is>
       </c>
       <c r="Z424" s="0">
-        <v>1521419.37955745</v>
+        <v>579700.914098112</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>TRT051033T12</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O425" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R425" s="0">
-        <v>3.10930912476941</v>
+        <v>2.830620193</v>
       </c>
       <c r="V425" s="0">
-        <v>145067816.994574</v>
+        <v>158074796.602287</v>
       </c>
       <c r="W425" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y425" t="inlineStr">
         <is>
           <t>2033-10-05</t>
         </is>
       </c>
       <c r="Z425" s="0">
-        <v>8487549.07297277</v>
+        <v>23022352.8486085</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>TRT080328T15</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M426" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O426" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R426" s="0">
-        <v>1.63902799719247</v>
+        <v>1.438572141</v>
       </c>
       <c r="V426" s="0">
-        <v>29506187.8881745</v>
+        <v>36159772.7842929</v>
       </c>
       <c r="W426" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y426" t="inlineStr">
         <is>
           <t>2028-03-08</t>
         </is>
       </c>
       <c r="Z426" s="0">
-        <v>1673719.97601872</v>
+        <v>388142.472482173</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>TRT081128T15</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O427" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R427" s="0">
-        <v>1.77939372409516</v>
+        <v>1.625154135</v>
       </c>
       <c r="V427" s="0">
-        <v>116108764.170464</v>
+        <v>130031113.619421</v>
       </c>
       <c r="W427" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y427" t="inlineStr">
         <is>
           <t>2028-11-08</t>
         </is>
       </c>
       <c r="Z427" s="0">
-        <v>5042613.59641615</v>
+        <v>17629982.2199165</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>TRT110827T16</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O428" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R428" s="0">
-        <v>1.27348396036903</v>
+        <v>1.063995856</v>
       </c>
       <c r="V428" s="0">
-        <v>23174365.3015447</v>
+        <v>31942702.729553</v>
       </c>
       <c r="W428" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y428" t="inlineStr">
         <is>
           <t>2027-08-11</t>
         </is>
       </c>
       <c r="Z428" s="0">
-        <v>1320541.69314723</v>
+        <v>636035.037249956</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>TRT120929T12</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O429" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R429" s="0">
-        <v>2.10735047984423</v>
+        <v>1.885281341</v>
       </c>
       <c r="V429" s="0">
-        <v>191893115.15966</v>
+        <v>211067399.391181</v>
       </c>
       <c r="W429" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y429" t="inlineStr">
         <is>
           <t>2029-09-12</t>
         </is>
       </c>
       <c r="Z429" s="0">
-        <v>17552661.9535651</v>
+        <v>2795416.03684988</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>TRT130733T17</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O430" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R430" s="0">
-        <v>3.32459113968666</v>
+        <v>2.955505231</v>
       </c>
       <c r="V430" s="0">
-        <v>25995047.573497</v>
+        <v>28134028.3551661</v>
       </c>
       <c r="W430" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y430" t="inlineStr">
         <is>
           <t>2033-07-13</t>
         </is>
       </c>
       <c r="Z430" s="0">
-        <v>2993448.54432511</v>
+        <v>1592103.60678379</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>TRT131130T14</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O431" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R431" s="0">
-        <v>2.93247316052024</v>
+        <v>2.713356869</v>
       </c>
       <c r="V431" s="0">
-        <v>11077503.3574272</v>
+        <v>12323118.4267525</v>
       </c>
       <c r="W431" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y431" t="inlineStr">
         <is>
           <t>2030-11-13</t>
         </is>
       </c>
       <c r="Z431" s="0">
-        <v>278337.934353192</v>
+        <v>1087412.6214646</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>TRT190728T18</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M432" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O432" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R432" s="0">
-        <v>1.81314519094126</v>
+        <v>1.601179223</v>
       </c>
       <c r="V432" s="0">
-        <v>52014903.5274085</v>
+        <v>58406774.1954949</v>
       </c>
       <c r="W432" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y432" t="inlineStr">
         <is>
           <t>2028-07-19</t>
         </is>
       </c>
       <c r="Z432" s="0">
-        <v>5357678.43219574</v>
+        <v>2781400.55468777</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>TRT240227T17</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M433" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O433" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R433" s="0">
-        <v>0.934388719873804</v>
+        <v>0.724200182</v>
       </c>
       <c r="V433" s="0">
-        <v>7422389.47522468</v>
+        <v>7696856.90620108</v>
       </c>
       <c r="W433" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y433" t="inlineStr">
         <is>
           <t>2027-02-24</t>
         </is>
       </c>
       <c r="Z433" s="0">
-        <v>365835.621114893</v>
+        <v>102622.527291703</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>TRT270934T18</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
           <t>TURKIYE GOVERNMENT BOND</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
           <t>5493000PCHOG3B6S3Q85</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="M434" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
           <t>TR11</t>
         </is>
       </c>
       <c r="O434" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R434" s="0">
-        <v>3.17499663967977</v>
+        <v>3.1409706</v>
       </c>
       <c r="V434" s="0">
-        <v>48972996.6327532</v>
+        <v>51933434.1168029</v>
       </c>
       <c r="W434" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y434" t="inlineStr">
         <is>
           <t>2034-09-27</t>
         </is>
       </c>
       <c r="Z434" s="0">
-        <v>3152919.92043744</v>
+        <v>8017791.64406853</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>US25714PES39</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M435" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
           <t>DO11</t>
         </is>
       </c>
       <c r="O435" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R435" s="0">
-        <v>4.79141197925351</v>
+        <v>4.596158603</v>
       </c>
       <c r="V435" s="0">
-        <v>47152552.4999259</v>
+        <v>53610815.0656114</v>
       </c>
       <c r="W435" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y435" t="inlineStr">
         <is>
           <t>2033-02-03</t>
         </is>
       </c>
       <c r="Z435" s="0">
-        <v>2176449.72806553</v>
+        <v>982025.903096188</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>US25714PEW41</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M436" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
           <t>DO11</t>
         </is>
       </c>
       <c r="O436" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R436" s="0">
-        <v>6.05342698094443</v>
+        <v>5.846922093</v>
       </c>
       <c r="V436" s="0">
-        <v>13622044.6322332</v>
+        <v>20146573.5944251</v>
       </c>
       <c r="W436" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y436" t="inlineStr">
         <is>
           <t>2035-09-15</t>
         </is>
       </c>
       <c r="Z436" s="0">
-        <v>402217.364013617</v>
+        <v>93119.8324143343</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>US25714PFA12</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
           <t>DO11</t>
         </is>
       </c>
       <c r="O437" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R437" s="0">
-        <v>6.34621457186457</v>
+        <v>6.186384092</v>
       </c>
       <c r="V437" s="0">
-        <v>75513218.223217</v>
+        <v>80801406.9379892</v>
       </c>
       <c r="W437" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y437" t="inlineStr">
         <is>
           <t>2036-06-01</t>
         </is>
       </c>
       <c r="Z437" s="0">
-        <v>619410.179148936</v>
+        <v>2660703.74042443</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>US25714PFD50</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M438" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
           <t>LU11</t>
         </is>
       </c>
       <c r="O438" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R438" s="0">
-        <v>6.65146820198909</v>
+        <v>6.528207109</v>
       </c>
       <c r="V438" s="0">
-        <v>90552238.5994051</v>
+        <v>106321623.750313</v>
       </c>
       <c r="W438" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y438" t="inlineStr">
         <is>
           <t>2037-03-15</t>
         </is>
       </c>
       <c r="Z438" s="0">
-        <v>2617862.41728171</v>
+        <v>463261.006088013</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>US760942BC54</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
           <t>549300RDR012H2V82H43</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
           <t>UY</t>
         </is>
       </c>
       <c r="M439" t="inlineStr">
         <is>
           <t>UYU</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
           <t>UY11</t>
         </is>
       </c>
       <c r="O439" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R439" s="0">
-        <v>1.98181730667962</v>
+        <v>1.776224581</v>
       </c>
       <c r="V439" s="0">
-        <v>10503390.4358681</v>
+        <v>21366991.1872413</v>
       </c>
       <c r="W439" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y439" t="inlineStr">
         <is>
           <t>2028-03-15</t>
         </is>
       </c>
       <c r="Z439" s="0">
-        <v>253130.174375319</v>
+        <v>78631.9095060017</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>US760942BF85</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
           <t>549300RDR012H2V82H43</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
           <t>UY</t>
         </is>
       </c>
       <c r="M440" t="inlineStr">
         <is>
           <t>UYU</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
           <t>UY11</t>
         </is>
       </c>
       <c r="O440" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R440" s="0">
-        <v>5.45844902966473</v>
+        <v>5.288049875</v>
       </c>
       <c r="V440" s="0">
-        <v>124047924.73904</v>
+        <v>121933011.403087</v>
       </c>
       <c r="W440" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y440" t="inlineStr">
         <is>
           <t>2033-07-20</t>
         </is>
       </c>
       <c r="Z440" s="0">
-        <v>4723728.7520034</v>
+        <v>2189528.2306923</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>US760942BJ08</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
           <t>549300RDR012H2V82H43</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
           <t>UY</t>
         </is>
       </c>
       <c r="M441" t="inlineStr">
         <is>
           <t>UYU</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
           <t>LU11</t>
         </is>
       </c>
       <c r="O441" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R441" s="0">
-        <v>6.76659821893275</v>
+        <v>6.645133136</v>
       </c>
       <c r="V441" s="0">
-        <v>64290151.0264332</v>
+        <v>95004116.08745</v>
       </c>
       <c r="W441" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y441" t="inlineStr">
         <is>
           <t>2035-10-29</t>
         </is>
       </c>
       <c r="Z441" s="0">
-        <v>850589.860292759</v>
+        <v>3274846.22836146</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
           <t>US917288BM35</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
           <t>549300RDR012H2V82H43</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
           <t>UY</t>
         </is>
       </c>
       <c r="M442" t="inlineStr">
         <is>
           <t>UYU</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
           <t>UY11</t>
         </is>
       </c>
       <c r="O442" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R442" s="0">
-        <v>4.30602551227244</v>
+        <v>4.155430246</v>
       </c>
       <c r="V442" s="0">
-        <v>97975968.472028</v>
+        <v>98822072.8273526</v>
       </c>
       <c r="W442" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y442" t="inlineStr">
         <is>
           <t>2031-05-21</t>
         </is>
       </c>
       <c r="Z442" s="0">
-        <v>863922.450661274</v>
+        <v>2950519.58821534</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>USP3579ECQ81</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M443" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
           <t>DO11</t>
         </is>
       </c>
       <c r="O443" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R443" s="0">
-        <v>4.79134377988882</v>
+        <v>4.596118037</v>
       </c>
       <c r="V443" s="0">
-        <v>11650895.7685055</v>
+        <v>18235717.8103322</v>
       </c>
       <c r="W443" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y443" t="inlineStr">
         <is>
           <t>2033-02-03</t>
         </is>
       </c>
       <c r="Z443" s="0">
-        <v>537289.973257021</v>
+        <v>333568.969412074</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>USP3579ECS48</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J444" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M444" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
           <t>DO11</t>
         </is>
       </c>
       <c r="O444" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R444" s="0">
-        <v>6.05367036503246</v>
+        <v>5.846922101</v>
       </c>
       <c r="V444" s="0">
-        <v>53375486.7880196</v>
+        <v>55577158.2321708</v>
       </c>
       <c r="W444" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y444" t="inlineStr">
         <is>
           <t>2035-09-15</t>
         </is>
       </c>
       <c r="Z444" s="0">
-        <v>1581688.57160936</v>
+        <v>256884.407496961</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>USP3579ECV76</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M445" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
           <t>LU11</t>
         </is>
       </c>
       <c r="O445" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R445" s="0">
-        <v>6.34668477970175</v>
+        <v>6.186324452</v>
       </c>
       <c r="V445" s="0">
-        <v>18445976.972983</v>
+        <v>31075275.1969647</v>
       </c>
       <c r="W445" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y445" t="inlineStr">
         <is>
           <t>2036-06-01</t>
         </is>
       </c>
       <c r="Z445" s="0">
-        <v>154807.222866381</v>
+        <v>1022514.83547573</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>USP3579ECY16</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>DOMINICAN REPUBLIC</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J446" t="inlineStr">
         <is>
           <t>254900EHU7Q8FGVPI369</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
           <t>DM</t>
         </is>
       </c>
       <c r="M446" t="inlineStr">
         <is>
           <t>DOP</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
           <t>DO11</t>
         </is>
       </c>
       <c r="O446" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R446" s="0">
-        <v>6.66451310204993</v>
+        <v>6.52820747</v>
       </c>
       <c r="V446" s="0">
-        <v>16550471.9842834</v>
+        <v>19518175.1468516</v>
       </c>
       <c r="W446" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y446" t="inlineStr">
         <is>
           <t>2037-03-15</t>
         </is>
       </c>
       <c r="Z446" s="0">
-        <v>474941.375879997</v>
+        <v>85043.9488867609</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>USP80557BV53</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>REPUBLICA ORIENT URUGUAY</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J447" t="inlineStr">
         <is>
           <t>549300RDR012H2V82H43</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
           <t>UY</t>
         </is>
       </c>
       <c r="M447" t="inlineStr">
         <is>
           <t>UYU</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
           <t>UY11</t>
         </is>
       </c>
       <c r="O447" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R447" s="0">
-        <v>1.98181876167548</v>
+        <v>1.776224607</v>
       </c>
       <c r="V447" s="0">
-        <v>17134396.8156638</v>
+        <v>19043298.8187772</v>
       </c>
       <c r="W447" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y447" t="inlineStr">
         <is>
           <t>2028-03-15</t>
         </is>
       </c>
       <c r="Z447" s="0">
-        <v>412979.445045106</v>
+        <v>70081.5054270325</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>XS0085235090</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>TRANSNET/SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>TRANSNET/SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>G4773</t>
+          <t>G</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
           <t>378900B07CD6F01EA796</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
           <t>ZA21</t>
         </is>
       </c>
       <c r="O448" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R448" s="0">
-        <v>1.95340994778045</v>
+        <v>1.786068817</v>
       </c>
       <c r="V448" s="0">
-        <v>209588.648588936</v>
+        <v>207697.98981562</v>
       </c>
       <c r="W448" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y448" t="inlineStr">
         <is>
           <t>2028-04-18</t>
         </is>
       </c>
       <c r="Z448" s="0">
-        <v>17147.3866629787</v>
+        <v>24242.7941642025</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>XS1492818866</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
@@ -36407,5079 +36391,5165 @@
         <is>
           <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
           <t>LU</t>
         </is>
       </c>
       <c r="M449" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
           <t>LU21</t>
         </is>
       </c>
       <c r="O449" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R449" s="0">
-        <v>0.627205331907731</v>
+        <v>0.388596624</v>
       </c>
       <c r="V449" s="0">
-        <v>112452291.520547</v>
+        <v>60502832.7315446</v>
       </c>
       <c r="W449" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y449" t="inlineStr">
         <is>
           <t>2026-08-25</t>
         </is>
       </c>
       <c r="Z449" s="0">
-        <v>1084603.7824</v>
+        <v>1028321.78153592</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>XS1649504096</t>
+          <t>XS1588672144</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>K6499</t>
+          <t>K6419</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>QKL54NQY28TCDAI75F60</t>
+          <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>LU</t>
         </is>
       </c>
       <c r="M450" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O450" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R450" s="0">
-        <v>1.40613882887176</v>
+        <v>1.165945879</v>
       </c>
       <c r="V450" s="0">
-        <v>116920425.551871</v>
+        <v>25637663.930988</v>
       </c>
       <c r="W450" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y450" t="inlineStr">
         <is>
-          <t>2027-07-20</t>
+          <t>2027-07-07</t>
         </is>
       </c>
       <c r="Z450" s="0">
-        <v>3647539.9726468</v>
+        <v>1278537.68367542</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>XS1748803282</t>
+          <t>XS1649504096</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
           <t>QKL54NQY28TCDAI75F60</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M451" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O451" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R451" s="0">
-        <v>1.82947867366615</v>
+        <v>1.192591469</v>
       </c>
       <c r="V451" s="0">
-        <v>38551668.8127906</v>
+        <v>119481563.556549</v>
       </c>
       <c r="W451" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y451" t="inlineStr">
         <is>
-          <t>2028-01-18</t>
+          <t>2027-07-20</t>
         </is>
       </c>
       <c r="Z451" s="0">
-        <v>2613250.76881362</v>
+        <v>5863446.37276919</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>XS1753775730</t>
+          <t>XS1748803282</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
           <t>QKL54NQY28TCDAI75F60</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O452" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R452" s="0">
-        <v>3.35783563330042</v>
+        <v>1.619717537</v>
       </c>
       <c r="V452" s="0">
-        <v>85714625.3950689</v>
+        <v>39301340.7419029</v>
       </c>
       <c r="W452" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y452" t="inlineStr">
         <is>
-          <t>2030-01-18</t>
+          <t>2028-01-18</t>
         </is>
       </c>
       <c r="Z452" s="0">
-        <v>6137297.97834214</v>
+        <v>611178.895538349</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>XS1783244970</t>
+          <t>XS1753775730</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
           <t>QKL54NQY28TCDAI75F60</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M453" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O453" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R453" s="0">
-        <v>2.86964419367626</v>
+        <v>3.164767913</v>
       </c>
       <c r="V453" s="0">
-        <v>84254169.5292204</v>
+        <v>87249075.7213255</v>
       </c>
       <c r="W453" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y453" t="inlineStr">
         <is>
-          <t>2029-05-31</t>
+          <t>2030-01-18</t>
         </is>
       </c>
       <c r="Z453" s="0">
-        <v>4036008.96693106</v>
+        <v>1426356.32742216</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>XS1785345486</t>
+          <t>XS1783244970</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>QKL54NQY28TCDAI75F60</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M454" t="inlineStr">
         <is>
-          <t>PLN</t>
+          <t>MXN</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
-          <t>GB21</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O454" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R454" s="0">
-        <v>2.09882552656888</v>
+        <v>2.690215209</v>
       </c>
       <c r="V454" s="0">
-        <v>44352701.7846374</v>
+        <v>85721484.4216386</v>
       </c>
       <c r="W454" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y454" t="inlineStr">
         <is>
-          <t>2028-03-13</t>
+          <t>2029-05-31</t>
         </is>
       </c>
       <c r="Z454" s="0">
-        <v>406030.825440852</v>
+        <v>5950116.40433988</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>XS1801143196</t>
+          <t>XS1785345486</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>QKL54NQY28TCDAI75F60</t>
+          <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M455" t="inlineStr">
         <is>
-          <t>MXN</t>
+          <t>PLN</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
-          <t>LU21</t>
+          <t>GB21</t>
         </is>
       </c>
       <c r="O455" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R455" s="0">
-        <v>2.08239646511065</v>
+        <v>1.864194966</v>
       </c>
       <c r="V455" s="0">
-        <v>24146570.084583</v>
+        <v>69643006.9714211</v>
       </c>
       <c r="W455" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y455" t="inlineStr">
         <is>
-          <t>2028-04-06</t>
+          <t>2028-03-13</t>
         </is>
       </c>
       <c r="Z455" s="0">
-        <v>121179.692462128</v>
+        <v>109184.182657845</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>XS1963719585</t>
+          <t>XS1801143196</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>K6419</t>
+          <t>K6499</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>5493006YXS1U5GIHE750</t>
+          <t>QKL54NQY28TCDAI75F60</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>LU</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M456" t="inlineStr">
         <is>
-          <t>PLN</t>
+          <t>MXN</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
           <t>LU21</t>
         </is>
       </c>
       <c r="O456" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R456" s="0">
-        <v>3.58066687816215</v>
+        <v>1.872003035</v>
       </c>
       <c r="V456" s="0">
-        <v>59631410.222154</v>
+        <v>24691854.1305097</v>
       </c>
       <c r="W456" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y456" t="inlineStr">
         <is>
-          <t>2029-11-25</t>
+          <t>2028-04-06</t>
         </is>
       </c>
       <c r="Z456" s="0">
-        <v>189417.151989799</v>
+        <v>125321.261088885</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>XS1998795535</t>
+          <t>XS1963719585</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
           <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
           <t>K6419</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
           <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
           <t>LU</t>
         </is>
       </c>
       <c r="M457" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
           <t>LU21</t>
         </is>
       </c>
       <c r="O457" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R457" s="0">
-        <v>3.56689485965993</v>
+        <v>3.342745756</v>
       </c>
       <c r="V457" s="0">
-        <v>6884414.90577191</v>
+        <v>86481088.8090799</v>
       </c>
       <c r="W457" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y457" t="inlineStr">
         <is>
-          <t>2029-11-15</t>
+          <t>2029-11-25</t>
         </is>
       </c>
       <c r="Z457" s="0">
-        <v>26549.5558085106</v>
+        <v>986611.483562356</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>XS2017796694</t>
+          <t>XS1998795535</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>K6499</t>
+          <t>K6419</t>
         </is>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>LU</t>
         </is>
       </c>
       <c r="M458" t="inlineStr">
         <is>
-          <t>MXN</t>
+          <t>PLN</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
-          <t>XL21</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O458" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R458" s="0">
-        <v>3.01627950128646</v>
+        <v>3.327612349</v>
       </c>
       <c r="V458" s="0">
-        <v>11157932.6679243</v>
+        <v>6641187.70131327</v>
       </c>
       <c r="W458" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y458" t="inlineStr">
         <is>
-          <t>2029-06-26</t>
+          <t>2029-11-15</t>
         </is>
       </c>
       <c r="Z458" s="0">
-        <v>11398.1134859568</v>
+        <v>79206.9756392413</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>XS2094035446</t>
+          <t>XS2017796694</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M459" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
           <t>XL21</t>
         </is>
       </c>
       <c r="O459" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R459" s="0">
-        <v>0.996130905256237</v>
+        <v>2.826370852</v>
       </c>
       <c r="V459" s="0">
-        <v>4065734.42614979</v>
+        <v>11343616.2372587</v>
       </c>
       <c r="W459" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y459" t="inlineStr">
         <is>
-          <t>2027-01-28</t>
+          <t>2029-06-26</t>
         </is>
       </c>
       <c r="Z459" s="0">
-        <v>0</v>
+        <v>225547.462845713</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>XS2194937897</t>
+          <t>XS2094035446</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M460" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>XL21</t>
         </is>
       </c>
       <c r="O460" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R460" s="0">
-        <v>3.84094950840743</v>
+        <v>0.766526544</v>
       </c>
       <c r="V460" s="0">
-        <v>43649664.8430102</v>
+        <v>4221641.27155157</v>
       </c>
       <c r="W460" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y460" t="inlineStr">
         <is>
-          <t>2030-06-25</t>
+          <t>2027-01-28</t>
         </is>
       </c>
       <c r="Z460" s="0">
-        <v>50993.9624238317</v>
+        <v>0</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>XS2211658880</t>
+          <t>XS2194937897</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J461" t="inlineStr">
         <is>
-          <t>QKL54NQY28TCDAI75F60</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M461" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
-          <t>LU21</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O461" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R461" s="0">
-        <v>3.95233657200987</v>
+        <v>3.656358962</v>
       </c>
       <c r="V461" s="0">
-        <v>10245172.9553336</v>
+        <v>44620681.0913811</v>
       </c>
       <c r="W461" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y461" t="inlineStr">
         <is>
-          <t>2030-08-05</t>
+          <t>2030-06-25</t>
         </is>
       </c>
       <c r="Z461" s="0">
-        <v>236758.15488</v>
+        <v>735509.389432943</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>XS2223675146</t>
+          <t>XS2211658880</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>QNB FINANCE LTD</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>QNB FINANCE LTD</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>QKL54NQY28TCDAI75F60</t>
+        </is>
+      </c>
       <c r="K462" t="inlineStr">
         <is>
-          <t>KY</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M462" t="inlineStr">
         <is>
-          <t>CNY</t>
+          <t>MXN</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
-          <t>QA21</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O462" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R462" s="0">
-        <v>0.18400871894698</v>
+        <v>3.747077409</v>
       </c>
       <c r="V462" s="0">
-        <v>12863343.6633813</v>
+        <v>10304919.0875891</v>
       </c>
       <c r="W462" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y462" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2030-08-05</t>
         </is>
       </c>
       <c r="Z462" s="0">
-        <v>356154.846108085</v>
+        <v>95395.7892242138</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>XS2288098457</t>
+          <t>XS2296644094</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M463" t="inlineStr">
         <is>
-          <t>MXN</t>
+          <t>IDR</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>GB21</t>
         </is>
       </c>
       <c r="O463" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R463" s="0">
-        <v>4.96212219988232e-02</v>
+        <v>1.717372642</v>
       </c>
       <c r="V463" s="0">
-        <v>24420406.846623</v>
+        <v>34870338.6112976</v>
       </c>
       <c r="W463" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y463" t="inlineStr">
         <is>
-          <t>2026-01-22</t>
+          <t>2028-02-07</t>
         </is>
       </c>
       <c r="Z463" s="0">
-        <v>898727.333965956</v>
+        <v>223404.548573661</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>XS2296644094</t>
+          <t>XS2298601514</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>K6499</t>
+          <t>K6419</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>LU</t>
         </is>
       </c>
       <c r="M464" t="inlineStr">
         <is>
-          <t>IDR</t>
+          <t>MXN</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
-          <t>GB21</t>
+          <t>LU12</t>
         </is>
       </c>
       <c r="O464" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R464" s="0">
-        <v>1.96204073667035</v>
+        <v>1.706098276</v>
       </c>
       <c r="V464" s="0">
-        <v>22071130.5228987</v>
+        <v>32727692.2441555</v>
       </c>
       <c r="W464" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y464" t="inlineStr">
         <is>
-          <t>2028-02-07</t>
+          <t>2028-02-16</t>
         </is>
       </c>
       <c r="Z464" s="0">
-        <v>865438.732708934</v>
+        <v>193401.214002437</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>XS2298601514</t>
+          <t>XS2298602322</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>K6419</t>
+          <t>K6499</t>
         </is>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>5493006YXS1U5GIHE750</t>
+          <t>QKL54NQY28TCDAI75F60</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>LU</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M465" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
-          <t>LU12</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O465" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R465" s="0">
-        <v>1.91957500105708</v>
+        <v>1.726501954</v>
       </c>
       <c r="V465" s="0">
-        <v>31851458.5295898</v>
+        <v>13518258.1973561</v>
       </c>
       <c r="W465" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y465" t="inlineStr">
         <is>
-          <t>2028-02-16</t>
+          <t>2028-02-11</t>
         </is>
       </c>
       <c r="Z465" s="0">
-        <v>1294911.60660255</v>
+        <v>101208.06478518</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>XS2298602322</t>
+          <t>XS2302922302</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN INVESTMENT BANK</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>K6499</t>
+          <t>K6419</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>QKL54NQY28TCDAI75F60</t>
+          <t>5493006YXS1U5GIHE750</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>LU</t>
         </is>
       </c>
       <c r="M466" t="inlineStr">
         <is>
-          <t>MXN</t>
+          <t>PLN</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O466" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R466" s="0">
-        <v>1.94609848543986</v>
+        <v>1.814525</v>
       </c>
       <c r="V466" s="0">
-        <v>13222475.4541166</v>
+        <v>86387625.0288833</v>
       </c>
       <c r="W466" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y466" t="inlineStr">
         <is>
-          <t>2028-02-11</t>
+          <t>2028-02-25</t>
         </is>
       </c>
       <c r="Z466" s="0">
-        <v>275599.803830637</v>
+        <v>89715.4513045742</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>XS2302922302</t>
+          <t>XS2388085370</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>ASIAN DEVELOPMENT BANK</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>EUROPEAN INVESTMENT BANK</t>
+          <t>ASIAN DEVELOPMENT BANK</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>K6419</t>
+          <t>K6499</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>5493006YXS1U5GIHE750</t>
+          <t>549300X0MVH42CY8Q105</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>LU</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="M467" t="inlineStr">
         <is>
-          <t>PLN</t>
+          <t>CNY</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
-          <t>LU21</t>
+          <t>PH12</t>
         </is>
       </c>
       <c r="O467" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R467" s="0">
-        <v>2.05787590591094</v>
+        <v>0.865504982</v>
       </c>
       <c r="V467" s="0">
-        <v>73753444.7596536</v>
+        <v>13294777.6708993</v>
       </c>
       <c r="W467" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y467" t="inlineStr">
         <is>
-          <t>2028-02-25</t>
+          <t>2027-02-15</t>
         </is>
       </c>
       <c r="Z467" s="0">
-        <v>652746.962756606</v>
+        <v>32564.0297095151</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>XS2309419047</t>
+          <t>XS2403528347</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
           <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J468" t="inlineStr">
         <is>
           <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="M468" t="inlineStr">
         <is>
-          <t>PLN</t>
+          <t>IDR</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
           <t>GB21</t>
         </is>
       </c>
       <c r="O468" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R468" s="0">
-        <v>0.16672247262645</v>
+        <v>1.021043547</v>
       </c>
       <c r="V468" s="0">
-        <v>12579148.7129957</v>
+        <v>5757291.49135502</v>
       </c>
       <c r="W468" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y468" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2027-05-01</t>
         </is>
       </c>
       <c r="Z468" s="0">
-        <v>88710.7632519142</v>
+        <v>278182.977448252</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>XS2311552363</t>
+          <t>XS2431032585</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>ASIAN INFRASTRUCTURE INV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>ASIAN INFRASTRUCTURE INV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J469" t="inlineStr">
         <is>
-          <t>25490065OSV2524LCR32</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>CN</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M469" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
-          <t>CN12</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O469" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R469" s="0">
-        <v>0.160629665818361</v>
+        <v>0.757404452</v>
       </c>
       <c r="V469" s="0">
-        <v>19577328.2508749</v>
+        <v>97372849.3669073</v>
       </c>
       <c r="W469" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y469" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2027-01-21</t>
         </is>
       </c>
       <c r="Z469" s="0">
-        <v>773615.567588084</v>
+        <v>1393632.54267699</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>XS2388085370</t>
+          <t>XS2437747210</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>ASIAN DEVELOPMENT BANK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>ASIAN DEVELOPMENT BANK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>549300X0MVH42CY8Q105</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>PH</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M470" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
-          <t>PH12</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O470" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R470" s="0">
-        <v>1.10467184458229</v>
+        <v>2.710768462</v>
       </c>
       <c r="V470" s="0">
-        <v>12836395.9993115</v>
+        <v>74928227.271943</v>
       </c>
       <c r="W470" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y470" t="inlineStr">
         <is>
-          <t>2027-02-15</t>
+          <t>2029-01-19</t>
         </is>
       </c>
       <c r="Z470" s="0">
-        <v>270212.216108936</v>
+        <v>325754.621386334</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>XS2393635391</t>
+          <t>XS2439526547</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M471" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
-          <t>GB21</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O471" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R471" s="0">
-        <v>0.730784343913925</v>
+        <v>2.574121669</v>
       </c>
       <c r="V471" s="0">
-        <v>29075647.8832749</v>
+        <v>34077971.1177944</v>
       </c>
       <c r="W471" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y471" t="inlineStr">
         <is>
-          <t>2026-10-06</t>
+          <t>2029-02-09</t>
         </is>
       </c>
       <c r="Z471" s="0">
-        <v>346874.022750637</v>
+        <v>269515.064376415</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>XS2403528347</t>
+          <t>XS2444203462</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M472" t="inlineStr">
         <is>
-          <t>IDR</t>
+          <t>MXN</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
-          <t>GB21</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O472" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R472" s="0">
-        <v>1.25590382232647</v>
+        <v>1.11411111</v>
       </c>
       <c r="V472" s="0">
-        <v>5786619.07545361</v>
+        <v>23285811.5852844</v>
       </c>
       <c r="W472" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y472" t="inlineStr">
         <is>
-          <t>2027-05-01</t>
+          <t>2027-06-17</t>
         </is>
       </c>
       <c r="Z472" s="0">
-        <v>199792.502914043</v>
+        <v>1246120.80018264</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>XS2431032585</t>
+          <t>XS2466408668</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J473" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M473" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O473" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R473" s="0">
-        <v>0.977410894413535</v>
+        <v>0.012878852</v>
       </c>
       <c r="V473" s="0">
-        <v>95215399.4669217</v>
+        <v>12110099.8403201</v>
       </c>
       <c r="W473" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y473" t="inlineStr">
         <is>
-          <t>2027-01-21</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="Z473" s="0">
-        <v>6157578.10770808</v>
+        <v>991961.977378674</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>XS2437747210</t>
+          <t>XS2472637136</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J474" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M474" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>GB12</t>
         </is>
       </c>
       <c r="O474" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R474" s="0">
-        <v>2.93529396096245</v>
+        <v>5.60650408</v>
       </c>
       <c r="V474" s="0">
-        <v>45120953.0928979</v>
+        <v>43259619.4027744</v>
       </c>
       <c r="W474" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y474" t="inlineStr">
         <is>
-          <t>2029-01-19</t>
+          <t>2032-04-27</t>
         </is>
       </c>
       <c r="Z474" s="0">
-        <v>928671.774976167</v>
+        <v>1021164.3269786</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>XS2439526547</t>
+          <t>XS2512017570</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J475" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M475" t="inlineStr">
         <is>
-          <t>IDR</t>
+          <t>PLN</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O475" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R475" s="0">
-        <v>2.81149634067112</v>
+        <v>1.268892708</v>
       </c>
       <c r="V475" s="0">
-        <v>5974639.12997021</v>
+        <v>9935379.69254653</v>
       </c>
       <c r="W475" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y475" t="inlineStr">
         <is>
-          <t>2029-02-09</t>
+          <t>2027-08-02</t>
         </is>
       </c>
       <c r="Z475" s="0">
-        <v>288696.694784681</v>
+        <v>380620.337084712</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>XS2444203462</t>
+          <t>XS2550924133</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>INTL FINANCE CORP</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>QKL54NQY28TCDAI75F60</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M476" t="inlineStr">
         <is>
-          <t>MXN</t>
+          <t>COP</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
-          <t>LU21</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O476" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R476" s="0">
-        <v>1.32723882617131</v>
+        <v>1.354992131</v>
       </c>
       <c r="V476" s="0">
-        <v>22745085.2206187</v>
+        <v>12374087.7574274</v>
       </c>
       <c r="W476" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y476" t="inlineStr">
         <is>
-          <t>2027-06-17</t>
+          <t>2027-11-03</t>
         </is>
       </c>
       <c r="Z476" s="0">
-        <v>825600.38289021</v>
+        <v>605469.700321796</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>XS2466408668</t>
+          <t>XS2576077809</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M477" t="inlineStr">
         <is>
-          <t>MXN</t>
+          <t>IDR</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>DE21</t>
         </is>
       </c>
       <c r="O477" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R477" s="0">
-        <v>0.243261005313928</v>
+        <v>2.508828378</v>
       </c>
       <c r="V477" s="0">
-        <v>11916077.9506162</v>
+        <v>14562879.4771091</v>
       </c>
       <c r="W477" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y477" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2029-01-19</t>
         </is>
       </c>
       <c r="Z477" s="0">
-        <v>715429.022681702</v>
+        <v>182217.581579406</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>XS2472637136</t>
+          <t>XS2577528107</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J478" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M478" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
-          <t>GB12</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O478" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R478" s="0">
-        <v>5.79674598230798</v>
+        <v>0.792713084</v>
       </c>
       <c r="V478" s="0">
-        <v>28863713.4915651</v>
+        <v>72229001.05494</v>
       </c>
       <c r="W478" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y478" t="inlineStr">
         <is>
-          <t>2032-04-27</t>
+          <t>2027-01-19</t>
         </is>
       </c>
       <c r="Z478" s="0">
-        <v>506570.35577447</v>
+        <v>382257.533727601</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>XS2512017570</t>
+          <t>XS2608242108</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J479" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>VKU1UKDS9E7LYLMACP54</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M479" t="inlineStr">
         <is>
-          <t>PLN</t>
+          <t>INR</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O479" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R479" s="0">
-        <v>1.49447179011309</v>
+        <v>5.372916196</v>
       </c>
       <c r="V479" s="0">
-        <v>10153827.1005966</v>
+        <v>43697204.1739694</v>
       </c>
       <c r="W479" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y479" t="inlineStr">
         <is>
-          <t>2027-08-02</t>
+          <t>2033-04-17</t>
         </is>
       </c>
       <c r="Z479" s="0">
-        <v>233241.860325106</v>
+        <v>3285641.78213603</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>XS2550924133</t>
+          <t>XS2609451146</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
-          <t>INTL FINANCE CORP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>QKL54NQY28TCDAI75F60</t>
+          <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M480" t="inlineStr">
         <is>
-          <t>COP</t>
+          <t>INR</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>GB21</t>
         </is>
       </c>
       <c r="O480" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R480" s="0">
-        <v>1.59960400147841</v>
+        <v>1.825515276</v>
       </c>
       <c r="V480" s="0">
-        <v>12526704.1312791</v>
+        <v>30088893.9868325</v>
       </c>
       <c r="W480" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y480" t="inlineStr">
         <is>
-          <t>2027-11-03</t>
+          <t>2028-04-11</t>
         </is>
       </c>
       <c r="Z480" s="0">
-        <v>231139.380866382</v>
+        <v>2005570.4371195</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>XS2577528107</t>
+          <t>XS2610898665</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M481" t="inlineStr">
         <is>
-          <t>CNY</t>
+          <t>INR</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O481" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R481" s="0">
-        <v>1.0327322157271</v>
+        <v>3.415435345</v>
       </c>
       <c r="V481" s="0">
-        <v>69772601.7237736</v>
+        <v>45187194.1557923</v>
       </c>
       <c r="W481" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y481" t="inlineStr">
         <is>
-          <t>2027-01-19</t>
+          <t>2030-04-17</t>
         </is>
       </c>
       <c r="Z481" s="0">
-        <v>1749584.29483574</v>
+        <v>3114863.06407201</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>XS2608242108</t>
+          <t>XS2678142527</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>INTER AMERICAN DEVEL BK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>INTER AMERICAN DEVEL BK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>VKU1UKDS9E7LYLMACP54</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M482" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O482" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R482" s="0">
-        <v>5.63138502305707</v>
+        <v>1.299619601</v>
       </c>
       <c r="V482" s="0">
-        <v>48357328.9763727</v>
+        <v>17903853.8262133</v>
       </c>
       <c r="W482" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y482" t="inlineStr">
         <is>
-          <t>2033-04-17</t>
+          <t>2027-09-08</t>
         </is>
       </c>
       <c r="Z482" s="0">
-        <v>2407439.6038017</v>
+        <v>728487.057218648</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>XS2609451146</t>
+          <t>XS2696224745</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J483" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>VKU1UKDS9E7LYLMACP54</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>US</t>
         </is>
       </c>
       <c r="M483" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
-          <t>GB21</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O483" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R483" s="0">
-        <v>2.05701286562226</v>
+        <v>3.707174993</v>
       </c>
       <c r="V483" s="0">
-        <v>27607208.43076</v>
+        <v>48813561.5169769</v>
       </c>
       <c r="W483" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y483" t="inlineStr">
         <is>
-          <t>2028-04-11</t>
+          <t>2030-10-06</t>
         </is>
       </c>
       <c r="Z483" s="0">
-        <v>1298633.47071149</v>
+        <v>1855752.19067664</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>XS2610898665</t>
+          <t>XS2707161308</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J484" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M484" t="inlineStr">
         <is>
-          <t>INR</t>
+          <t>CNY</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O484" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R484" s="0">
-        <v>3.63662727068448</v>
+        <v>4.507163187</v>
       </c>
       <c r="V484" s="0">
-        <v>34852526.623217</v>
+        <v>26472619.0102887</v>
       </c>
       <c r="W484" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y484" t="inlineStr">
         <is>
-          <t>2030-04-17</t>
+          <t>2031-01-13</t>
         </is>
       </c>
       <c r="Z484" s="0">
-        <v>1666972.92136681</v>
+        <v>135550.847877893</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>XS2678142527</t>
+          <t>XS2749532680</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J485" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M485" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O485" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R485" s="0">
-        <v>1.54540056554995</v>
+        <v>2.829919027</v>
       </c>
       <c r="V485" s="0">
-        <v>18899796.1089677</v>
+        <v>34217390.5982954</v>
       </c>
       <c r="W485" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y485" t="inlineStr">
         <is>
-          <t>2027-09-08</t>
+          <t>2029-07-22</t>
         </is>
       </c>
       <c r="Z485" s="0">
-        <v>404604.488018723</v>
+        <v>1804069.03186641</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>XS2696224745</t>
+          <t>XS2749539933</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J486" t="inlineStr">
         <is>
           <t>VKU1UKDS9E7LYLMACP54</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M486" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O486" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R486" s="0">
-        <v>3.93772417991762</v>
+        <v>2.450706054</v>
       </c>
       <c r="V486" s="0">
-        <v>38740263.0509132</v>
+        <v>37200607.0637763</v>
       </c>
       <c r="W486" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y486" t="inlineStr">
         <is>
-          <t>2030-10-06</t>
+          <t>2029-01-25</t>
         </is>
       </c>
       <c r="Z486" s="0">
-        <v>666543.069880847</v>
+        <v>497139.732649158</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>XS2707161308</t>
+          <t>XS2782654128</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>ASIAN DEVELOPMENT BANK</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>ASIAN DEVELOPMENT BANK</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J487" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>549300X0MVH42CY8Q105</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="M487" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O487" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R487" s="0">
-        <v>4.71502217447466</v>
+        <v>0.938684716</v>
       </c>
       <c r="V487" s="0">
-        <v>13075274.5590102</v>
+        <v>13289862.7662811</v>
       </c>
       <c r="W487" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y487" t="inlineStr">
         <is>
-          <t>2031-01-13</t>
+          <t>2027-03-14</t>
         </is>
       </c>
       <c r="Z487" s="0">
-        <v>302342.597562552</v>
+        <v>13879.7098799794</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>XS2749532680</t>
+          <t>XS2795682140</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>INTER AMERICAN DEVEL BK</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J488" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>VKU1UKDS9E7LYLMACP54</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M488" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
-          <t>LU21</t>
+          <t>US12</t>
         </is>
       </c>
       <c r="O488" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R488" s="0">
-        <v>3.06900328552033</v>
+        <v>2.643144396</v>
       </c>
       <c r="V488" s="0">
-        <v>24133840.4728136</v>
+        <v>26835922.6294399</v>
       </c>
       <c r="W488" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y488" t="inlineStr">
         <is>
-          <t>2029-07-22</t>
+          <t>2029-04-08</t>
         </is>
       </c>
       <c r="Z488" s="0">
-        <v>758967.688038296</v>
+        <v>1991101.29745173</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>XS2749539933</t>
+          <t>XS2868924189</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>INTER AMERICAN DEVEL BK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
-          <t>INTER AMERICAN DEVEL BK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J489" t="inlineStr">
         <is>
-          <t>VKU1UKDS9E7LYLMACP54</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M489" t="inlineStr">
         <is>
-          <t>INR</t>
+          <t>CNY</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O489" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R489" s="0">
-        <v>2.70215663699822</v>
+        <v>7.463105579</v>
       </c>
       <c r="V489" s="0">
-        <v>39682840.5828221</v>
+        <v>20252565.471108</v>
       </c>
       <c r="W489" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y489" t="inlineStr">
         <is>
-          <t>2029-01-25</t>
+          <t>2034-07-26</t>
         </is>
       </c>
       <c r="Z489" s="0">
-        <v>2647901.31604</v>
+        <v>346036.491572445</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>XS2795682140</t>
+          <t>XS2872164160</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>INTER AMERICAN DEVEL BK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>INTER AMERICAN DEVEL BK</t>
+          <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>VKU1UKDS9E7LYLMACP54</t>
+          <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M490" t="inlineStr">
         <is>
-          <t>INR</t>
+          <t>CNY</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O490" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R490" s="0">
-        <v>2.84832516701109</v>
+        <v>6.695306483</v>
       </c>
       <c r="V490" s="0">
-        <v>27951169.8367711</v>
+        <v>39330293.3198991</v>
       </c>
       <c r="W490" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y490" t="inlineStr">
         <is>
-          <t>2029-04-08</t>
+          <t>2033-08-02</t>
         </is>
       </c>
       <c r="Z490" s="0">
-        <v>1473821.25581192</v>
+        <v>611784.898773702</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>XS2868924189</t>
+          <t>XS2974126042</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M491" t="inlineStr">
         <is>
-          <t>CNY</t>
+          <t>INR</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>DE21</t>
         </is>
       </c>
       <c r="O491" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R491" s="0">
-        <v>7.6183219833736</v>
+        <v>4.606842682</v>
       </c>
       <c r="V491" s="0">
-        <v>19031561.0443353</v>
+        <v>78566285.8030092</v>
       </c>
       <c r="W491" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y491" t="inlineStr">
         <is>
-          <t>2034-07-26</t>
+          <t>2032-01-13</t>
         </is>
       </c>
       <c r="Z491" s="0">
-        <v>213974.386668938</v>
+        <v>1216679.727944</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>XS2872164160</t>
+          <t>XS2982333713</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J492" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M492" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
           <t>US12</t>
         </is>
       </c>
       <c r="O492" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R492" s="0">
-        <v>6.87773165186038</v>
+        <v>1.777993471</v>
       </c>
       <c r="V492" s="0">
-        <v>37373805.4845608</v>
+        <v>84154074.5367803</v>
       </c>
       <c r="W492" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y492" t="inlineStr">
         <is>
-          <t>2033-08-02</t>
+          <t>2028-01-24</t>
         </is>
       </c>
       <c r="Z492" s="0">
-        <v>372054.131907236</v>
+        <v>268936.618559751</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>XS2974126042</t>
+          <t>XS3080694196</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>AFRICAN DEVELOPMENT BANK</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>AFRICAN DEVELOPMENT BANK</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J493" t="inlineStr">
         <is>
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>549300LNCLMO3ITVCU07</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>CI</t>
         </is>
       </c>
       <c r="M493" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
-          <t>DE21</t>
+          <t>CI12</t>
         </is>
       </c>
       <c r="O493" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R493" s="0">
-        <v>4.86408147507796</v>
+        <v>6.624066022</v>
       </c>
       <c r="V493" s="0">
-        <v>76452766.1150255</v>
+        <v>44455830.4680292</v>
       </c>
       <c r="W493" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y493" t="inlineStr">
         <is>
-          <t>2032-01-13</t>
+          <t>2035-05-23</t>
         </is>
       </c>
       <c r="Z493" s="0">
-        <v>5097054.63099405</v>
+        <v>2861068.79212037</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>XS2982333713</t>
+          <t>XS3194053305</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>INTL BK RECON + DEVELOP</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J494" t="inlineStr">
         <is>
           <t>ZTMSNXROF84AHWJNKQ93</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="M494" t="inlineStr">
         <is>
-          <t>CNY</t>
+          <t>INR</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
-          <t>US12</t>
+          <t>LU21</t>
         </is>
       </c>
       <c r="O494" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R494" s="0">
-        <v>2.01255844722057</v>
+        <v>7.680536334</v>
       </c>
       <c r="V494" s="0">
-        <v>35462812.6034306</v>
+        <v>57141628.7023656</v>
       </c>
       <c r="W494" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y494" t="inlineStr">
         <is>
-          <t>2028-01-24</t>
+          <t>2037-10-01</t>
         </is>
       </c>
       <c r="Z494" s="0">
-        <v>566327.658024683</v>
+        <v>2172461.15437467</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>XS3080694196</t>
+          <t>XS3200128216</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>AFRICAN DEVELOPMENT BANK</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>AFRICAN DEVELOPMENT BANK</t>
+          <t>EUROPEAN BK RECON + DEV</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
           <t>K6499</t>
         </is>
       </c>
       <c r="J495" t="inlineStr">
         <is>
-          <t>549300LNCLMO3ITVCU07</t>
+          <t>549300HTGDOVDU6OGK19</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>CI</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="M495" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
-          <t>CI12</t>
+          <t>GB21</t>
         </is>
       </c>
       <c r="O495" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R495" s="0">
-        <v>6.81146750258045</v>
+        <v>6.889818969</v>
       </c>
       <c r="V495" s="0">
-        <v>45394049.3214485</v>
+        <v>28431870.6911115</v>
       </c>
       <c r="W495" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y495" t="inlineStr">
         <is>
-          <t>2035-05-23</t>
+          <t>2036-01-08</t>
         </is>
       </c>
       <c r="Z495" s="0">
-        <v>1941786.74265702</v>
+        <v>473179.337032531</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>XS3194053305</t>
+          <t>XS3298855001</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>KFW</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>INTL BK RECON + DEVELOP</t>
+          <t>KFW</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>K6499</t>
+          <t>K6419</t>
         </is>
       </c>
       <c r="J496" t="inlineStr">
         <is>
-          <t>ZTMSNXROF84AHWJNKQ93</t>
+          <t>549300GDPG70E3MBBU98</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
-          <t>US</t>
+          <t>DE</t>
         </is>
       </c>
       <c r="M496" t="inlineStr">
         <is>
-          <t>INR</t>
+          <t>PLN</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
           <t>LU21</t>
         </is>
       </c>
       <c r="O496" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R496" s="0">
-        <v>7.98418427550389</v>
+        <v>1.770992078</v>
       </c>
       <c r="V496" s="0">
-        <v>63474338.0807983</v>
+        <v>46012980.4789355</v>
       </c>
       <c r="W496" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y496" t="inlineStr">
         <is>
-          <t>2037-10-01</t>
+          <t>2028-02-17</t>
         </is>
       </c>
       <c r="Z496" s="0">
-        <v>1076221.38825617</v>
+        <v>193245.553583233</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>XS3200128216</t>
+          <t>ZAG000029034</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>ESKOM HOLDINGS</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>EUROPEAN BK RECON + DEV</t>
+          <t>ESKOM HOLDINGS</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>K6499</t>
-[...4 lines deleted...]
-          <t>549300HTGDOVDU6OGK19</t>
+          <t>D</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>ZA</t>
         </is>
       </c>
       <c r="M497" t="inlineStr">
         <is>
-          <t>INR</t>
+          <t>ZAR</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
-          <t>GB21</t>
+          <t>ZA21</t>
         </is>
       </c>
       <c r="O497" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R497" s="0">
-        <v>7.16155465784228</v>
+        <v>5.451556319</v>
       </c>
       <c r="V497" s="0">
-        <v>31851466.6023583</v>
+        <v>3708039.29592973</v>
       </c>
       <c r="W497" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y497" t="inlineStr">
         <is>
-          <t>2036-01-08</t>
+          <t>2033-09-15</t>
         </is>
       </c>
       <c r="Z497" s="0">
-        <v>470938.172610214</v>
+        <v>14714.6866672465</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>ZAG000029034</t>
+          <t>ZAG000030404</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>ESKOM HOLDINGS</t>
+          <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>ESKOM HOLDINGS SOC LTD</t>
+          <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>D351</t>
+          <t>O</t>
+        </is>
+      </c>
+      <c r="J498" t="inlineStr">
+        <is>
+          <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M498" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
-          <t>ZA21</t>
+          <t>ZA11</t>
         </is>
       </c>
       <c r="O498" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R498" s="0">
-        <v>5.68081216545539</v>
+        <v>6.860204008</v>
       </c>
       <c r="V498" s="0">
-        <v>3946599.94098553</v>
+        <v>45430800.892016</v>
       </c>
       <c r="W498" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y498" t="inlineStr">
         <is>
-          <t>2033-09-15</t>
+          <t>2036-03-31</t>
         </is>
       </c>
       <c r="Z498" s="0">
-        <v>90479.017381277</v>
+        <v>9646.98136197624</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>ZAG000030404</t>
+          <t>ZAG000077470</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J499" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M499" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O499" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R499" s="0">
-        <v>7.16148557747101</v>
+        <v>4.038383611</v>
       </c>
       <c r="V499" s="0">
-        <v>30586715.6216928</v>
+        <v>115105798.191886</v>
       </c>
       <c r="W499" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y499" t="inlineStr">
         <is>
-          <t>2036-03-31</t>
+          <t>2031-02-28</t>
         </is>
       </c>
       <c r="Z499" s="0">
-        <v>554564.045177025</v>
+        <v>771767.153148382</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>ZAG000077470</t>
+          <t>ZAG000077488</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J500" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M500" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O500" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R500" s="0">
-        <v>4.2542608285818</v>
+        <v>8.411286299</v>
       </c>
       <c r="V500" s="0">
-        <v>83536067.9752059</v>
+        <v>39250236.2238911</v>
       </c>
       <c r="W500" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y500" t="inlineStr">
         <is>
-          <t>2031-02-28</t>
+          <t>2041-02-28</t>
         </is>
       </c>
       <c r="Z500" s="0">
-        <v>1943986.98524937</v>
+        <v>306418.997564793</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>ZAG000077488</t>
+          <t>ZAG000096173</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J501" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M501" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N501" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O501" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R501" s="0">
-        <v>8.73417685749347</v>
+        <v>9.003920541</v>
       </c>
       <c r="V501" s="0">
-        <v>36207951.3211847</v>
+        <v>235329489.532919</v>
       </c>
       <c r="W501" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y501" t="inlineStr">
         <is>
-          <t>2041-02-28</t>
+          <t>2048-02-28</t>
         </is>
       </c>
       <c r="Z501" s="0">
-        <v>962808.271187232</v>
+        <v>2042794.07536095</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>ZAG000096173</t>
+          <t>ZAG000106972</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J502" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M502" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O502" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R502" s="0">
-        <v>9.423690361022</v>
+        <v>8.436969624</v>
       </c>
       <c r="V502" s="0">
-        <v>214290684.032128</v>
+        <v>161972185.131771</v>
       </c>
       <c r="W502" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y502" t="inlineStr">
         <is>
-          <t>2048-02-28</t>
+          <t>2044-01-31</t>
         </is>
       </c>
       <c r="Z502" s="0">
-        <v>6330812.15569868</v>
+        <v>2686803.47564792</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>ZAG000106972</t>
+          <t>ZAG000106998</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J503" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M503" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N503" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O503" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R503" s="0">
-        <v>8.77398377956784</v>
+        <v>3.241678045</v>
       </c>
       <c r="V503" s="0">
-        <v>144789079.934918</v>
+        <v>181334289.877822</v>
       </c>
       <c r="W503" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y503" t="inlineStr">
         <is>
-          <t>2044-01-31</t>
+          <t>2030-01-31</t>
         </is>
       </c>
       <c r="Z503" s="0">
-        <v>5349921.90008936</v>
+        <v>2518582.26802054</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>ZAG000106998</t>
+          <t>ZAG000107004</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J504" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M504" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N504" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O504" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R504" s="0">
-        <v>3.45106646524773</v>
+        <v>4.599690979</v>
       </c>
       <c r="V504" s="0">
-        <v>184706218.766568</v>
+        <v>183960391.574439</v>
       </c>
       <c r="W504" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y504" t="inlineStr">
         <is>
-          <t>2030-01-31</t>
+          <t>2032-03-31</t>
         </is>
       </c>
       <c r="Z504" s="0">
-        <v>5847192.99862552</v>
+        <v>42407.7476430616</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>ZAG000107004</t>
+          <t>ZAG000107012</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J505" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M505" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N505" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O505" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R505" s="0">
-        <v>4.84022327751171</v>
+        <v>6.814693004</v>
       </c>
       <c r="V505" s="0">
-        <v>188041124.442408</v>
+        <v>187643256.128501</v>
       </c>
       <c r="W505" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y505" t="inlineStr">
         <is>
-          <t>2032-03-31</t>
+          <t>2037-01-31</t>
         </is>
       </c>
       <c r="Z505" s="0">
-        <v>3735918.48108766</v>
+        <v>2932226.8567055</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>ZAG000107012</t>
+          <t>ZAG000125972</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I506" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J506" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K506" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M506" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N506" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O506" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R506" s="0">
-        <v>7.08465692974904</v>
+        <v>6.023955294</v>
       </c>
       <c r="V506" s="0">
-        <v>144498608.629494</v>
+        <v>200799423.363115</v>
       </c>
       <c r="W506" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y506" t="inlineStr">
         <is>
-          <t>2037-01-31</t>
+          <t>2035-02-28</t>
         </is>
       </c>
       <c r="Z506" s="0">
-        <v>5003452.46924086</v>
+        <v>1627983.69087666</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>ZAG000125972</t>
+          <t>ZAG000125980</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I507" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J507" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K507" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M507" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N507" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O507" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R507" s="0">
-        <v>6.2726563262393</v>
+        <v>7.580674355</v>
       </c>
       <c r="V507" s="0">
-        <v>188562497.331637</v>
+        <v>169515446.865316</v>
       </c>
       <c r="W507" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y507" t="inlineStr">
         <is>
-          <t>2035-02-28</t>
+          <t>2040-01-31</t>
         </is>
       </c>
       <c r="Z507" s="0">
-        <v>5214425.31158637</v>
+        <v>2789047.93335364</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>ZAG000125980</t>
+          <t>ZAG000195280</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I508" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J508" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K508" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M508" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N508" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O508" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R508" s="0">
-        <v>7.90684006290545</v>
+        <v>8.832586677</v>
       </c>
       <c r="V508" s="0">
-        <v>155520589.264928</v>
+        <v>64516040.6071665</v>
       </c>
       <c r="W508" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y508" t="inlineStr">
         <is>
-          <t>2040-01-31</t>
+          <t>2053-03-31</t>
         </is>
       </c>
       <c r="Z508" s="0">
-        <v>5643519.27388084</v>
+        <v>17382.2967907535</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>ZAG000195280</t>
+          <t>ZAG000208364</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I509" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J509" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K509" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M509" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N509" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O509" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R509" s="0">
-        <v>9.65329613297079</v>
+        <v>6.74568207</v>
       </c>
       <c r="V509" s="0">
-        <v>58518709.9635166</v>
+        <v>34694679.5003827</v>
       </c>
       <c r="W509" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y509" t="inlineStr">
         <is>
-          <t>2053-03-31</t>
+          <t>2038-03-31</t>
         </is>
       </c>
       <c r="Z509" s="0">
-        <v>1329220.68207744</v>
+        <v>9412.02837014915</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>ZAG000208364</t>
+          <t>ZAG000208372</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I510" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J510" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K510" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M510" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N510" t="inlineStr">
         <is>
           <t>ZA11</t>
         </is>
       </c>
       <c r="O510" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R510" s="0">
-        <v>7.10057067728879</v>
+        <v>4.973623439</v>
       </c>
       <c r="V510" s="0">
-        <v>62055939.3683719</v>
+        <v>30957073.0440251</v>
       </c>
       <c r="W510" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y510" t="inlineStr">
         <is>
-          <t>2038-03-31</t>
+          <t>2033-03-31</t>
         </is>
       </c>
       <c r="Z510" s="0">
-        <v>1436903.91332681</v>
+        <v>8046.89624282242</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>ZAG000208372</t>
+          <t>ZAG000219478</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>ISIN</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
           <t>REPUBLIC OF SOUTH AFRICA</t>
         </is>
       </c>
       <c r="I511" t="inlineStr">
         <is>
-          <t>O841</t>
+          <t>O</t>
         </is>
       </c>
       <c r="J511" t="inlineStr">
         <is>
           <t>378900AAFB4F17004C49</t>
         </is>
       </c>
       <c r="K511" t="inlineStr">
         <is>
           <t>ZA</t>
         </is>
       </c>
       <c r="M511" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="N511" t="inlineStr">
         <is>
-          <t>ZA11</t>
+          <t>XL11</t>
         </is>
       </c>
       <c r="O511" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="R511" s="0">
-        <v>5.23406827209786</v>
+        <v>7.138127409</v>
       </c>
       <c r="V511" s="0">
-        <v>17146735.6927242</v>
+        <v>9011017.62304749</v>
       </c>
       <c r="W511" t="inlineStr">
         <is>
           <t>MktMk</t>
         </is>
       </c>
       <c r="Y511" t="inlineStr">
         <is>
-          <t>2033-03-31</t>
+          <t>2039-03-31</t>
         </is>
       </c>
       <c r="Z511" s="0">
-        <v>380870.993553191</v>
+        <v>2388.65625326156</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t>G</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>ZAG000219486</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>ISIN</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>REPUBLIC OF SOUTH AFRICA</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>REPUBLIC OF SOUTH AFRICA</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>O</t>
+        </is>
+      </c>
+      <c r="J512" t="inlineStr">
+        <is>
+          <t>378900AAFB4F17004C49</t>
+        </is>
+      </c>
+      <c r="K512" t="inlineStr">
+        <is>
+          <t>ZA</t>
+        </is>
+      </c>
+      <c r="M512" t="inlineStr">
+        <is>
+          <t>ZAR</t>
+        </is>
+      </c>
+      <c r="N512" t="inlineStr">
+        <is>
+          <t>XL11</t>
+        </is>
+      </c>
+      <c r="O512" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="R512" s="0">
+        <v>7.711244753</v>
+      </c>
+      <c r="V512" s="0">
+        <v>9586367.6496956</v>
+      </c>
+      <c r="W512" t="inlineStr">
+        <is>
+          <t>MktMk</t>
+        </is>
+      </c>
+      <c r="Y512" t="inlineStr">
+        <is>
+          <t>2042-03-31</t>
+        </is>
+      </c>
+      <c r="Z512" s="0">
+        <v>2591.89221603781</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C8196F3535733C4DB65682ED9D75A378" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="01ed8d43da5cd9baec8398e00997a394">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4dce7a874e3b98c1e52be547965cd10" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -41598,59 +41668,59 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSystemFolder xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{927BC9DF-F340-4874-A28A-327FE84A68CD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF75DFC0-EDAF-4658-8EDD-FC3D8118F9F5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC3AAA57-D062-41A7-B57A-82BE97A65082}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF300BE6-C120-4C6F-AC0F-94EB28AD0436}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B65E84D-0F59-4CDE-AA1B-08B4441F60BB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE5BAEE8-9F3E-4C33-934A-C3878F323A9D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <Company>Alteryx,Inc</Company>
   <Application>Designer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C8196F3535733C4DB65682ED9D75A378</vt:lpwstr>
   </property>