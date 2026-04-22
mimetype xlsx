--- v0 (2026-04-01)
+++ v1 (2026-04-22)
@@ -1,1662 +1,1650 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079c3077f4dd4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df192def2ae4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260331" sheetId="1" r:id="Rcb2c88e070594f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260421" sheetId="1" r:id="Reb5c272ab42f4f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="538">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="534">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>3,098,749</x:t>
-[...2 lines deleted...]
-    <x:t>$198,722,773.37</x:t>
+    <x:t>3,098,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,038,201.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.42%</x:t>
+    <x:t>9.80%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02008TRW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,695,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,697,664.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,272,453</x:t>
-[...23 lines deleted...]
-    <x:t>5.67%</x:t>
+    <x:t>1,272,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,343,149.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,239,714</x:t>
-[...5 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>1,239,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,740,234.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PPJ0VC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>808,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,409,967.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,184,897</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>1,184,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,759,686.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,031,827</x:t>
-[...5 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>1,031,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,184,461.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SXPFJW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,870,432.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,078,013</x:t>
-[...41 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>1,078,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,235,488.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>773,872</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>773,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,040,706.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>867,801</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>867,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,647,700.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,886,524</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>1,886,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,146,147.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspring Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L7PD8B5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,952,593.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SX4QB45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,600,270.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>619,005</x:t>
-[...35 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>619,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,613,147.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,425,674</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>1,425,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,637,970.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>355,327</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>355,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,396,714.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S3K7WZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,145,149.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,195,715.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$26,864,407.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,293,616</x:t>
-[...17 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>1,293,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,769,049.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
     <x:t>970,213</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,944,856.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$23,731,409.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,368,163.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
     <x:t>902,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,399,658.88</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$22,914,282.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,805,650.90</x:t>
+    <x:t>$21,948,609.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,048,755.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,985,551.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DWHM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,466,640.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2056</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL95T81</x:t>
   </x:si>
   <x:si>
-    <x:t>1,053,758</x:t>
-[...56 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>1,053,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,514,756.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PG22V92</x:t>
   </x:si>
   <x:si>
-    <x:t>816,594</x:t>
-[...2 lines deleted...]
-    <x:t>$16,821,836.40</x:t>
+    <x:t>816,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,760,473.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R0Z68W3</x:t>
   </x:si>
   <x:si>
-    <x:t>862,410</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>862,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,325,997.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>709,382</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>709,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,812,661.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P7H3R42</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,065,113.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$16,696,020.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4WK1D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,021,706.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,647,546.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
     <x:t>618,207</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,433,532.81</x:t>
-[...17 lines deleted...]
-    <x:t>$15,387,514.74</x:t>
+    <x:t>$15,560,270.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RP2VDV0</x:t>
   </x:si>
   <x:si>
     <x:t>609,077</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,159,926.53</x:t>
-[...17 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$15,397,466.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,273,547.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Chs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059HJP87</x:t>
   </x:si>
   <x:si>
     <x:t>578,329</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,880,405.17</x:t>
-[...14 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$15,094,386.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K70N2K4</x:t>
   </x:si>
   <x:si>
-    <x:t>592,908</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>592,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,710,097.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>743,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,549,295.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,230,018.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007X1PZ37</x:t>
   </x:si>
   <x:si>
-    <x:t>557,873</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>557,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,203,777.56</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XD33QT4</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,704,261.45</x:t>
-[...14 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$14,044,061.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,230,800.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LYC4DB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,936,144.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,892,857.96</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2057</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GGWSZ35</x:t>
   </x:si>
   <x:si>
-    <x:t>711,488</x:t>
-[...29 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>711,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,757,177.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,546,963.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,183,141.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,044,412.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Property Preferred Lp</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YPMQY4</x:t>
   </x:si>
   <x:si>
-    <x:t>723,471</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>723,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,930,218.18</x:t>
   </x:si>
   <x:si>
     <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2078</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>BBG00JPYXQD8</x:t>
   </x:si>
   <x:si>
-    <x:t>458,156</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>458,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,417,297.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005ZV53B7</x:t>
   </x:si>
   <x:si>
     <x:t>452,767</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,133,540.53</x:t>
+    <x:t>$11,409,728.40</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,671,029.04</x:t>
+    <x:t>$11,262,808.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QFNHPB9</x:t>
   </x:si>
   <x:si>
     <x:t>433,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,588,112.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$10,956,000.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J89QHK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,502,761.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,496,389.51</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2069</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJKFXT5</x:t>
   </x:si>
   <x:si>
     <x:t>424,177</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,256,599.86</x:t>
-[...17 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$10,481,413.67</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>650,849</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>650,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,329,116.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZF244C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,729,917.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P5DR9F5</x:t>
   </x:si>
   <x:si>
     <x:t>377,305</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,840,114.40</x:t>
-[...11 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$9,723,149.85</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>398,865</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>398,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,548,852.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJLQVG9</x:t>
   </x:si>
   <x:si>
-    <x:t>432,064</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>432,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,497,008.50</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1FSX99</x:t>
   </x:si>
   <x:si>
-    <x:t>371,913</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>371,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,439,431.12</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
     <x:t>425,549</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,064,193.70</x:t>
-[...5 lines deleted...]
-    <x:t>$9,059,867.67</x:t>
+    <x:t>$9,387,610.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZXFVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,294,070.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>431,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,236,432.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,140,515.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000007527</x:t>
   </x:si>
   <x:si>
-    <x:t>330,736</x:t>
-[...2 lines deleted...]
-    <x:t>$9,012,556.00</x:t>
+    <x:t>330,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,108,524.52</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,934,582.40</x:t>
-[...23 lines deleted...]
-    <x:t>$8,858,586.10</x:t>
+    <x:t>$8,965,521.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,962,387.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,521,452.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GW2CPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>379,446</x:t>
-[...44 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>339,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,516,960.46</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,651,775.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$8,412,311.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pitney Bowes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00465R7L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,789,835.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,726,600.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WG9HJ74</x:t>
   </x:si>
   <x:si>
     <x:t>296,454</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,506,215.28</x:t>
-[...11 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$7,698,880.73</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
     <x:t>349,867</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,263,238.92</x:t>
+    <x:t>$7,557,127.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>Pitney Bowes Inc</x:t>
-[...11 lines deleted...]
-    <x:t>$7,229,337.60</x:t>
+    <x:t>BBG013G1SJW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>468,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,451,393.04</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,215,112.20</x:t>
-[...8 lines deleted...]
-    <x:t>$7,141,895.28</x:t>
+    <x:t>$7,386,410.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbor Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012TJZP16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,898,971.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,883,661.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NHKGBC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,848,535.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M16MW47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,839,807.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,749,986.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,748,405.20</x:t>
   </x:si>
   <x:si>
     <x:t>Two Harbors Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H56P4S7</x:t>
   </x:si>
   <x:si>
     <x:t>273,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,839,399.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$6,740,832.90</x:t>
   </x:si>
   <x:si>
     <x:t>Tennessee Valley Authority</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000006564</x:t>
   </x:si>
   <x:si>
     <x:t>276,476</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,773,662.00</x:t>
-[...44 lines deleted...]
-    <x:t>$6,451,949.70</x:t>
+    <x:t>$6,718,366.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,344,539.81</x:t>
-[...11 lines deleted...]
-    <x:t>$6,275,931.18</x:t>
+    <x:t>$6,566,388.84</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
     <x:t>323,403</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,251,379.99</x:t>
+    <x:t>$6,532,740.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487,517.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
     <x:t>291,062</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,187,978.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$6,481,950.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,260,299.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZN8QS7</x:t>
   </x:si>
   <x:si>
     <x:t>353,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,105,352.32</x:t>
-[...11 lines deleted...]
-    <x:t>$6,104,794.90</x:t>
+    <x:t>$6,207,814.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qvc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QXKGCS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,201,674.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,919,141.23</x:t>
-[...11 lines deleted...]
-    <x:t>$5,905,630.84</x:t>
+    <x:t>$6,184,804.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF0SJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,099,784.46</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,864,899.30</x:t>
+    <x:t>$6,006,064.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>280,282</x:t>
-[...20 lines deleted...]
-    <x:t>$5,667,790.76</x:t>
+    <x:t>$5,866,490.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TY1JG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,763,041.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,695,126.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,646,320.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Brp Holdings Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZYXLK13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,565,248.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
     <x:t>346,770</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,635,012.50</x:t>
-[...41 lines deleted...]
-    <x:t>$5,474,695.55</x:t>
+    <x:t>$5,537,916.90</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
     <x:t>278,367</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,358,564.75</x:t>
-[...14 lines deleted...]
-    <x:t>$5,239,128.60</x:t>
+    <x:t>$5,483,829.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bip Bermuda Holdings I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HQXWV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,277,936.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QS5P1J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,182,630.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013JY1B83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,167,586.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C6LWHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,128,680.15</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HPSFZ72</x:t>
   </x:si>
   <x:si>
     <x:t>313,015</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,158,487.20</x:t>
-[...29 lines deleted...]
-    <x:t>$4,965,317.35</x:t>
+    <x:t>$5,036,411.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J36ZR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,918,991.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01259VZ98</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,678,606.80</x:t>
-[...17 lines deleted...]
-    <x:t>$4,611,726.78</x:t>
+    <x:t>$4,856,480.10</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>304,540</x:t>
-[...2 lines deleted...]
-    <x:t>$4,476,738.00</x:t>
+    <x:t>304,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,629,175.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>Brookfield Infrastructure Finance Ulc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011384SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,411,796.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,255,483.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$4,344,420.60</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,187,413.08</x:t>
-[...11 lines deleted...]
-    <x:t>$4,069,525.50</x:t>
+    <x:t>$4,302,466.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Qvc Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X28PK32</x:t>
   </x:si>
   <x:si>
-    <x:t>342,745</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>342,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,364.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>4,785,733</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>5,526,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,526,181.30</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,003,397.89</x:t>
+    <x:t>$3,296,369.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1681,51 +1669,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdc33ec18a848b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc4e4e41ee6c34654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb2c88e070594f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5513479b99264d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3806340bf9834794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb5c272ab42f4f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K123"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
@@ -1849,86 +1837,86 @@
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -1954,118 +1942,118 @@
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2126,51 +2114,51 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2234,121 +2222,121 @@
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -2371,156 +2359,156 @@
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2616,3400 +2604,3400 @@
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="G50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="G51" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F54" s="1" t="s">
+      <x:c r="G54" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F56" s="1" t="s">
+      <x:c r="G56" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="G56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F58" s="1" t="s">
+      <x:c r="G58" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D72" s="1" t="s">
+      <x:c r="G72" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11" ht="15" customHeight="1">
       <x:c r="A123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G123" s="2" t="s">