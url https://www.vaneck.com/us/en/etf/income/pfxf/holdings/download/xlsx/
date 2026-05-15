--- v1 (2026-04-22)
+++ v2 (2026-05-15)
@@ -1,1650 +1,1608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df192def2ae4b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921164d585764af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260421" sheetId="1" r:id="Reb5c272ab42f4f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260514" sheetId="1" r:id="Rdafc1c0b45c447bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="534">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="520">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>3,098,775</x:t>
-[...2 lines deleted...]
-    <x:t>$217,038,201.00</x:t>
+    <x:t>3,289,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,565,944.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.80%</x:t>
+    <x:t>9.74%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,695,058</x:t>
-[...5 lines deleted...]
-    <x:t>6.53%</x:t>
+    <x:t>2,926,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,749,370.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,272,466</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>1,442,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,515,521.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,239,729</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>1,346,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,768,312.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>808,524</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>878,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,876,122.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SXPFJW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>869,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,566,422.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,184,910</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>1,326,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,257,940.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,031,838</x:t>
-[...23 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>1,153,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,715,125.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,078,026</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>1,170,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,432,478.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>773,883</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>864,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,843,781.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspring Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L7PD8B5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,860,116.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>867,812</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>942,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,031,018.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,886,535</x:t>
-[...23 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>2,048,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,042,966.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>325,352</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>368,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,938,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J2JZLQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,548,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,209,211.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>619,016</x:t>
-[...20 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>673,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,505,157.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>355,340</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>402,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,780,171.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S3K7WZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>355,303</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>402,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,736,753.95</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,864,407.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$29,043,863.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,293,627</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>1,404,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,038,810.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,320,238.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>970,213</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>1,053,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,597,892.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>902,848</x:t>
-[...2 lines deleted...]
-    <x:t>$22,914,282.24</x:t>
+    <x:t>1,009,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,451,015.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,543,673.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,948,609.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$23,307,084.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qwest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL95T81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,144,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,199,129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H90PC80</x:t>
   </x:si>
   <x:si>
-    <x:t>776,181</x:t>
-[...26 lines deleted...]
-    <x:t>Canada</x:t>
+    <x:t>842,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,945,578.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>936,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,357,455.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PG22V92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,109,182.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJK39N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>792,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,959,362.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,681,708.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0210PYBS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,395,648.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4WK1D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,299,422.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,136,011.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,887,533.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,774,250.08</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>309,929</x:t>
-[...158 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>336,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,673,380.56</x:t>
   </x:si>
   <x:si>
     <x:t>Chs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059HJP87</x:t>
   </x:si>
   <x:si>
-    <x:t>578,329</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>628,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,574,160.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>807,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,412,992.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K70N2K4</x:t>
   </x:si>
   <x:si>
-    <x:t>592,910</x:t>
-[...17 lines deleted...]
-    <x:t>$14,549,295.24</x:t>
+    <x:t>643,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,948,783.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2062</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0193X8P90</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,230,018.00</x:t>
+    <x:t>$15,690,990.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007X1PZ37</x:t>
   </x:si>
   <x:si>
-    <x:t>557,886</x:t>
-[...2 lines deleted...]
-    <x:t>$14,203,777.56</x:t>
+    <x:t>605,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,580,224.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GGWSZ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>772,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,105,287.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XD33QT4</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,044,061.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$15,092,871.57</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007386NT5</x:t>
   </x:si>
   <x:si>
-    <x:t>530,931</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>576,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,499,226.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>539,006</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>585,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,078,340.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>544,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,527,097.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>785,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,344,554.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,281,853.32</x:t>
   </x:si>
   <x:si>
     <x:t>Vse Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0200BJYM3</x:t>
   </x:si>
   <x:si>
-    <x:t>247,749</x:t>
-[...41 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>269,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,808,488.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPYXQD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,526,999.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,439,402.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LP9RZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>282,600</x:t>
-[...44 lines deleted...]
-    <x:t>$11,409,728.40</x:t>
+    <x:t>$12,257,660.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,042,875.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,262,808.25</x:t>
-[...14 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$12,002,518.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJKFXT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,473,695.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>485,116</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>526,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,462,014.72</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPWYK82</x:t>
   </x:si>
   <x:si>
-    <x:t>428,599</x:t>
-[...17 lines deleted...]
-    <x:t>$10,481,413.67</x:t>
+    <x:t>465,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,417,022.43</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>650,858</x:t>
-[...2 lines deleted...]
-    <x:t>$10,329,116.46</x:t>
+    <x:t>706,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,195,822.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF244C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,729,917.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$10,998,792.12</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P5DR9F5</x:t>
   </x:si>
   <x:si>
-    <x:t>377,305</x:t>
-[...2 lines deleted...]
-    <x:t>$9,723,149.85</x:t>
+    <x:t>409,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,644,973.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJLQVG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,489,858.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>398,866</x:t>
-[...17 lines deleted...]
-    <x:t>$9,497,008.50</x:t>
+    <x:t>433,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,413,599.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKCJ9T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,338,362.61</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1FSX99</x:t>
   </x:si>
   <x:si>
-    <x:t>371,924</x:t>
-[...17 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>403,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,267,773.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>468,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,054,205.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,054,203.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,984,472.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GZXFVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>512,070</x:t>
-[...38 lines deleted...]
-    <x:t>$9,108,524.52</x:t>
+    <x:t>556,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,954,727.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,801,654.24</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,965,521.41</x:t>
-[...11 lines deleted...]
-    <x:t>$8,962,387.86</x:t>
+    <x:t>$9,748,023.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Rlj Lodging Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HLJLDS5</x:t>
   </x:si>
   <x:si>
-    <x:t>347,106</x:t>
-[...2 lines deleted...]
-    <x:t>$8,521,452.30</x:t>
+    <x:t>376,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,523,985.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G2HF7Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,360,275.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GW2CPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>339,186</x:t>
-[...11 lines deleted...]
-    <x:t>$8,412,311.67</x:t>
+    <x:t>368,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,348,077.05</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>376,537</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>408,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,898,664.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,399,275.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PYN2GP1</x:t>
   </x:si>
   <x:si>
-    <x:t>303,480</x:t>
-[...11 lines deleted...]
-    <x:t>$7,698,880.73</x:t>
+    <x:t>329,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,307,098.36</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
-    <x:t>349,867</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>380,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,231,415.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QGJPJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,147,167.25</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>468,936</x:t>
-[...14 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>509,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,990,571.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,801,697.12</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>305,670</x:t>
-[...2 lines deleted...]
-    <x:t>$6,898,971.90</x:t>
+    <x:t>331,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,677,032.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZBL156</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,883,661.88</x:t>
+    <x:t>$7,673,452.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,666,444.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M16MW47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,585,870.50</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NHKGBC1</x:t>
   </x:si>
   <x:si>
-    <x:t>307,247</x:t>
-[...26 lines deleted...]
-    <x:t>$6,749,986.45</x:t>
+    <x:t>333,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,561,377.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H56P4S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,340,682.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>Tennessee Valley Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000006564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,253,121.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,189,904.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6BMLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,171,684.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBVL409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,158,495.38</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01ZKLTM57</x:t>
   </x:si>
   <x:si>
-    <x:t>269,505</x:t>
-[...56 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>292,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,134,197.50</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>291,062</x:t>
-[...11 lines deleted...]
-    <x:t>$6,260,299.49</x:t>
+    <x:t>316,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,104,804.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,952,517.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,184,804.05</x:t>
+    <x:t>$6,733,525.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF0SJ27</x:t>
   </x:si>
   <x:si>
-    <x:t>344,426</x:t>
-[...2 lines deleted...]
-    <x:t>$6,099,784.46</x:t>
+    <x:t>373,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,597,218.88</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,006,064.37</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$6,513,822.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,866,490.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$6,398,466.98</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,763,041.46</x:t>
+    <x:t>$6,206,605.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,197,177.28</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y92GY36</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,695,126.83</x:t>
-[...11 lines deleted...]
-    <x:t>$5,646,320.68</x:t>
+    <x:t>$6,185,530.11</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,565,248.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$6,174,977.71</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>346,770</x:t>
-[...2 lines deleted...]
-    <x:t>$5,537,916.90</x:t>
+    <x:t>376,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,062,326.20</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>278,367</x:t>
-[...2 lines deleted...]
-    <x:t>$5,483,829.90</x:t>
+    <x:t>302,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,038,322.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,277,936.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$5,771,053.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C6LWHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,685,520.86</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QS5P1J0</x:t>
   </x:si>
   <x:si>
-    <x:t>278,936</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>302,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,591,201.72</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013JY1B83</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,167,586.40</x:t>
-[...8 lines deleted...]
-    <x:t>$5,128,680.15</x:t>
+    <x:t>$5,529,280.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HPSFZ72</x:t>
   </x:si>
   <x:si>
-    <x:t>313,015</x:t>
-[...2 lines deleted...]
-    <x:t>$5,036,411.35</x:t>
+    <x:t>339,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,427,257.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01259VZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,372,595.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,918,991.97</x:t>
-[...11 lines deleted...]
-    <x:t>$4,856,480.10</x:t>
+    <x:t>$5,353,065.24</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>304,551</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>330,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,037,109.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,411,796.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$4,845,870.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013YSLQY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,748,624.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,344,420.60</x:t>
-[...26 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$4,702,483.75</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>5,526,181</x:t>
-[...2 lines deleted...]
-    <x:t>$5,526,181.30</x:t>
+    <x:t>1,001,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,053.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,296,369.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$10,503,599.58</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1669,56 +1627,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5513479b99264d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3806340bf9834794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb5c272ab42f4f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b70aea571f410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3d2fe3c7fbd4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdafc1c0b45c447bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:K123"/>
+  <x:dimension ref="A1:K121"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1977,118 +1935,118 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2114,51 +2072,51 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2187,86 +2145,86 @@
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -2289,89 +2247,89 @@
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -2415,3612 +2373,3542 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F23" s="1" t="s">
+      <x:c r="G23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D51" s="1" t="s">
+      <x:c r="G51" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="G51" s="1" t="s">
+      <x:c r="J51" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="1" t="s">
+      <x:c r="G52" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="G52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="G54" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="G78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D81" s="1" t="s">
+      <x:c r="G81" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="G86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="G88" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="G91" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="G93" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D94" s="1" t="s">
+      <x:c r="G94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
-      <x:c r="A121" s="1">
-[...2 lines deleted...]
-      <x:c r="B121" s="1" t="s">
+      <x:c r="A121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...55 lines deleted...]
-      <x:c r="J122" s="1" t="s">
+      <x:c r="B121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K122" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A123" s="2" t="s">
+      <x:c r="C121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B123" s="2" t="s">
+      <x:c r="D121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C123" s="2" t="s">
+      <x:c r="E121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="2" t="s">
+      <x:c r="F121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E123" s="2" t="s">
+      <x:c r="G121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F123" s="2" t="s">
+      <x:c r="H121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G123" s="2" t="s">
+      <x:c r="I121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H123" s="2" t="s">
+      <x:c r="J121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I123" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="K123" s="2" t="s">
+      <x:c r="K121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
-    <x:mergeCell ref="A123:K123"/>
+    <x:mergeCell ref="A121:K121"/>
   </x:mergeCells>
 </x:worksheet>
 </file>