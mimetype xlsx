--- v2 (2026-05-15)
+++ v3 (2026-06-13)
@@ -1,1608 +1,1632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921164d585764af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb87a3b106c14302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260514" sheetId="1" r:id="Rdafc1c0b45c447bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260611" sheetId="1" r:id="R61a7a61ffa4940f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="520">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="528">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>3,289,116</x:t>
-[...2 lines deleted...]
-    <x:t>$240,565,944.24</x:t>
+    <x:t>3,427,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,199,384.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.74%</x:t>
+    <x:t>9.57%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W930WV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,761,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,987,687.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,926,628</x:t>
-[...20 lines deleted...]
-    <x:t>5.73%</x:t>
+    <x:t>2,980,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,500,684.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PPJ0VC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,577,751.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,346,253</x:t>
-[...23 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>1,370,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,548,164.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>869,263</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>885,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,299,802.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,326,325</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>1,370,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,198,404.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,153,343</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>1,192,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,238,966.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,170,622</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>1,192,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,273,201.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspring Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L7PD8B5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,857,679.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>864,977</x:t>
-[...23 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>894,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,880,317.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>942,323</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>959,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,797,431.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,048,625</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>2,086,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,197,356.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,029,330.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LLNT99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,129,103.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J2JZLQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,576,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,509,203.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQ59KW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,416,005.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R1V2VQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,430,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,309,409.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Capital Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYGW6R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,043,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,868,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,712,832.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMM2WS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,072,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,481,612.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>368,650</x:t>
-[...35 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>265,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,138,689.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R9QQ665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,330,140.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qwest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL95T81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,149,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,300,785.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,939,451.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>402,671</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>289,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,604,654.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S3K7WZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>402,577</x:t>
-[...146 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>289,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,762,177.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R0Z68W3</x:t>
   </x:si>
   <x:si>
-    <x:t>936,500</x:t>
-[...2 lines deleted...]
-    <x:t>$19,357,455.00</x:t>
+    <x:t>953,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,588,977.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PG22V92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,288,742.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sempra</x:t>
-[...14 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,847,459.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>792,947</x:t>
-[...14 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>819,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,677,612.87</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>691,951</x:t>
-[...2 lines deleted...]
-    <x:t>$17,395,648.14</x:t>
+    <x:t>715,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,902,657.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4WK1D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>715,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,302,526.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dte Energy Co</x:t>
-[...11 lines deleted...]
-    <x:t>$17,299,422.36</x:t>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,301,893.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,781,975.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,780,581.57</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N8T9ZV6</x:t>
   </x:si>
   <x:si>
-    <x:t>737,578</x:t>
-[...29 lines deleted...]
-    <x:t>$16,774,250.08</x:t>
+    <x:t>751,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,748,125.10</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>336,564</x:t>
-[...17 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>342,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,026,288.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K70N2K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,966,578.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,916,690.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,793,294.08</x:t>
   </x:si>
   <x:si>
     <x:t>Telephone And Data Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01230NF56</x:t>
   </x:si>
   <x:si>
-    <x:t>807,726</x:t>
-[...44 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>822,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,694,654.68</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2057</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GGWSZ35</x:t>
   </x:si>
   <x:si>
-    <x:t>772,649</x:t>
-[...2 lines deleted...]
-    <x:t>$15,105,287.95</x:t>
+    <x:t>776,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,174,455.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XD33QT4</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,092,871.57</x:t>
+    <x:t>$15,092,272.96</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007386NT5</x:t>
   </x:si>
   <x:si>
-    <x:t>576,510</x:t>
-[...2 lines deleted...]
-    <x:t>$14,499,226.50</x:t>
+    <x:t>587,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,648,594.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>585,378</x:t>
-[...2 lines deleted...]
-    <x:t>$14,078,340.90</x:t>
+    <x:t>596,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,994,487.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JB0SD3</x:t>
   </x:si>
   <x:si>
-    <x:t>544,350</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>554,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,803,439.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,769,420.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,415,291.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Property Preferred Lp</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YPMQY4</x:t>
   </x:si>
   <x:si>
-    <x:t>785,667</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>800,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,329,066.24</x:t>
   </x:si>
   <x:si>
     <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00PH21MV7</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>BBG00JPYXQD8</x:t>
   </x:si>
   <x:si>
-    <x:t>497,498</x:t>
-[...2 lines deleted...]
-    <x:t>$12,526,999.64</x:t>
+    <x:t>506,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,661,708.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,561,237.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG005ZV53B7</x:t>
   </x:si>
   <x:si>
-    <x:t>491,676</x:t>
-[...2 lines deleted...]
-    <x:t>$12,439,402.80</x:t>
+    <x:t>500,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,532,470.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,269,355.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>Whirlpool Corp</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,002,518.31</x:t>
+    <x:t>$12,231,613.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,602,932.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BZQMW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>719,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,371,907.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2069</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJKFXT5</x:t>
   </x:si>
   <x:si>
-    <x:t>460,606</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>469,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,321,221.67</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>526,747</x:t>
-[...20 lines deleted...]
-    <x:t>$11,195,822.88</x:t>
+    <x:t>536,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,222,554.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P5DR9F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,852,854.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00ZF244C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,998,792.12</x:t>
-[...11 lines deleted...]
-    <x:t>$10,644,973.19</x:t>
+    <x:t>500,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,509,713.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
+    <x:t>Transcanada Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRRTPH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,418,640.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>411,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,417,697.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,182,201.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJLQVG9</x:t>
   </x:si>
   <x:si>
-    <x:t>469,135</x:t>
-[...20 lines deleted...]
-    <x:t>$10,413,599.12</x:t>
+    <x:t>477,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,119,909.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,034,929.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,970,996.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
-    <x:t>462,153</x:t>
-[...32 lines deleted...]
-    <x:t>$10,054,203.93</x:t>
+    <x:t>470,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,939,114.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Viii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRV0P42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,807,675.02</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Arkansas Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKL54F2</x:t>
   </x:si>
   <x:si>
-    <x:t>480,025</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>488,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,794,930.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,665,544.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GW2CPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,659,159.75</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GZXFVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>556,130</x:t>
-[...35 lines deleted...]
-    <x:t>$9,523,985.03</x:t>
+    <x:t>566,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,630,649.94</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,360,275.40</x:t>
-[...14 lines deleted...]
-    <x:t>$9,348,077.05</x:t>
+    <x:t>$9,205,788.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>408,946</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>416,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,673,487.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRYWBV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,511,866.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,450,735.34</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WG9HJ74</x:t>
   </x:si>
   <x:si>
+    <x:t>327,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,336,869.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QGJPJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,239,974.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G1SJW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,162,260.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbor Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012TJZP16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,720,810.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,594,998.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,539,833.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,474,729.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M16MW47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,460,541.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NHKGBC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,447,495.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H56P4S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,393,789.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tennessee Valley Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000006564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,377,810.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,206,317.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6BMLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,204,341.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBVL409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,202,748.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,966,555.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgia Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS213T8</x:t>
+  </x:si>
+  <x:si>
     <x:t>321,873</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,399,275.94</x:t>
-[...146 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$6,962,112.99</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZCHCL0</x:t>
   </x:si>
   <x:si>
-    <x:t>304,399</x:t>
-[...56 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>309,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,828,484.89</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,733,525.50</x:t>
+    <x:t>$6,752,875.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF0SJ27</x:t>
   </x:si>
   <x:si>
-    <x:t>373,992</x:t>
-[...2 lines deleted...]
-    <x:t>$6,597,218.88</x:t>
+    <x:t>380,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,734,082.16</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,513,822.11</x:t>
+    <x:t>$6,447,116.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,398,466.98</x:t>
+    <x:t>309,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,394,454.17</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,206,605.17</x:t>
+    <x:t>357,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,391,223.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,257,104.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JGG7150</x:t>
   </x:si>
   <x:si>
-    <x:t>306,336</x:t>
-[...8 lines deleted...]
-    <x:t>$6,185,530.11</x:t>
+    <x:t>311,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,253,394.50</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,174,977.71</x:t>
+    <x:t>$6,216,995.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0132TDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,073,525.36</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>376,542</x:t>
-[...14 lines deleted...]
-    <x:t>$6,038,322.65</x:t>
+    <x:t>383,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,901,695.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,771,053.93</x:t>
+    <x:t>$5,868,773.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QS5P1J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,635,600.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
+    <x:t>12/01/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013JY1B83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,607,924.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C6LWHT6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,685,520.86</x:t>
-[...17 lines deleted...]
-    <x:t>$5,529,280.69</x:t>
+    <x:t>298,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,498,948.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HPSFZ72</x:t>
   </x:si>
   <x:si>
-    <x:t>339,877</x:t>
-[...2 lines deleted...]
-    <x:t>$5,427,257.90</x:t>
+    <x:t>346,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,430,795.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J36ZR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,361,188.49</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01259VZ98</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,372,595.00</x:t>
-[...5 lines deleted...]
-    <x:t>$5,353,065.24</x:t>
+    <x:t>$5,327,250.50</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>330,736</x:t>
-[...2 lines deleted...]
-    <x:t>$5,037,109.28</x:t>
+    <x:t>336,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,097,195.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Infrastructure Finance Ulc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011384SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,866,797.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Brookfield Infrastructure Finance Ulc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,748,624.40</x:t>
+    <x:t>$4,798,165.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,702,483.75</x:t>
+    <x:t>$4,771,428.28</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,001,053</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>195,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,769.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,503,599.58</x:t>
+    <x:t>$7,120,757.70</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1627,51 +1651,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b70aea571f410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3d2fe3c7fbd4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdafc1c0b45c447bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a53fb662344160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5118b1ea74574878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61a7a61ffa4940f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K121"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
@@ -1795,86 +1819,86 @@
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D5" s="1" t="s">
+      <x:c r="E5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F5" s="1" t="s">
+      <x:c r="G5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -2072,86 +2096,86 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2212,3677 +2236,3677 @@
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="1" t="s">
+      <x:c r="G52" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D56" s="1" t="s">
+      <x:c r="G56" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F57" s="1" t="s">
+      <x:c r="G57" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F61" s="1" t="s">
+      <x:c r="G61" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F121" s="2" t="s">