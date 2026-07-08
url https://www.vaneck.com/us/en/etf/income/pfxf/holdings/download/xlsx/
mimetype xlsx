--- v3 (2026-06-13)
+++ v4 (2026-07-08)
@@ -1,1632 +1,1620 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb87a3b106c14302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834615df0ee2491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260611" sheetId="1" r:id="R61a7a61ffa4940f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260707" sheetId="1" r:id="Raf38fcca22424e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="528">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="524">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W930WV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,416,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,214,394.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...32 lines deleted...]
-    <x:t>6.89%</x:t>
+    <x:t>2,872,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,668,731.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022S7H6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,458,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,627,239.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022S7RTX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,545,585.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,980,326</x:t>
-[...5 lines deleted...]
-    <x:t>6.62%</x:t>
+    <x:t>2,498,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,413,894.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XFZWZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,873,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,699,237.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>894,097</x:t>
-[...5 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>749,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,008,748.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,370,939</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>1,149,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,487,591.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020NQVSL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,443,399.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCK7GY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,777,266.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>885,168</x:t>
-[...35 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>741,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,875,996.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,192,155</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>$50,469,895.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>238,428</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>199,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,274,950.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>894,057</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>$37,792,695.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>959,668</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>804,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,016,426.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,086,223</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>1,748,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,230,263.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Bruker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1L3C62</x:t>
   </x:si>
   <x:si>
-    <x:t>82,266</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>68,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,932,471.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SX4QB45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,626,929.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>685,477</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>574,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,468,996.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,576,586</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>1,321,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,367,270.92</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,192,138</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$24,660,404.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,430,561</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>1,199,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,793,940.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,043,070</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>874,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,376,757.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMM2WS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,358,137.50</x:t>
   </x:si>
   <x:si>
     <x:t>Novanta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YFVPTD4</x:t>
   </x:si>
   <x:si>
-    <x:t>377,021</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>315,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,065,873.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
-    <x:t>Xcel Energy Inc</x:t>
-[...26 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>BBG01VC7GB81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,931,768.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S3K7WZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,917,142.20</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,330,140.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$19,264,691.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>719,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,485,728.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PG22V92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>756,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,152,224.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,827,427.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,385,366.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJK39N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,222,922.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0210PYBS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,020,998.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4WK1D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,400,494.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,340,643.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,209,799.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,968,538.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,867,665.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K70N2K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,233,525.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,103,085.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,982,324.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,917,957.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,865,720.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DWHM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,798,056.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XD33QT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,732,458.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,002,587.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>464,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,662,288.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LYC4DB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,655,784.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,345,594.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,709,194.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPYXQD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,586,798.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,428,675.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC9NL24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,263,573.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,191,317.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Latin America Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LG37G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,942,139.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,820,415.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,729,970.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BZQMW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,423,108.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J89QHK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,226,633.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJKFXT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,156,952.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P5DR9F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,924,597.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2056</x:t>
-[...488 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>BBG022XDCS94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,866,354.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF244C5</x:t>
   </x:si>
   <x:si>
-    <x:t>500,701</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$8,716,442.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,673,381.64</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>441,094</x:t>
-[...14 lines deleted...]
-    <x:t>$10,417,697.07</x:t>
+    <x:t>369,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,577,248.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,254,916.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJLQVG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,245,821.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,242,701.24</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000007527</x:t>
   </x:si>
   <x:si>
-    <x:t>365,740</x:t>
-[...26 lines deleted...]
-    <x:t>$10,034,929.10</x:t>
+    <x:t>306,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,226,510.77</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J7B27C5</x:t>
   </x:si>
   <x:si>
-    <x:t>476,853</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>399,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,205,533.05</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
-    <x:t>470,602</x:t>
-[...2 lines deleted...]
-    <x:t>$9,939,114.24</x:t>
+    <x:t>394,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,172,838.24</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>417,248</x:t>
-[...17 lines deleted...]
-    <x:t>$9,794,930.76</x:t>
+    <x:t>$8,061,161.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Rlj Lodging Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HLJLDS5</x:t>
   </x:si>
   <x:si>
-    <x:t>383,858</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>321,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,036,815.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZXFVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,987,938.75</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GW2CPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>375,113</x:t>
-[...14 lines deleted...]
-    <x:t>$9,630,649.94</x:t>
+    <x:t>314,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,963,600.02</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,205,788.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$7,714,222.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,108,274.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>416,394</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>349,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,053,290.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,048,107.00</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
-    <x:t>386,903</x:t>
-[...23 lines deleted...]
-    <x:t>$8,336,869.48</x:t>
+    <x:t>324,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,946,356.06</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,239,974.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$6,791,161.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>518,568</x:t>
-[...2 lines deleted...]
-    <x:t>$8,162,260.32</x:t>
+    <x:t>434,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,767,609.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XDYTZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,671,402.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H56P4S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,448,473.57</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>338,039</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>283,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,377,623.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,365,251.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,316,033.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NHKGBC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,259,404.96</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013CT86M9</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,594,998.29</x:t>
-[...26 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$6,234,023.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,205,131.36</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M16MW47</x:t>
   </x:si>
   <x:si>
-    <x:t>333,805</x:t>
-[...23 lines deleted...]
-    <x:t>$7,393,789.92</x:t>
+    <x:t>279,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,149,564.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Tennessee Valley Authority</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000006564</x:t>
   </x:si>
   <x:si>
-    <x:t>308,695</x:t>
-[...14 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>256,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,134,936.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBVL409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,086,647.11</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>377,015</x:t>
-[...11 lines deleted...]
-    <x:t>$7,202,748.76</x:t>
+    <x:t>$6,013,189.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,990,895.76</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZN8QS7</x:t>
   </x:si>
   <x:si>
-    <x:t>390,721</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>327,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,924,257.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>321,873</x:t>
-[...11 lines deleted...]
-    <x:t>$6,828,484.89</x:t>
+    <x:t>269,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,738,305.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF0SJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,733,640.20</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,752,875.15</x:t>
-[...14 lines deleted...]
-    <x:t>$6,734,082.16</x:t>
+    <x:t>$5,710,309.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,447,116.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$5,403,773.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TY1JG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,395,698.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,359,726.68</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>309,959</x:t>
-[...20 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$5,216,703.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JGG7150</x:t>
   </x:si>
   <x:si>
-    <x:t>311,890</x:t>
-[...2 lines deleted...]
-    <x:t>$6,253,394.50</x:t>
+    <x:t>261,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,202,178.40</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,216,995.20</x:t>
+    <x:t>$5,133,963.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalbridge Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSSRRJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,949,837.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>307,832</x:t>
-[...17 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>258,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,943,567.40</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,868,773.94</x:t>
+    <x:t>$4,913,082.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013JY1B83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,747,866.60</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QS5P1J0</x:t>
   </x:si>
   <x:si>
-    <x:t>308,462</x:t>
-[...14 lines deleted...]
-    <x:t>$5,607,924.00</x:t>
+    <x:t>258,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,720,995.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C6LWHT6</x:t>
   </x:si>
   <x:si>
-    <x:t>298,046</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$4,643,856.36</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HPSFZ72</x:t>
   </x:si>
   <x:si>
-    <x:t>346,131</x:t>
-[...2 lines deleted...]
-    <x:t>$5,430,795.39</x:t>
+    <x:t>290,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,554,915.40</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,361,188.49</x:t>
+    <x:t>$4,533,585.36</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01259VZ98</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,327,250.50</x:t>
+    <x:t>$4,456,428.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>336,782</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>282,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,269,454.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013YSLQY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,026,838.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014CSSDT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,009,354.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,866,797.24</x:t>
-[...17 lines deleted...]
-    <x:t>$4,771,428.28</x:t>
+    <x:t>$3,974,381.64</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>195,770</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>1,382,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,110.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,120,757.70</x:t>
+    <x:t>$-5,235,005.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1651,56 +1639,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a53fb662344160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5118b1ea74574878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61a7a61ffa4940f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b22e6649e84ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf610db58985a41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf38fcca22424e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:K121"/>
+  <x:dimension ref="A1:K125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1799,4140 +1787,4280 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" ht="15" customHeight="1">
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="I4" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J4" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="K120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K121" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="K122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K120" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A121" s="2" t="s">
+      <x:c r="C123" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K123" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B121" s="2" t="s">
+      <x:c r="K124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C121" s="2" t="s">
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D121" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E121" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F121" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G121" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H121" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I121" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J121" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K121" s="2" t="s">
+      <x:c r="J125" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="K125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
-    <x:mergeCell ref="A121:K121"/>
+    <x:mergeCell ref="A125:K125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>