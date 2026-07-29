--- v4 (2026-07-08)
+++ v5 (2026-07-29)
@@ -1,1620 +1,1635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834615df0ee2491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17e047c04af408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260707" sheetId="1" r:id="Raf38fcca22424e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260728" sheetId="1" r:id="R0e6704a76e564e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="524">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="529">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>2,416,987</x:t>
-[...5 lines deleted...]
-    <x:t>8.60%</x:t>
+    <x:t>2,413,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,914,206.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,872,721</x:t>
-[...5 lines deleted...]
-    <x:t>8.42%</x:t>
+    <x:t>2,868,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,837,567.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7H6X9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,458,304</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>2,454,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,954,907.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7RTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>$125,545,585.28</x:t>
-[...2 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>$118,537,607.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,498,016</x:t>
-[...5 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>2,494,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,053,291.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XFZWZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,873,515</x:t>
-[...5 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>1,870,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,417,913.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>749,409</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>748,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,314,956.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,149,086</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>1,147,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,291,345.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,443,399.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>$55,671,750.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>999,206</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>997,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,177,282.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YC2DDB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,206,276.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>741,911</x:t>
-[...20 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>740,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,450,020.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>199,840</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>199,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,418,591.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,792,695.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$38,021,377.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>804,361</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>803,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,729,373.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,979,190.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,748,615</x:t>
-[...23 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>1,746,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,084,613.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>295,855</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>295,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,466,960.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>574,545</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>573,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,962,332.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,321,452</x:t>
-[...2 lines deleted...]
-    <x:t>$27,367,270.92</x:t>
+    <x:t>1,319,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,443,220.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,660,404.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$24,404,720.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,199,050</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>1,197,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,754,759.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>874,305</x:t>
-[...2 lines deleted...]
-    <x:t>$21,376,757.25</x:t>
+    <x:t>873,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,179,683.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>899,290</x:t>
-[...2 lines deleted...]
-    <x:t>$21,358,137.50</x:t>
+    <x:t>897,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,734,312.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S3K7WZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,110,634.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Novanta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YFVPTD4</x:t>
   </x:si>
   <x:si>
-    <x:t>315,998</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>315,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,310,925.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>323,148</x:t>
-[...14 lines deleted...]
-    <x:t>$19,917,142.20</x:t>
+    <x:t>322,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,308,931.84</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,264,691.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$18,708,248.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H90PC80</x:t>
   </x:si>
   <x:si>
-    <x:t>719,429</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>718,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,469,266.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PG22V92</x:t>
   </x:si>
   <x:si>
-    <x:t>756,899</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>755,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,022,854.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R0Z68W3</x:t>
   </x:si>
   <x:si>
-    <x:t>799,365</x:t>
-[...2 lines deleted...]
-    <x:t>$15,827,427.00</x:t>
+    <x:t>798,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,580,785.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P7H3R42</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,385,366.77</x:t>
+    <x:t>$15,078,345.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>686,955</x:t>
-[...2 lines deleted...]
-    <x:t>$15,222,922.80</x:t>
+    <x:t>685,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,967,429.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>599,521</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>598,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,403,398.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,371,285.20</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4WK1D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,400,494.42</x:t>
+    <x:t>$14,175,913.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>Agnc Investment Corp</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>03/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RP2VDV0</x:t>
   </x:si>
   <x:si>
-    <x:t>564,553</x:t>
-[...2 lines deleted...]
-    <x:t>$14,209,799.01</x:t>
+    <x:t>563,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,149,597.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,904,101.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>Cms Energy Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$13,968,538.43</x:t>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>535,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,729,598.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>Chs Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Sce Trust Vii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K70N2K4</x:t>
   </x:si>
   <x:si>
-    <x:t>549,565</x:t>
-[...2 lines deleted...]
-    <x:t>$13,233,525.20</x:t>
+    <x:t>548,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,148,169.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,073,602.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,856,542.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG007X1PZ37</x:t>
-[...17 lines deleted...]
-    <x:t>$12,982,324.67</x:t>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,697,260.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DWHM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,463,806.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XD33QT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,384,447.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,994,829.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vse Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0200BJYM3</x:t>
   </x:si>
   <x:si>
-    <x:t>229,816</x:t>
-[...47 lines deleted...]
-    <x:t>$12,002,587.29</x:t>
+    <x:t>229,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,971,971.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>463,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,728,580.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>Rithm Capital Corp</x:t>
-[...11 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,329,069.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>499,605</x:t>
-[...14 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>498,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,314,530.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPYXQD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,651,909.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Property Preferred Lp</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YPMQY4</x:t>
   </x:si>
   <x:si>
-    <x:t>670,582</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>669,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,626,567.87</x:t>
   </x:si>
   <x:si>
     <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00JPYXQD8</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BBG005ZV53B7</x:t>
   </x:si>
   <x:si>
-    <x:t>419,665</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>419,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,476,325.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,184,449.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Latin America Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LG37G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,107,248.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,042,758.54</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,263,573.54</x:t>
-[...20 lines deleted...]
-    <x:t>$9,942,139.50</x:t>
+    <x:t>$9,966,728.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,841,779.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00RPWYK82</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>603,272</x:t>
-[...2 lines deleted...]
-    <x:t>$9,423,108.64</x:t>
+    <x:t>602,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,258,765.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>449,641</x:t>
-[...2 lines deleted...]
-    <x:t>$9,226,633.32</x:t>
+    <x:t>448,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,073,986.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2069</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJKFXT5</x:t>
   </x:si>
   <x:si>
-    <x:t>393,171</x:t>
-[...2 lines deleted...]
-    <x:t>$9,156,952.59</x:t>
+    <x:t>392,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,005,945.78</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P5DR9F5</x:t>
   </x:si>
   <x:si>
-    <x:t>349,725</x:t>
-[...2 lines deleted...]
-    <x:t>$8,924,597.30</x:t>
+    <x:t>349,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,908,398.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,702,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDCS94</x:t>
   </x:si>
   <x:si>
-    <x:t>514,887</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>512,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,682,110.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transcanada Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRRTPH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,494,578.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF244C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,716,442.05</x:t>
-[...26 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$8,460,680.07</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HFWWNC6</x:t>
   </x:si>
   <x:si>
-    <x:t>324,741</x:t>
-[...2 lines deleted...]
-    <x:t>$8,254,916.22</x:t>
+    <x:t>324,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,307,464.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,154,797.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,152,745.17</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJLQVG9</x:t>
   </x:si>
   <x:si>
-    <x:t>400,477</x:t>
-[...26 lines deleted...]
-    <x:t>$8,226,510.77</x:t>
+    <x:t>399,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,073,839.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Viii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRV0P42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,054,574.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,050,825.72</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J7B27C5</x:t>
   </x:si>
   <x:si>
-    <x:t>399,685</x:t>
-[...2 lines deleted...]
-    <x:t>$8,205,533.05</x:t>
+    <x:t>399,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,049,867.17</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
-    <x:t>394,442</x:t>
-[...11 lines deleted...]
-    <x:t>$8,061,161.25</x:t>
+    <x:t>393,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,015,173.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Rlj Lodging Trust</x:t>
-[...8 lines deleted...]
-    <x:t>$8,036,815.40</x:t>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GW2CPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,948,808.88</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GZXFVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>474,625</x:t>
-[...14 lines deleted...]
-    <x:t>$7,963,600.02</x:t>
+    <x:t>473,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,900,463.11</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,714,222.46</x:t>
+    <x:t>$7,749,742.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
+    <x:t>Pitney Bowes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00465R7L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,210,299.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRYWBV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,185,587.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,151,714.70</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00PYN2GP1</x:t>
   </x:si>
   <x:si>
-    <x:t>281,293</x:t>
-[...41 lines deleted...]
-    <x:t>$6,946,356.06</x:t>
+    <x:t>280,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,138,731.06</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,791,161.30</x:t>
+    <x:t>$6,782,953.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>434,657</x:t>
-[...2 lines deleted...]
-    <x:t>$6,767,609.49</x:t>
+    <x:t>434,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,627,485.40</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDYTZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>381,223</x:t>
-[...2 lines deleted...]
-    <x:t>$6,671,402.50</x:t>
+    <x:t>380,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,524,632.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,382,078.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>Two Harbors Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H56P4S7</x:t>
   </x:si>
   <x:si>
-    <x:t>253,777</x:t>
-[...2 lines deleted...]
-    <x:t>$6,448,473.57</x:t>
+    <x:t>253,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,337,659.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>283,324</x:t>
-[...14 lines deleted...]
-    <x:t>$6,365,251.22</x:t>
+    <x:t>282,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,286,304.64</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0036P9V12</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,316,033.50</x:t>
+    <x:t>$6,268,355.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,131,235.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tennessee Valley Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000006564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,128,349.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M16MW47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,093,131.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,084,988.35</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NHKGBC1</x:t>
   </x:si>
   <x:si>
-    <x:t>284,776</x:t>
-[...50 lines deleted...]
-    <x:t>$6,134,936.22</x:t>
+    <x:t>284,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,076,773.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,069,120.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
-    <x:t>299,761</x:t>
-[...2 lines deleted...]
-    <x:t>$6,086,647.11</x:t>
+    <x:t>299,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,941,601.25</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,013,189.14</x:t>
+    <x:t>$5,925,803.64</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZCHCL0</x:t>
   </x:si>
   <x:si>
-    <x:t>259,796</x:t>
-[...14 lines deleted...]
-    <x:t>$5,924,257.92</x:t>
+    <x:t>259,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,860,207.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>269,784</x:t>
-[...2 lines deleted...]
-    <x:t>$5,738,305.68</x:t>
+    <x:t>269,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,624,654.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSNQX11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,567,883.96</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF0SJ27</x:t>
   </x:si>
   <x:si>
-    <x:t>319,245</x:t>
-[...11 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>318,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,562,519.05</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,403,773.52</x:t>
+    <x:t>$5,379,518.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>Brookfield Brp Holdings Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZYXLK13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,290,561.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,395,698.00</x:t>
+    <x:t>$5,265,126.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Mississippi Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DS53GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,192,211.24</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y92GY36</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,359,726.68</x:t>
-[...11 lines deleted...]
-    <x:t>$5,216,703.68</x:t>
+    <x:t>$5,178,322.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,156,766.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bip Bermuda Holdings I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HQXWV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,004,714.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kimco Realty Corp</x:t>
-[...17 lines deleted...]
-    <x:t>$5,133,963.00</x:t>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0132TDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,962,127.14</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>321,418</x:t>
-[...2 lines deleted...]
-    <x:t>$4,949,837.20</x:t>
+    <x:t>320,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,862,392.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Franklin Bsp Realty Trust Inc</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>12/01/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013JY1B83</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,747,866.60</x:t>
+    <x:t>$4,682,274.72</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QS5P1J0</x:t>
   </x:si>
   <x:si>
-    <x:t>258,543</x:t>
-[...2 lines deleted...]
-    <x:t>$4,720,995.18</x:t>
+    <x:t>258,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,634,407.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C6LWHT6</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,643,856.36</x:t>
+    <x:t>$4,614,640.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01259VZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,445,020.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HPSFZ72</x:t>
   </x:si>
   <x:si>
-    <x:t>290,122</x:t>
-[...2 lines deleted...]
-    <x:t>$4,554,915.40</x:t>
+    <x:t>289,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,432,379.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,533,585.36</x:t>
-[...11 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$4,352,185.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013YSLQY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,179,191.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>282,278</x:t>
-[...11 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>281,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,177,254.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Infrastructure Finance Ulc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011384SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,040,928.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,009,354.20</x:t>
+    <x:t>$3,908,724.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>Brookfield Infrastructure Finance Ulc</x:t>
-[...8 lines deleted...]
-    <x:t>$3,974,381.64</x:t>
+    <x:t>09/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL95T81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,329.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>1,382,110</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$.05</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,235,005.22</x:t>
-[...2 lines deleted...]
-    <x:t>-0.22%</x:t>
+    <x:t>$-954,051.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1639,56 +1654,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b22e6649e84ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf610db58985a41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf38fcca22424e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re694b8eb2b2a4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37f16d24c7984e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e6704a76e564e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:K125"/>
+  <x:dimension ref="A1:K126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -2131,86 +2146,86 @@
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
@@ -2297,86 +2312,86 @@
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2434,3120 +2449,3120 @@
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="H58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="H105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
@@ -5561,506 +5576,541 @@
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="H120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:11" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="F124" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="J124" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K124" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A125" s="2" t="s">
+      <x:c r="K125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B125" s="2" t="s">
+      <x:c r="B126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="C126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="D126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="E126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
+      <x:c r="F126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G125" s="2" t="s">
+      <x:c r="G126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H125" s="2" t="s">
+      <x:c r="H126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I125" s="2" t="s">
+      <x:c r="I126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J125" s="2" t="s">
+      <x:c r="J126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K125" s="2" t="s">
+      <x:c r="K126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
-    <x:mergeCell ref="A125:K125"/>
+    <x:mergeCell ref="A126:K126"/>
   </x:mergeCells>
 </x:worksheet>
 </file>