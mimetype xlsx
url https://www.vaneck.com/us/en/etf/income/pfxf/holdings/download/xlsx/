--- v5 (2026-07-29)
+++ v6 (2026-07-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17e047c04af408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e5dfbfeed34fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260728" sheetId="1" r:id="R0e6704a76e564e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260728" sheetId="1" r:id="R0c13ca4a69fd43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="529">
   <x:si>
     <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1654,51 +1654,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re694b8eb2b2a4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37f16d24c7984e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e6704a76e564e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f51624e3d24797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a72ef4e87ad41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c13ca4a69fd43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>