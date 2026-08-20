--- v6 (2026-07-29)
+++ v7 (2026-08-20)
@@ -1,1635 +1,1611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e5dfbfeed34fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348e8d3418f44ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260728" sheetId="1" r:id="R0c13ca4a69fd43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260819" sheetId="1" r:id="R70bd9a256bfe4368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="529">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="521">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QK4ZRJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,840,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,654,151.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
-    <x:t> -- </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...32 lines deleted...]
-    <x:t>8.21%</x:t>
+    <x:t>2,003,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,956,634.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7H6X9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,454,703</x:t>
-[...5 lines deleted...]
-    <x:t>4.96%</x:t>
+    <x:t>2,410,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,001,531.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7RTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>$118,537,607.87</x:t>
-[...2 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>$117,326,686.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XFZWZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,852,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,609,073.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,494,360</x:t>
-[...20 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>2,470,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,360,537.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>748,305</x:t>
-[...5 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>741,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,775,049.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,147,398</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>1,136,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,384,297.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,671,750.96</x:t>
-[...2 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>$52,657,346.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>997,740</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>988,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,291,627.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SXPFJW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,634,255.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,206,276.80</x:t>
-[...20 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$48,507,105.34</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>199,548</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>197,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,789,821.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,021,377.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$36,106,489.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>803,177</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>795,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,710,069.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Bruker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1L3C62</x:t>
   </x:si>
   <x:si>
-    <x:t>68,845</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>68,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,439,667.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,746,060</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>1,729,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,223,209.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LLNT99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,750,149.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J2JZLQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,442,928.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQ59KW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,843,480.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>295,423</x:t>
-[...47 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>236,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,990,426.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,197,290</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>1,185,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,022,833.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>873,029</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>864,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,430,285.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>897,978</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>889,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,311,817.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,419,309.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC7GB81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,549,028.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,355,461.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S3K7WZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>322,596</x:t>
-[...35 lines deleted...]
-    <x:t>$19,308,931.84</x:t>
+    <x:t>267,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,271,243.47</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,708,248.59</x:t>
-[...17 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$18,151,874.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,477,813.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PG22V92</x:t>
   </x:si>
   <x:si>
-    <x:t>755,795</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>748,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,381,716.10</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P7H3R42</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,078,345.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$14,851,684.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,420,535.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>685,950</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>679,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,333,968.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,906,630.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>598,645</x:t>
-[...14 lines deleted...]
-    <x:t>$14,371,285.20</x:t>
+    <x:t>592,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,896,591.52</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4WK1D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,175,913.60</x:t>
-[...14 lines deleted...]
-    <x:t>$14,149,597.90</x:t>
+    <x:t>$13,754,305.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,676,683.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K70N2K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,255,160.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,216,506.45</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N8T9ZV6</x:t>
   </x:si>
   <x:si>
-    <x:t>628,576</x:t>
-[...35 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>622,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,166,065.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,926,946.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007X1PZ37</x:t>
   </x:si>
   <x:si>
-    <x:t>516,335</x:t>
-[...17 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>511,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,921,839.77</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2062</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0193X8P90</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,697,260.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$12,378,875.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>286,854</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>284,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,019,128.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XD33QT4</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,384,447.75</x:t>
+    <x:t>$11,983,619.34</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007386NT5</x:t>
   </x:si>
   <x:si>
-    <x:t>491,390</x:t>
-[...20 lines deleted...]
-    <x:t>$11,971,971.60</x:t>
+    <x:t>486,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,864,307.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JB0SD3</x:t>
   </x:si>
   <x:si>
-    <x:t>463,947</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>459,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,518,586.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PH21MV7</x:t>
   </x:si>
   <x:si>
-    <x:t>441,507</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>437,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,119,292.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>498,877</x:t>
-[...2 lines deleted...]
-    <x:t>$11,314,530.36</x:t>
+    <x:t>494,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,997,352.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,941,793.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JPYXQD8</x:t>
   </x:si>
   <x:si>
-    <x:t>424,041</x:t>
-[...2 lines deleted...]
-    <x:t>$10,651,909.92</x:t>
+    <x:t>419,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,679,099.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Brookfield Property Preferred Lp</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BBG005ZV53B7</x:t>
   </x:si>
   <x:si>
-    <x:t>419,053</x:t>
-[...2 lines deleted...]
-    <x:t>$10,476,325.00</x:t>
+    <x:t>415,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,458,050.40</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QFNHPB9</x:t>
   </x:si>
   <x:si>
-    <x:t>401,595</x:t>
-[...2 lines deleted...]
-    <x:t>$10,184,449.20</x:t>
+    <x:t>397,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,201,877.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Latin America Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LG37G8</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,107,248.02</x:t>
+    <x:t>$10,029,032.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,809,239.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LP9RZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,042,758.54</x:t>
+    <x:t>$9,678,367.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,966,728.72</x:t>
-[...11 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$9,669,323.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P5DR9F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,043,585.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>602,392</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>596,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,002,331.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJKFXT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,864,776.80</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>448,985</x:t>
-[...35 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>444,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,853,021.32</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1FSX99</x:t>
   </x:si>
   <x:si>
-    <x:t>344,225</x:t>
-[...2 lines deleted...]
-    <x:t>$8,702,008.00</x:t>
+    <x:t>340,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,703,228.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00ZF244C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,582,241.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,323,508.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transcanada Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRRTPH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,281,225.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDCS94</x:t>
   </x:si>
   <x:si>
-    <x:t>512,824</x:t>
-[...35 lines deleted...]
-    <x:t>$8,307,464.34</x:t>
+    <x:t>510,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,259,809.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GW2CPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,188,842.60</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000007527</x:t>
   </x:si>
   <x:si>
-    <x:t>306,111</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>303,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,090,993.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKCJ9T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,077,769.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,052,148.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJLQVG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,035,387.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Arkansas Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKL54F2</x:t>
   </x:si>
   <x:si>
-    <x:t>409,069</x:t>
-[...14 lines deleted...]
-    <x:t>$8,073,839.67</x:t>
+    <x:t>405,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,025,684.73</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,054,574.78</x:t>
-[...11 lines deleted...]
-    <x:t>$8,050,825.72</x:t>
+    <x:t>$7,988,788.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022TJDTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,907,471.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G2HF7Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,902,837.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZXFVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,894,769.76</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J7B27C5</x:t>
   </x:si>
   <x:si>
-    <x:t>399,101</x:t>
-[...50 lines deleted...]
-    <x:t>$7,749,742.30</x:t>
+    <x:t>395,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,750,460.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>348,492</x:t>
-[...2 lines deleted...]
-    <x:t>$7,210,299.48</x:t>
+    <x:t>345,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,192,196.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,108,587.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,040,001.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
-    <x:t>323,821</x:t>
-[...20 lines deleted...]
-    <x:t>$7,138,731.06</x:t>
+    <x:t>320,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,038,002.90</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,782,953.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$6,548,727.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>434,020</x:t>
-[...2 lines deleted...]
-    <x:t>$6,627,485.40</x:t>
+    <x:t>429,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,443,091.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H56P4S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,405,786.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,380,655.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,380,120.41</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDYTZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>380,667</x:t>
-[...26 lines deleted...]
-    <x:t>$6,337,659.05</x:t>
+    <x:t>376,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,367,175.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>282,912</x:t>
-[...14 lines deleted...]
-    <x:t>$6,268,355.40</x:t>
+    <x:t>280,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,220,240.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tennessee Valley Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000006564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,105,104.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZKLTM57</x:t>
   </x:si>
   <x:si>
-    <x:t>249,440</x:t>
-[...17 lines deleted...]
-    <x:t>$6,128,349.95</x:t>
+    <x:t>247,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,088,993.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,008,633.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,984,159.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NHKGBC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,927,701.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,919,813.48</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M16MW47</x:t>
   </x:si>
   <x:si>
-    <x:t>279,372</x:t>
-[...35 lines deleted...]
-    <x:t>$6,069,120.00</x:t>
+    <x:t>276,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,892,585.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6BMLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,762,665.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
-    <x:t>299,325</x:t>
-[...20 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>296,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,656,285.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF0SJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,537,511.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>269,380</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>266,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,454,746.45</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,567,883.96</x:t>
-[...11 lines deleted...]
-    <x:t>$5,562,519.05</x:t>
+    <x:t>$5,419,926.12</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,379,518.60</x:t>
+    <x:t>$5,282,659.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,290,561.80</x:t>
+    <x:t>$5,256,692.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,265,126.75</x:t>
+    <x:t>$5,204,197.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,108,176.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,105,789.75</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,192,211.24</x:t>
-[...17 lines deleted...]
-    <x:t>$5,156,766.18</x:t>
+    <x:t>$5,086,402.20</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,004,714.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$4,955,178.47</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>257,639</x:t>
-[...2 lines deleted...]
-    <x:t>$4,962,127.14</x:t>
+    <x:t>255,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,938,005.95</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>320,950</x:t>
-[...2 lines deleted...]
-    <x:t>$4,862,392.50</x:t>
+    <x:t>317,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,774,407.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C6LWHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,624,176.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01259VZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,569,833.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QS5P1J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,499,915.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HPSFZ72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,432,404.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013JY1B83</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,682,274.72</x:t>
-[...41 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$4,432,221.36</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,352,185.50</x:t>
+    <x:t>$4,307,433.03</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,179,191.76</x:t>
+    <x:t>$4,150,041.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>281,866</x:t>
-[...2 lines deleted...]
-    <x:t>$4,177,254.12</x:t>
+    <x:t>279,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,100,493.15</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,040,928.00</x:t>
+    <x:t>$3,932,526.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,908,724.80</x:t>
-[...17 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$3,806,547.38</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.05</x:t>
+    <x:t>8,691,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,691,365.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-954,051.16</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$6,350,516.31</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1654,51 +1630,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f51624e3d24797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a72ef4e87ad41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c13ca4a69fd43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffad693db1b74849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfa8df2b3e86047a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70bd9a256bfe4368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
@@ -1802,4295 +1778,4295 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" ht="15" customHeight="1">
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="H19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="G20" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F21" s="1" t="s">
+      <x:c r="G21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="G23" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="G25" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="G26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I28" s="1" t="s">
+      <x:c r="J28" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="J28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="G58" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:11" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:11" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:11" ht="15" customHeight="1">
       <x:c r="A126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H126" s="2" t="s">