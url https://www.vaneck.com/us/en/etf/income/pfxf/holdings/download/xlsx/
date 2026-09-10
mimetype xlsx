--- v7 (2026-08-20)
+++ v8 (2026-09-10)
@@ -1,1611 +1,1629 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348e8d3418f44ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e8690abbf44c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260819" sheetId="1" r:id="R70bd9a256bfe4368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260908" sheetId="1" r:id="R9c9ac62bdd6c45e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="521">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="527">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>2,840,837</x:t>
-[...2 lines deleted...]
-    <x:t>$194,654,151.24</x:t>
+    <x:t>2,890,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,094,684.74</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.10%</x:t>
+    <x:t>7.82%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,003,532</x:t>
-[...5 lines deleted...]
-    <x:t>7.94%</x:t>
+    <x:t>1,868,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,173,132.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XFZWZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,885,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,338,430.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02008TRW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,513,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,786,918.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7H6X9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,410,162</x:t>
-[...5 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>2,477,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,111,468.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7RTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,326,686.16</x:t>
-[...35 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$118,467,355.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>741,102</x:t>
-[...5 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>754,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,979,483.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,136,326</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,156,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,368,343.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,657,346.84</x:t>
-[...2 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$53,192,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>988,126</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>1,005,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,815,218.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YC2DDB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,416,510.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>733,659</x:t>
-[...17 lines deleted...]
-    <x:t>$48,507,105.34</x:t>
+    <x:t>746,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,163,353.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>197,635</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>201,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,243,023.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,106,489.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$36,538,664.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>795,424</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>809,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,103,668.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Bruker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1L3C62</x:t>
   </x:si>
   <x:si>
-    <x:t>68,160</x:t>
-[...2 lines deleted...]
-    <x:t>$29,439,667.20</x:t>
+    <x:t>69,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,852,299.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RQ352H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,759,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,509,950.99</x:t>
   </x:si>
   <x:si>
     <x:t>1.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>At&amp;T Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>568,185</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>578,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,058,917.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,306,776</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>1,329,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,091,088.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SX4QB45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,809,540.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,843,480.38</x:t>
-[...14 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$23,539,574.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,185,721</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>1,206,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,357,581.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>864,591</x:t>
-[...2 lines deleted...]
-    <x:t>$20,430,285.33</x:t>
+    <x:t>879,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,456,373.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>889,309</x:t>
-[...2 lines deleted...]
-    <x:t>$20,311,817.56</x:t>
+    <x:t>904,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,244,424.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Novanta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YFVPTD4</x:t>
   </x:si>
   <x:si>
-    <x:t>312,509</x:t>
-[...2 lines deleted...]
-    <x:t>$19,419,309.26</x:t>
+    <x:t>318,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,221,620.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S3K7WZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,516,633.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canada</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>267,856</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>249,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,867,016.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H90PC80</x:t>
   </x:si>
   <x:si>
-    <x:t>711,452</x:t>
-[...2 lines deleted...]
-    <x:t>$18,355,461.60</x:t>
+    <x:t>723,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,309,580.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01S3K7WZ3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,151,874.62</x:t>
+    <x:t>$18,159,962.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R0Z68W3</x:t>
   </x:si>
   <x:si>
-    <x:t>790,491</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>804,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,654,188.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PG22V92</x:t>
   </x:si>
   <x:si>
-    <x:t>748,502</x:t>
-[...2 lines deleted...]
-    <x:t>$15,381,716.10</x:t>
+    <x:t>761,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,188,158.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P7H3R42</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,851,684.08</x:t>
+    <x:t>$14,992,541.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RMRZ0W2</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,420,535.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$14,697,386.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,163,406.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>679,335</x:t>
-[...14 lines deleted...]
-    <x:t>$13,906,630.25</x:t>
+    <x:t>691,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,033,511.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,014,833.06</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>592,858</x:t>
-[...2 lines deleted...]
-    <x:t>$13,896,591.52</x:t>
+    <x:t>603,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,009,113.62</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4WK1D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,754,305.60</x:t>
+    <x:t>$13,713,486.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>Chs Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Sce Trust Vii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K70N2K4</x:t>
   </x:si>
   <x:si>
-    <x:t>543,467</x:t>
-[...2 lines deleted...]
-    <x:t>$13,255,160.13</x:t>
+    <x:t>553,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,328,384.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,243,289.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,241,535.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,100,531.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,536,286.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vse Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0200BJYM3</x:t>
   </x:si>
   <x:si>
-    <x:t>227,283</x:t>
-[...50 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>231,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,209,648.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,157,798.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XD33QT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,923,143.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>284,073</x:t>
-[...26 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>289,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,757,330.97</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JB0SD3</x:t>
   </x:si>
   <x:si>
-    <x:t>459,457</x:t>
-[...2 lines deleted...]
-    <x:t>$11,518,586.99</x:t>
+    <x:t>467,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,733,769.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,519,331.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00PH21MV7</x:t>
   </x:si>
   <x:si>
-    <x:t>437,251</x:t>
-[...2 lines deleted...]
-    <x:t>$11,119,292.93</x:t>
+    <x:t>444,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,090,378.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>494,041</x:t>
-[...20 lines deleted...]
-    <x:t>Bermuda</x:t>
+    <x:t>502,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,030,707.98</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JPYXQD8</x:t>
   </x:si>
   <x:si>
-    <x:t>419,941</x:t>
-[...2 lines deleted...]
-    <x:t>$10,679,099.63</x:t>
+    <x:t>427,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,779,979.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,659,457.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG005ZV53B7</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BBG00QFNHPB9</x:t>
   </x:si>
   <x:si>
-    <x:t>397,734</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>404,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,397,462.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Latin America Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LG37G8</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,029,032.30</x:t>
+    <x:t>$10,387,166.22</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPWYK82</x:t>
   </x:si>
   <x:si>
-    <x:t>392,841</x:t>
-[...2 lines deleted...]
-    <x:t>$9,809,239.77</x:t>
+    <x:t>399,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,942,628.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC9NL24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,624,071.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LP9RZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,678,367.11</x:t>
-[...11 lines deleted...]
-    <x:t>$9,669,323.00</x:t>
+    <x:t>$9,487,966.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P5DR9F5</x:t>
   </x:si>
   <x:si>
-    <x:t>345,835</x:t>
-[...2 lines deleted...]
-    <x:t>$9,043,585.25</x:t>
+    <x:t>351,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,231,307.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJKFXT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,009,178.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>596,576</x:t>
-[...20 lines deleted...]
-    <x:t>$8,864,776.80</x:t>
+    <x:t>607,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,912,110.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZF244C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,881,473.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,867,019.60</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>444,652</x:t>
-[...11 lines deleted...]
-    <x:t>$8,703,228.06</x:t>
+    <x:t>452,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,755,700.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00ZF244C5</x:t>
-[...2 lines deleted...]
-    <x:t>$8,582,241.36</x:t>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022TJDTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,622,530.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qwest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XDCS94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,482,131.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HFWWNC6</x:t>
   </x:si>
   <x:si>
-    <x:t>321,123</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>326,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,464,094.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,255,406.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>365,617</x:t>
-[...17 lines deleted...]
-    <x:t>$8,259,809.10</x:t>
+    <x:t>372,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,229,701.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,204,597.85</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GW2CPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>310,890</x:t>
-[...11 lines deleted...]
-    <x:t>$8,090,993.43</x:t>
+    <x:t>316,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,162,681.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,134,087.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZXFVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>477,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,000,302.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJLQVG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,975,686.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Viii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRV0P42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,967,853.68</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
-    <x:t>390,042</x:t>
-[...65 lines deleted...]
-    <x:t>$7,907,471.00</x:t>
+    <x:t>396,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,855,422.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,802,951.60</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,902,837.03</x:t>
-[...23 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$7,800,692.13</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>345,115</x:t>
-[...2 lines deleted...]
-    <x:t>$7,192,196.60</x:t>
+    <x:t>351,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,651,153.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,190,130.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WG9HJ74</x:t>
   </x:si>
   <x:si>
-    <x:t>271,735</x:t>
-[...11 lines deleted...]
-    <x:t>$7,040,001.81</x:t>
+    <x:t>276,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,148,093.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRYWBV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,951,212.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>Umh Properties Inc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,548,727.42</x:t>
+    <x:t>$6,577,413.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG022XDYTZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,460,497.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,454,524.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>429,826</x:t>
-[...26 lines deleted...]
-    <x:t>$6,380,655.75</x:t>
+    <x:t>437,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,438,645.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbor Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012TJZP16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,378,134.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZBL156</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,380,120.41</x:t>
-[...23 lines deleted...]
-    <x:t>$6,220,240.20</x:t>
+    <x:t>$6,335,119.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,282,086.16</x:t>
   </x:si>
   <x:si>
     <x:t>Tennessee Valley Authority</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000006564</x:t>
   </x:si>
   <x:si>
-    <x:t>253,429</x:t>
-[...2 lines deleted...]
-    <x:t>$6,105,104.61</x:t>
+    <x:t>257,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,168,680.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,111,147.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01ZKLTM57</x:t>
-[...5 lines deleted...]
-    <x:t>$6,088,993.70</x:t>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,027,725.56</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZCHCL0</x:t>
   </x:si>
   <x:si>
-    <x:t>256,889</x:t>
-[...11 lines deleted...]
-    <x:t>$5,984,159.25</x:t>
+    <x:t>261,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,944,861.42</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NHKGBC1</x:t>
   </x:si>
   <x:si>
-    <x:t>281,601</x:t>
-[...14 lines deleted...]
-    <x:t>$5,919,813.48</x:t>
+    <x:t>286,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,917,815.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M16MW47</x:t>
   </x:si>
   <x:si>
-    <x:t>276,668</x:t>
-[...2 lines deleted...]
-    <x:t>$5,892,585.73</x:t>
+    <x:t>281,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,861,871.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,762,665.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$5,687,430.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
-    <x:t>296,451</x:t>
-[...2 lines deleted...]
-    <x:t>$5,656,285.08</x:t>
+    <x:t>301,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,583,726.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF0SJ27</x:t>
   </x:si>
   <x:si>
-    <x:t>315,686</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>321,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,567,574.44</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>266,801</x:t>
-[...2 lines deleted...]
-    <x:t>$5,454,746.45</x:t>
+    <x:t>271,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,378,315.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,321,966.79</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,419,926.12</x:t>
+    <x:t>$5,310,033.00</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,282,659.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$5,299,582.40</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,256,692.00</x:t>
+    <x:t>$5,264,977.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Mississippi Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DS53GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,226,165.61</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,204,197.31</x:t>
+    <x:t>$5,212,684.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y92GY36</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,108,176.83</x:t>
+    <x:t>$5,122,186.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kimco Realty Corp</x:t>
-[...20 lines deleted...]
-    <x:t>$5,086,402.20</x:t>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0132TDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,083,635.42</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,955,178.47</x:t>
-[...11 lines deleted...]
-    <x:t>$4,938,005.95</x:t>
+    <x:t>$4,908,008.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>317,870</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>323,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,890,639.60</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C6LWHT6</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,624,176.96</x:t>
+    <x:t>$4,738,588.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HPSFZ72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,496,137.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00QS5P1J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,495,866.91</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01259VZ98</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,569,833.00</x:t>
-[...17 lines deleted...]
-    <x:t>$4,432,404.15</x:t>
+    <x:t>$4,484,690.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013JY1B83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,379,510.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2081</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,307,433.03</x:t>
+    <x:t>$4,328,821.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,150,041.80</x:t>
+    <x:t>$4,107,206.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>279,135</x:t>
-[...2 lines deleted...]
-    <x:t>$4,100,493.15</x:t>
+    <x:t>284,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,045,071.36</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,932,526.56</x:t>
+    <x:t>$3,887,351.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,806,547.38</x:t>
+    <x:t>$3,813,495.28</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>8,691,365</x:t>
-[...2 lines deleted...]
-    <x:t>$8,691,365.22</x:t>
+    <x:t>1,631,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,631,929.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,350,516.31</x:t>
+    <x:t>$4,651,705.17</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1630,56 +1648,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffad693db1b74849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfa8df2b3e86047a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70bd9a256bfe4368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93bf7262f204e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67ae16a7315b4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c9ac62bdd6c45e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:K126"/>
+  <x:dimension ref="A1:K125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1865,133 +1883,133 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
@@ -2122,3971 +2140,3936 @@
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:11" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:11" ht="15" customHeight="1">
-      <x:c r="A125" s="1">
-[...26 lines deleted...]
-      <x:c r="J125" s="1" t="s">
+      <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K125" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A126" s="2" t="s">
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B126" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C126" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D126" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E126" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F126" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G126" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H126" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I126" s="2" t="s">
+      <x:c r="J125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J126" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="K126" s="2" t="s">
+      <x:c r="K125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
-    <x:mergeCell ref="A126:K126"/>
+    <x:mergeCell ref="A125:K125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>