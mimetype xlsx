--- v0 (2026-04-09)
+++ v1 (2026-05-07)
@@ -1,1092 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f18eb721af8480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd42dede4b249eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUH_asof_20260408" sheetId="1" r:id="Rcda456c5ca1e4d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUH_asof_20260506" sheetId="1" r:id="Ree5c6c614aef4ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="349">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="348">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
     <x:t>76</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$72,450.80</x:t>
+    <x:t>$75,015.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.89%</x:t>
+    <x:t>14.80%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
     <x:t>232</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,981.60</x:t>
-[...2 lines deleted...]
-    <x:t>10.74%</x:t>
+    <x:t>$52,111.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.28%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
     <x:t>170</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,970.30</x:t>
-[...2 lines deleted...]
-    <x:t>6.90%</x:t>
+    <x:t>$34,855.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,320.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
     <x:t>240</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,563.20</x:t>
-[...20 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>$27,254.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>52</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,190.12</x:t>
-[...2 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>$17,217.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDLH9</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,124.56</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$17,026.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGBP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,356.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,358.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,591.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9ZXB4</x:t>
   </x:si>
   <x:si>
     <x:t>168</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,398.08</x:t>
-[...56 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>$14,498.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,091.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,596.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3JF8</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,771.40</x:t>
-[...20 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$10,495.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1S2X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,263.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>SYK</x:t>
   </x:si>
   <x:si>
     <x:t>Stryker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN7P92</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,560.34</x:t>
-[...2 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$9,939.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
     <x:t>124</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,992.60</x:t>
-[...20 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$9,622.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,454.16</x:t>
-[...20 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$8,924.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,243.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BSX</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Scientific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0LW92</x:t>
   </x:si>
   <x:si>
     <x:t>144</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,008.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$8,064.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,331.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C734W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,210.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>HCA</x:t>
   </x:si>
   <x:si>
     <x:t>Hca Healthcare Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QW7VC1</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,081.92</x:t>
-[...56 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$6,871.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRXP69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,659.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLRT07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,633.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,848.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$4,549.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,790.00</x:t>
-[...20 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$4,448.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,732.86</x:t>
-[...17 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$4,212.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>Becton Dickinson &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZYD3</x:t>
   </x:si>
   <x:si>
     <x:t>28</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,398.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$4,053.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,495.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V3D6</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,273.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$3,295.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLKK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,955.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L4M7F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,934.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,823.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
     <x:t>44</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,245.00</x:t>
-[...44 lines deleted...]
-    <x:t>$2,760.64</x:t>
+    <x:t>$2,716.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,669.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>MTD</x:t>
   </x:si>
   <x:si>
     <x:t>Mettler-Toledo International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZCKH3</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,645.52</x:t>
-[...17 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$2,654.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDXCJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,545.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QTF8K1</x:t>
   </x:si>
   <x:si>
     <x:t>38</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,500.40</x:t>
-[...14 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$2,293.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>STE</x:t>
   </x:si>
   <x:si>
     <x:t>Steris Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRHG523</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,250.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$2,144.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>LH</x:t>
   </x:si>
   <x:si>
     <x:t>Labcorp Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MMT6PL7</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,197.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$2,055.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DGX</x:t>
   </x:si>
   <x:si>
     <x:t>Quest Diagnostics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN84F3</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,988.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$1,891.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viatris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RQNH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,786.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,658.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,860.20</x:t>
-[...53 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$1,656.60</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,534.24</x:t>
-[...17 lines deleted...]
-    <x:t>$1,519.84</x:t>
+    <x:t>$1,597.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>COO</x:t>
   </x:si>
   <x:si>
     <x:t>Cooper Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3445</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,291.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$1,100.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CB8Q50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solventum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018YZH6T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perkinelmer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FXW512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990.90</x:t>
   </x:si>
   <x:si>
     <x:t>PODD</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7XX87</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,221.06</x:t>
-[...44 lines deleted...]
-    <x:t>$913.50</x:t>
+    <x:t>$907.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>PKI</x:t>
-[...8 lines deleted...]
-    <x:t>$904.00</x:t>
+    <x:t>BAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baxter International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVJ77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>DVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Davita Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MQ1SN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>$883.36</x:t>
-[...14 lines deleted...]
-    <x:t>$862.00</x:t>
+    <x:t>$758.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>HSIC</x:t>
   </x:si>
   <x:si>
     <x:t>Henry Schein Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNMMJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>$755.30</x:t>
-[...41 lines deleted...]
-    <x:t>other</x:t>
+    <x:t>$724.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2602335D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2F01K3</x:t>
   </x:si>
   <x:si>
     <x:t>$.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,672</x:t>
+    <x:t>1,851</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,672.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$1,850.62</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$123.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$414.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1114,51 +1111,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fcc8a884424efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R615e0317688542ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcda456c5ca1e4d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R271f4a81f6c74b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R710c56f6b1ac47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree5c6c614aef4ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1610,109 +1607,109 @@
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
@@ -1987,254 +1984,254 @@
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
@@ -2248,793 +2245,793 @@
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F64" s="1" t="s">
+      <x:c r="G64" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>