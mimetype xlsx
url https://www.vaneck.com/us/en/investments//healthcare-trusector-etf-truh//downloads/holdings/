--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,1089 +1,1083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd42dede4b249eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f38a743a3ed4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUH_asof_20260506" sheetId="1" r:id="Ree5c6c614aef4ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUH_asof_20260527" sheetId="1" r:id="R61091f1404fb48e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="348">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="346">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
     <x:t>76</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,015.80</x:t>
+    <x:t>$82,301.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.80%</x:t>
+    <x:t>15.87%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
     <x:t>232</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,111.84</x:t>
-[...2 lines deleted...]
-    <x:t>10.28%</x:t>
+    <x:t>$53,659.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
     <x:t>170</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,855.10</x:t>
-[...2 lines deleted...]
-    <x:t>6.87%</x:t>
+    <x:t>$36,618.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.06%</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>Unitedhealth Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH5208</x:t>
   </x:si>
   <x:si>
     <x:t>88</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,320.64</x:t>
-[...2 lines deleted...]
-    <x:t>6.37%</x:t>
+    <x:t>$33,792.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
     <x:t>240</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,254.40</x:t>
-[...2 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>$28,857.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>52</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,217.72</x:t>
-[...2 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$17,475.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDLH9</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,026.20</x:t>
-[...2 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>$16,423.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>120</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,356.00</x:t>
-[...2 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>$16,042.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,415.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9ZXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,394.24</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJPDZ1</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,358.82</x:t>
-[...38 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>$14,230.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
     <x:t>196</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,091.64</x:t>
-[...2 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$11,273.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
     <x:t>122</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,596.92</x:t>
-[...2 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>$11,232.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1S2X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,493.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7P92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,401.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3JF8</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,495.20</x:t>
-[...35 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$10,387.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
     <x:t>124</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,622.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$9,421.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,924.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$9,077.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ELV</x:t>
   </x:si>
   <x:si>
     <x:t>Elevance Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCG930</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,243.62</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$8,612.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,429.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BSX</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Scientific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0LW92</x:t>
   </x:si>
   <x:si>
     <x:t>144</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,064.00</x:t>
-[...20 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$7,266.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>REGN</x:t>
   </x:si>
   <x:si>
     <x:t>Regeneron Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C734W3</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,210.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$6,277.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HCA</x:t>
   </x:si>
   <x:si>
     <x:t>Hca Healthcare Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QW7VC1</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,871.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$6,274.40</x:t>
   </x:si>
   <x:si>
     <x:t>EW</x:t>
   </x:si>
   <x:si>
     <x:t>Edwards Lifesciences Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRXP69</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,659.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$4,844.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,806.18</x:t>
   </x:si>
   <x:si>
     <x:t>IDXX</x:t>
   </x:si>
   <x:si>
     <x:t>Idexx Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLRT07</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,633.84</x:t>
-[...20 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$4,407.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,396.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,122.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLKK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,675.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,243.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,448.80</x:t>
-[...80 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$3,179.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>RMD</x:t>
   </x:si>
   <x:si>
     <x:t>Resmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L4M7F1</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,934.96</x:t>
+    <x:t>$2,885.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,810.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,757.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDXCJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,705.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QTF8K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,669.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,823.52</x:t>
-[...35 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$2,649.92</x:t>
   </x:si>
   <x:si>
     <x:t>MTD</x:t>
   </x:si>
   <x:si>
     <x:t>Mettler-Toledo International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZCKH3</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,654.08</x:t>
-[...38 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$2,187.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>STE</x:t>
   </x:si>
   <x:si>
     <x:t>Steris Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRHG523</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,144.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$2,128.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>LH</x:t>
   </x:si>
   <x:si>
     <x:t>Labcorp Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MMT6PL7</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,055.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$2,066.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>DGX</x:t>
   </x:si>
   <x:si>
     <x:t>Quest Diagnostics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN84F3</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,891.30</x:t>
+    <x:t>$1,939.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>WST</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX24N8</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,875.30</x:t>
+    <x:t>$1,876.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
     <x:t>112</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,786.40</x:t>
+    <x:t>$1,824.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,651.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,658.86</x:t>
-[...17 lines deleted...]
-    <x:t>$1,656.60</x:t>
+    <x:t>$1,618.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>INCY</x:t>
   </x:si>
   <x:si>
     <x:t>Incyte Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNPSQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,597.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$1,557.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>COO</x:t>
   </x:si>
   <x:si>
     <x:t>Cooper Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3445</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,100.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$1,094.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solventum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018YZH6T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ALGN</x:t>
   </x:si>
   <x:si>
     <x:t>Align Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNLL2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,043.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$977.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perkinelmer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FXW512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baxter International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVJ77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966.50</x:t>
   </x:si>
   <x:si>
     <x:t>UHS</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CB8Q50</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,010.94</x:t>
-[...26 lines deleted...]
-    <x:t>$990.90</x:t>
+    <x:t>$925.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PODD</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7XX87</x:t>
   </x:si>
   <x:si>
-    <x:t>$907.68</x:t>
-[...17 lines deleted...]
-    <x:t>$849.00</x:t>
+    <x:t>$876.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>DVA</x:t>
   </x:si>
   <x:si>
     <x:t>Davita Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MQ1SN9</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>$775.52</x:t>
+    <x:t>$779.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>$758.48</x:t>
+    <x:t>$769.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henry Schein Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNMMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756.70</x:t>
   </x:si>
   <x:si>
     <x:t>CRL</x:t>
   </x:si>
   <x:si>
     <x:t>Charles River Laboratories Internationa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5BL8</x:t>
   </x:si>
   <x:si>
-    <x:t>$726.92</x:t>
-[...14 lines deleted...]
-    <x:t>$724.40</x:t>
+    <x:t>$657.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>2602335D</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y2F01K3</x:t>
   </x:si>
   <x:si>
     <x:t>$.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,851</x:t>
+    <x:t>2,257</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,850.62</x:t>
+    <x:t>$2,256.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$414.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$836.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1111,51 +1105,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R271f4a81f6c74b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R710c56f6b1ac47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree5c6c614aef4ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3f4f5d8f574829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd84010c7ebbe4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61091f1404fb48e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1503,1535 +1497,1535 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>