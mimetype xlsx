--- v2 (2026-05-28)
+++ v3 (2026-06-19)
@@ -1,1083 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f38a743a3ed4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01985a72cfdf4d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUH_asof_20260527" sheetId="1" r:id="R61091f1404fb48e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUH_asof_20260617" sheetId="1" r:id="R70561c21a78547ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="346">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="348">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>76</x:t>
+    <x:t>114</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,301.92</x:t>
+    <x:t>$126,768.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.87%</x:t>
+    <x:t>16.08%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>232</x:t>
-[...2 lines deleted...]
-    <x:t>$53,659.28</x:t>
+    <x:t>348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,501.60</x:t>
   </x:si>
   <x:si>
     <x:t>10.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>170</x:t>
-[...5 lines deleted...]
-    <x:t>7.06%</x:t>
+    <x:t>255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,413.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>Unitedhealth Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH5208</x:t>
   </x:si>
   <x:si>
-    <x:t>88</x:t>
-[...5 lines deleted...]
-    <x:t>6.51%</x:t>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,737.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.69%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>240</x:t>
-[...5 lines deleted...]
-    <x:t>5.56%</x:t>
+    <x:t>360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,558.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>52</x:t>
-[...5 lines deleted...]
-    <x:t>3.37%</x:t>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,649.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDLH9</x:t>
   </x:si>
   <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,931.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGBP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,581.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9ZXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,302.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,384.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,511.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,146.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertex Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1S2X2</x:t>
+  </x:si>
+  <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,423.56</x:t>
-[...47 lines deleted...]
-    <x:t>BBG000B9ZXB4</x:t>
+    <x:t>$16,523.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,252.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,998.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN7P92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,358.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,534.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,036.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,911.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,118.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Scientific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0LW92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,709.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Healthcare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QW7VC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,315.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regeneron Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C734W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,118.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,481.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,467.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edwards Lifesciences Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRXP69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,281.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idexx Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLRT07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,553.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLKK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,516.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,947.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,355.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,221.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,635.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centene Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDXCJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,184.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,172.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,096.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QTF8K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,035.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L4M7F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,912.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mettler-Toledo International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZCKH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,388.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,151.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,114.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steris Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRHG523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quest Diagnostics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN84F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,966.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,912.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viatris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
     <x:t>168</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,394.24</x:t>
-[...146 lines deleted...]
-    <x:t>BBG000BCG930</x:t>
+    <x:t>$2,642.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,614.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Incyte Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNPSQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,375.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,756.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solventum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018YZH6T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,565.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,561.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perkinelmer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FXW512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baxter International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVJ77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,454.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7XX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CB8Q50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Davita Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MQ1SN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,263.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henry Schein Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNMMJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles River Laboratories Internationa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5BL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2602335D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2F01K3</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,612.34</x:t>
-[...631 lines deleted...]
-  <x:si>
     <x:t>$.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,257</x:t>
+    <x:t>4,745</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,256.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$4,744.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$836.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$858.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1105,51 +1111,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3f4f5d8f574829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd84010c7ebbe4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61091f1404fb48e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce205ae700bf40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb04324c743064ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70561c21a78547ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1497,1535 +1503,1535 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="2" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>