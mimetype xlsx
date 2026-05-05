--- v0 (2026-05-05)
+++ v1 (2026-05-05)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c4d2e77a3a41a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readcf50eb92341af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260501" sheetId="1" r:id="R2c266f8e342b4b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260501" sheetId="1" r:id="R4cd3c3d302ac423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="562" uniqueCount="332">
   <x:si>
     <x:t>Daily Holdings (%)  05/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1063,51 +1063,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83095bbbc49463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R67ee6058ae5e4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c266f8e342b4b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc226fa1622934651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d22ebea59804f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cd3c3d302ac423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>