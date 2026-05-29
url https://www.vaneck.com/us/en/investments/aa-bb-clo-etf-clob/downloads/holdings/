--- v1 (2026-05-05)
+++ v2 (2026-05-29)
@@ -1,1041 +1,1161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readcf50eb92341af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2f3e8ef3154990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260501" sheetId="1" r:id="R4cd3c3d302ac423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260528" sheetId="1" r:id="R85f10ec9e2f3499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="562" uniqueCount="332">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="372">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020JGMHB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,363,368.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.372</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,031,381.65</x:t>
-[...20 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>$10,067,558.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZWBNK74</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>7,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,595,052.42</x:t>
-[...2 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>$7,633,954.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,046,665.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 95 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLLQC66</x:t>
   </x:si>
   <x:si>
-    <x:t>6.706</x:t>
-[...26 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>6.692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,007,209.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>6,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,521,038.42</x:t>
-[...2 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>$6,544,619.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCYF6</x:t>
   </x:si>
   <x:si>
     <x:t>6,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,071,739.88</x:t>
-[...2 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>$6,094,941.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,513,942.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.423</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,023,014.17</x:t>
-[...2 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>$5,041,064.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CP2G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,035,076.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CSZ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,032,285.72</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.318</x:t>
-[...32 lines deleted...]
-    <x:t>$5,015,488.39</x:t>
+    <x:t>5.317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,031,212.70</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
-    <x:t>5.268</x:t>
-[...5 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>5.267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,028,508.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDS21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,255,163.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK73J99</x:t>
   </x:si>
   <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,551,331.54</x:t>
-[...2 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>$3,560,261.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZTH9JN7</x:t>
   </x:si>
   <x:si>
-    <x:t>7.430</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>7.428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,445,761.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
-    <x:t>10.169</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>10.164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,142,514.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
-    <x:t>5.419</x:t>
+    <x:t>5.414</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,020,249.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$3,031,303.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S0SWCR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,022,281.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2022-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016DW83W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,980,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,952,194.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2021-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010H494R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,990,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,003.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387R4</x:t>
   </x:si>
   <x:si>
     <x:t>10.605</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,015,119.54</x:t>
-[...59 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$2,892,730.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S55T0C5</x:t>
   </x:si>
   <x:si>
     <x:t>9.975</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,713,063.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$2,747,767.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,263.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,518,507.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,517,845.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2022-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q6WSF82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,515,472.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,509,838.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,508,758.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0R83Y9</x:t>
   </x:si>
   <x:si>
-    <x:t>11.744</x:t>
-[...86 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>11.739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,499,306.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 39 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZZ6</x:t>
   </x:si>
   <x:si>
     <x:t>10.673</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,418,388.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$2,437,873.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011Y7GKX5</x:t>
   </x:si>
   <x:si>
-    <x:t>7.180</x:t>
-[...2 lines deleted...]
-    <x:t>$2,402,160.38</x:t>
+    <x:t>7.178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,792.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>9.923</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,377,552.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$2,406,054.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012Y72MT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,941.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
     <x:t>5.573</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,260,640.62</x:t>
-[...17 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$2,268,977.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2B4F2</x:t>
   </x:si>
   <x:si>
     <x:t>7.275</x:t>
   </x:si>
   <x:si>
     <x:t>2,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,019,940.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$2,027,803.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 113 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XQCM3M6</x:t>
   </x:si>
   <x:si>
     <x:t>6.673</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,011,332.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$2,020,542.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,011,788.67</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387P6</x:t>
   </x:si>
   <x:si>
     <x:t>8.168</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,956,328.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$2,003,547.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
     <x:t>1,775,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,782,664.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$1,789,497.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1H65Q1</x:t>
   </x:si>
   <x:si>
     <x:t>6.925</x:t>
   </x:si>
   <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,745,344.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$1,753,863.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6N4B30</x:t>
   </x:si>
   <x:si>
     <x:t>1,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,705,014.46</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$1,715,056.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Clo 2020-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R9K56M2</x:t>
   </x:si>
   <x:si>
     <x:t>5.623</x:t>
   </x:si>
   <x:si>
     <x:t>1,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,506,860.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$1,511,882.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Oha Credit Partners Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021JXBST7</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,502,965.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$1,511,552.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 55 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226CD773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,656.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,409.42</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P0Z5ZS2</x:t>
   </x:si>
   <x:si>
-    <x:t>6.620</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>6.617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,919.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XQCM3N5</x:t>
   </x:si>
   <x:si>
     <x:t>7.673</x:t>
   </x:si>
   <x:si>
     <x:t>1,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,399,873.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$1,407,398.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
     <x:t>7.425</x:t>
   </x:si>
   <x:si>
     <x:t>1,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,342,169.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$1,346,742.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
     <x:t>5.275</x:t>
   </x:si>
   <x:si>
     <x:t>1,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,304,089.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$1,308,727.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2024-33 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9KBH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,554.50</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 71 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021D1LDS6</x:t>
   </x:si>
   <x:si>
     <x:t>1,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,273,422.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$1,280,107.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2021-Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02268M656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,725.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H8ZLP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,456.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,929.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,381.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozlm Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PXHPS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,981.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldentree Loan Management Us Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB63YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,590.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK73JC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,998.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2020-I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZBRZN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,806.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZFCW81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,251.78</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 72 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNQ49D2</x:t>
   </x:si>
   <x:si>
-    <x:t>5.653</x:t>
-[...8 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>5.651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,684.61</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7JB08</x:t>
   </x:si>
   <x:si>
-    <x:t>5.656</x:t>
-[...71 lines deleted...]
-    <x:t>$1,000,000.00</x:t>
+    <x:t>5.642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,588.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G4R837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,965.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2022-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJHXT39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,026.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8M13</x:t>
   </x:si>
   <x:si>
     <x:t>7.287</x:t>
   </x:si>
   <x:si>
-    <x:t>$976,830.18</x:t>
-[...17 lines deleted...]
-    <x:t>$972,810.54</x:t>
+    <x:t>$975,976.48</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>833,567</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>668,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,884.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,882,015.91</x:t>
-[...2 lines deleted...]
-    <x:t>-1.13%</x:t>
+    <x:t>$-13,390,087.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.56%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1063,65 +1183,65 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc226fa1622934651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d22ebea59804f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cd3c3d302ac423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raebfde302d8c4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R15f05254383c4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85f10ec9e2f3499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J62"/>
+  <x:dimension ref="A1:J72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
-    <x:col min="8" max="8" width="21" customWidth="1"/>
+    <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
@@ -1204,1895 +1324,2215 @@
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J4" s="1" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D5" s="1" t="s">
+      <x:c r="E5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="E5" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="H35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="H46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="H47" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H61" s="1" t="s">
+      <x:c r="I61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="I61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J61" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A62" s="2" t="s">
+      <x:c r="I62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="B62" s="2" t="s">
+      <x:c r="C63" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A70" s="1">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="C70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A71" s="1">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A72" s="2" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="C72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="D72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="E72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G62" s="2" t="s">
+      <x:c r="F72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H62" s="2" t="s">
+      <x:c r="G72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I62" s="2" t="s">
+      <x:c r="H72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J62" s="2" t="s">
+      <x:c r="I72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A62:J62"/>
+    <x:mergeCell ref="A72:J72"/>
   </x:mergeCells>
 </x:worksheet>
 </file>