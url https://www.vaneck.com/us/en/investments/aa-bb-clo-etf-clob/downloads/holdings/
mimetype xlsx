--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,1161 +1,1167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2f3e8ef3154990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc053eda671994ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260528" sheetId="1" r:id="R85f10ec9e2f3499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260617" sheetId="1" r:id="R58b7ec24f4234273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="372">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="374">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Octagon 64 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6CQP12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,096,073.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anchorage Capital Clo 2026-22 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZWBNK74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,651,515.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,068,556.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,023,286.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,569,457.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 6 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208VCYF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,102,362.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,548,314.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020JGMHB7</x:t>
   </x:si>
   <x:si>
-    <x:t> -- </x:t>
-[...146 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>5,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,093,938.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.423</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,041,064.38</x:t>
-[...2 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>$5,060,278.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
     <x:t>5.080</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,035,076.52</x:t>
-[...2 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>$5,050,296.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,049,136.01</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
     <x:t>5.075</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,032,285.72</x:t>
-[...14 lines deleted...]
-    <x:t>$5,031,212.70</x:t>
+    <x:t>$5,047,523.58</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.267</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,028,508.53</x:t>
+    <x:t>$5,042,297.95</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDS21</x:t>
   </x:si>
   <x:si>
     <x:t>4,250,000</x:t>
   </x:si>
   <x:si>
     <x:t>$4,255,163.75</x:t>
   </x:si>
   <x:si>
-    <x:t>2.40%</x:t>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK73J99</x:t>
   </x:si>
   <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,560,261.94</x:t>
-[...2 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>$3,571,400.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZTH9JN7</x:t>
   </x:si>
   <x:si>
     <x:t>7.428</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,445,761.15</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$3,452,970.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
     <x:t>10.164</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,142,514.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$3,108,475.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.414</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,031,303.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$3,043,298.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,022,281.77</x:t>
+    <x:t>$3,031,162.15</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2022-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016DW83W0</x:t>
   </x:si>
   <x:si>
     <x:t>7.380</x:t>
   </x:si>
   <x:si>
     <x:t>2,980,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,952,194.97</x:t>
-[...2 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>$2,959,091.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010H494R4</x:t>
   </x:si>
   <x:si>
     <x:t>7.029</x:t>
   </x:si>
   <x:si>
     <x:t>2,990,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,931,003.41</x:t>
-[...2 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>$2,895,978.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387R4</x:t>
   </x:si>
   <x:si>
     <x:t>10.605</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,892,730.77</x:t>
+    <x:t>$2,882,314.15</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S55T0C5</x:t>
   </x:si>
   <x:si>
     <x:t>9.975</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,747,767.77</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$2,759,782.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,519,263.14</x:t>
+    <x:t>$2,526,653.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,004.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,121.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,202.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,512,614.13</x:t>
   </x:si>
   <x:si>
     <x:t>1.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>Wind River 2021-2 Clo Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>BBG01Q6WSF82</x:t>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,471,073.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lcm 39 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,447,792.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2S28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,314.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Y7GKX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,368,099.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012Y72MT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,284,399.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZW0ZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,567.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF2B4F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,034,766.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 113 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XQCM3M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,887.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,418.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,980,054.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,425.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1H65Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,747,768.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocean Trails Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6N4B30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,809.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oha Credit Partners Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021JXBST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,541.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,516,438.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 55 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226CD773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,784.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sycamore Tree Clo 2023-3 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228Y4XH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,180.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P0Z5ZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,826.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XQCM3N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,281.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,309.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRVD218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,335.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2024-33 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9KBH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,510.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octagon 71 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021D1LDS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,082.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2021-Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02268M656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,701.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H8ZLP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,890.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2020-I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZBRZN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,691.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,025.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,832.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozlm Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PXHPS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,056.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldentree Loan Management Us Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB63YF1</x:t>
   </x:si>
   <x:si>
     <x:t>5.525</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,515,472.86</x:t>
-[...482 lines deleted...]
-    <x:t>$1,008,590.15</x:t>
+    <x:t>$1,011,354.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZFCW81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,572.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 72 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNQ49D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,611.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,535.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G4R837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,224.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNGB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,965.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK73JC5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,006,998.47</x:t>
-[...62 lines deleted...]
-    <x:t>$1,001,965.00</x:t>
+    <x:t>$996,956.12</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2022-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJHXT39</x:t>
   </x:si>
   <x:si>
     <x:t>8.664</x:t>
   </x:si>
   <x:si>
-    <x:t>$979,026.96</x:t>
+    <x:t>$982,256.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8M13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,881.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sound Point Clo Xxvi Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>668,885</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>781,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,470.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-13,390,087.22</x:t>
-[...2 lines deleted...]
-    <x:t>-7.56%</x:t>
+    <x:t>$-6,618,388.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1183,65 +1189,65 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raebfde302d8c4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R15f05254383c4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85f10ec9e2f3499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf014b2a6820c43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra88b02feb9c44338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58b7ec24f4234273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
-    <x:col min="8" max="8" width="22" customWidth="1"/>
+    <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
@@ -1324,2203 +1330,2203 @@
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H41" s="1" t="s">
+      <x:c r="I41" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="2" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>