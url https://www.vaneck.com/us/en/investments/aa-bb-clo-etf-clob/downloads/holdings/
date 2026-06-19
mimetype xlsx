--- v3 (2026-06-19)
+++ v4 (2026-06-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc053eda671994ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b8dcd323a44d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260617" sheetId="1" r:id="R58b7ec24f4234273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260617" sheetId="1" r:id="Rbed56a5a2cce4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="374">
   <x:si>
     <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1189,51 +1189,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf014b2a6820c43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra88b02feb9c44338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58b7ec24f4234273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee7c97ab2324ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R23de50ed10224d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbed56a5a2cce4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>