--- v4 (2026-06-19)
+++ v5 (2026-07-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b8dcd323a44d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270b611219f04c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260617" sheetId="1" r:id="Rbed56a5a2cce4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260709" sheetId="1" r:id="R585d959230e54648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="374">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="384">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -55,1113 +55,1143 @@
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.372</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,096,073.40</x:t>
+    <x:t>$10,139,943.14</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.72%</x:t>
-[...8 lines deleted...]
-    <x:t>BBG01ZWBNK74</x:t>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,094,609.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,045,815.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WYBC4P7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,587,851.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 6 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0208VCYF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,122,766.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H4LRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,574,508.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 36 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WNJ4B93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,074,004.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,065,381.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CP2G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,062,152.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CSZ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,059,041.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCKGYN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,058,850.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022GLDS21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,261,856.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02156VP97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,992,899.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK73J99</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>7,500,000</x:t>
-[...229 lines deleted...]
-  <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,571,400.46</x:t>
-[...14 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$3,574,502.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
     <x:t>10.164</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,108,475.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$3,075,187.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.414</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,043,298.93</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$3,055,917.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
     <x:t>5.625</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,031,162.15</x:t>
+    <x:t>$3,041,304.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2022-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016DW83W0</x:t>
   </x:si>
   <x:si>
     <x:t>7.380</x:t>
   </x:si>
   <x:si>
     <x:t>2,980,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,959,091.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$2,973,419.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010H494R4</x:t>
   </x:si>
   <x:si>
     <x:t>7.029</x:t>
   </x:si>
   <x:si>
     <x:t>2,990,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,895,978.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$2,928,486.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387R4</x:t>
   </x:si>
   <x:si>
     <x:t>10.605</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,882,314.15</x:t>
-[...20 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$2,821,552.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,526,653.45</x:t>
+    <x:t>$2,534,985.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,534,562.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,533,325.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,524,844.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regatta Xvi Funding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZX066Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,529.15</x:t>
   </x:si>
   <x:si>
     <x:t>1.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>Wind River 2021-2 Clo Ltd</x:t>
-[...50 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>Lcm 39 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB5WZZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,462,863.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0R83Y9</x:t>
   </x:si>
   <x:si>
     <x:t>11.739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,471,073.13</x:t>
-[...14 lines deleted...]
-    <x:t>$2,447,792.19</x:t>
+    <x:t>$2,448,337.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>9.923</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,415,314.27</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$2,443,867.06</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011Y7GKX5</x:t>
   </x:si>
   <x:si>
     <x:t>7.178</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,368,099.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$2,423,408.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitebox Clo Iii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZW0ZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,990.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
     <x:t>7.128</x:t>
   </x:si>
   <x:si>
     <x:t>2,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,284,399.77</x:t>
+    <x:t>$2,265,457.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>Whitebox Clo Iii Ltd</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Sculptor Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2B4F2</x:t>
   </x:si>
   <x:si>
     <x:t>7.275</x:t>
   </x:si>
   <x:si>
     <x:t>2,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,034,766.77</x:t>
+    <x:t>$2,034,516.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 113 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XQCM3M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,151.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,025,128.38</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>Dryden 113 Clo Ltd</x:t>
-[...23 lines deleted...]
-    <x:t>$2,024,418.23</x:t>
+    <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387P6</x:t>
   </x:si>
   <x:si>
     <x:t>8.168</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,980,054.77</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$1,988,186.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
     <x:t>1,775,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,793,425.46</x:t>
+    <x:t>$1,799,548.83</x:t>
   </x:si>
   <x:si>
     <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1H65Q1</x:t>
   </x:si>
   <x:si>
     <x:t>6.925</x:t>
   </x:si>
   <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,747,768.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$1,753,998.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6N4B30</x:t>
   </x:si>
   <x:si>
     <x:t>1,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,719,809.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$1,724,127.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Oha Credit Partners Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021JXBST7</x:t>
   </x:si>
   <x:si>
     <x:t>1,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,519,541.66</x:t>
+    <x:t>$1,526,153.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,529.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 55 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226CD773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,309.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canyon Clo 2020-1 Ltd</x:t>
-[...35 lines deleted...]
-    <x:t>$1,509,180.56</x:t>
+    <x:t>Cifc Funding 2022-I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0234TST63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,467.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87ZC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,604.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,125.00</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P0Z5ZS2</x:t>
   </x:si>
   <x:si>
     <x:t>6.617</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,464,826.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$1,474,175.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XQCM3N5</x:t>
   </x:si>
   <x:si>
     <x:t>7.673</x:t>
   </x:si>
   <x:si>
     <x:t>1,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,411,281.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$1,416,640.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
     <x:t>7.425</x:t>
   </x:si>
   <x:si>
     <x:t>1,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,351,309.71</x:t>
+    <x:t>$1,360,104.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
     <x:t>5.275</x:t>
   </x:si>
   <x:si>
     <x:t>1,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,312,335.76</x:t>
+    <x:t>$1,318,943.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2024-33 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9KBH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,305,996.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>Ocp Clo 2024-33 Ltd</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Octagon 71 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021D1LDS6</x:t>
   </x:si>
   <x:si>
     <x:t>1,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,285,082.92</x:t>
+    <x:t>$1,290,926.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Cifc Funding 2021-Vi Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>07/15/2039</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BBG02268M656</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,257,701.01</x:t>
+    <x:t>7.922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,548.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H8ZLP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,378.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oha Credit Funding 18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023B70HW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,250.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canyon Clo 2023-2 Ltd</x:t>
-[...5 lines deleted...]
-    <x:t>$1,256,890.69</x:t>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,097.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozlm Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PXHPS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,652.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,951.56</x:t>
   </x:si>
   <x:si>
     <x:t>Cifc Funding 2020-I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021ZBRZN0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,000</x:t>
-[...20 lines deleted...]
-    <x:t>$1,013,025.09</x:t>
+    <x:t>8.138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,654.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldentree Loan Management Us Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB63YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,474.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZFCW81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,114.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 72 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNQ49D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,965.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>Halseypoint Clo 7 Ltd</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7JB08</x:t>
   </x:si>
   <x:si>
     <x:t>5.642</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,005,535.60</x:t>
+    <x:t>$1,008,921.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNGB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,215.28</x:t>
   </x:si>
   <x:si>
     <x:t>Benefit Street Partners Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G4R837</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,004,224.15</x:t>
-[...8 lines deleted...]
-    <x:t>$1,001,965.00</x:t>
+    <x:t>7.724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,376.45</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK73JC5</x:t>
   </x:si>
   <x:si>
-    <x:t>$996,956.12</x:t>
+    <x:t>$991,883.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2022-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJHXT39</x:t>
   </x:si>
   <x:si>
     <x:t>8.664</x:t>
   </x:si>
   <x:si>
-    <x:t>$982,256.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$986,997.54</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN8M13</x:t>
   </x:si>
   <x:si>
     <x:t>7.287</x:t>
   </x:si>
   <x:si>
-    <x:t>$977,881.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$986,664.80</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>781,470</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>6,514,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,514,562.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,618,388.75</x:t>
-[...2 lines deleted...]
-    <x:t>-3.75%</x:t>
+    <x:t>$-4,800,383.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1189,56 +1219,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee7c97ab2324ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R23de50ed10224d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbed56a5a2cce4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc5f4e3aa3a48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra02b63e87ee54c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R585d959230e54648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J72"/>
+  <x:dimension ref="A1:J73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -1388,2157 +1418,2189 @@
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J6" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="H8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="H27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A72" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B72" s="2" t="s">
+      <x:c r="A72" s="1">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A73" s="2" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C72" s="2" t="s">
+      <x:c r="C73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D72" s="2" t="s">
+      <x:c r="D73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E72" s="2" t="s">
+      <x:c r="E73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F72" s="2" t="s">
+      <x:c r="F73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G72" s="2" t="s">
+      <x:c r="G73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H72" s="2" t="s">
+      <x:c r="H73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I72" s="2" t="s">
+      <x:c r="I73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J72" s="2" t="s">
+      <x:c r="J73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A72:J72"/>
+    <x:mergeCell ref="A73:J73"/>
   </x:mergeCells>
 </x:worksheet>
 </file>