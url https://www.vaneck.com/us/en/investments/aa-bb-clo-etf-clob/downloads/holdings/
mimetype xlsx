--- v5 (2026-07-10)
+++ v6 (2026-08-01)
@@ -1,1197 +1,1194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270b611219f04c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d39c00837b41d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260709" sheetId="1" r:id="R585d959230e54648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260730" sheetId="1" r:id="R21704c492de34594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="384">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="670" uniqueCount="383">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W778</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,852,038.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
-    <x:t>5.372</x:t>
-[...2 lines deleted...]
-    <x:t>Bond</x:t>
+    <x:t>5.434</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,139,943.14</x:t>
-[...5 lines deleted...]
-    <x:t>5.77%</x:t>
+    <x:t>$10,045,323.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 95 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SLLQC66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,073,470.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WN40DL2</x:t>
   </x:si>
   <x:si>
-    <x:t>5.375</x:t>
-[...26 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>5.429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,028,334.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>6,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,587,851.26</x:t>
-[...2 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>$6,526,622.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCYF6</x:t>
   </x:si>
   <x:si>
     <x:t>6,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,122,766.14</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$6,150,382.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022H4LRK1</x:t>
   </x:si>
   <x:si>
     <x:t>9.873</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,574,508.67</x:t>
-[...2 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>$5,533,591.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
-    <x:t>5.423</x:t>
+    <x:t>5.903</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,074,004.13</x:t>
-[...2 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>$5,017,188.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.317</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>5.460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,011,291.77</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CP2G7</x:t>
   </x:si>
   <x:si>
-    <x:t>5.080</x:t>
-[...2 lines deleted...]
-    <x:t>$5,062,152.05</x:t>
+    <x:t>4.308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,011,279.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCKGYN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,008,907.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S4CSZ35</x:t>
   </x:si>
   <x:si>
-    <x:t>5.075</x:t>
-[...17 lines deleted...]
-    <x:t>$5,058,850.31</x:t>
+    <x:t>5.129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,007,978.68</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDS21</x:t>
   </x:si>
   <x:si>
     <x:t>4,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,261,856.42</x:t>
-[...20 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>$4,275,205.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK73J99</x:t>
   </x:si>
   <x:si>
-    <x:t>5.000</x:t>
+    <x:t>7.729</x:t>
   </x:si>
   <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,574,502.43</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$3,512,012.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRF7WV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,016,608.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S2WWRH1</x:t>
   </x:si>
   <x:si>
-    <x:t>10.164</x:t>
-[...26 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>10.233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,209.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxviii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S0SWCR4</x:t>
   </x:si>
   <x:si>
-    <x:t>5.625</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>5.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,010.21</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2022-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016DW83W0</x:t>
   </x:si>
   <x:si>
-    <x:t>7.380</x:t>
+    <x:t>4.437</x:t>
   </x:si>
   <x:si>
     <x:t>2,980,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,973,419.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$2,934,224.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010H494R4</x:t>
   </x:si>
   <x:si>
-    <x:t>7.029</x:t>
+    <x:t>7.137</x:t>
   </x:si>
   <x:si>
     <x:t>2,990,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,928,486.27</x:t>
-[...2 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>$2,888,465.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387R4</x:t>
   </x:si>
   <x:si>
-    <x:t>10.605</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>5.329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,776,968.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midocean Credit Clo Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023DYV2R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,755,692.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
+    <x:t>5.169</x:t>
+  </x:si>
+  <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,534,985.06</x:t>
-[...2 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$2,514,275.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R72KNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,510,496.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5XGQX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,507,794.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2021-2 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X70HJ80</x:t>
   </x:si>
   <x:si>
-    <x:t>5.675</x:t>
-[...26 lines deleted...]
-    <x:t>$2,524,844.50</x:t>
+    <x:t>5.247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,507,309.34</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xvi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZX066Q6</x:t>
   </x:si>
   <x:si>
-    <x:t>5.053</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,496,127.19</x:t>
   </x:si>
   <x:si>
     <x:t>Lcm 39 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QB5WZZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>10.673</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>4.138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,411,104.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Clo 27 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6M2S28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,394,889.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Y7GKX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,392,137.28</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0R83Y9</x:t>
   </x:si>
   <x:si>
-    <x:t>11.739</x:t>
-[...38 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>11.808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,150.15</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>5.573</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,282,990.23</x:t>
-[...2 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$2,259,392.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012Y72MT9</x:t>
   </x:si>
   <x:si>
-    <x:t>7.128</x:t>
+    <x:t>7.272</x:t>
   </x:si>
   <x:si>
     <x:t>2,300,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,265,457.25</x:t>
-[...2 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$2,258,595.32</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF2B4F2</x:t>
   </x:si>
   <x:si>
-    <x:t>7.275</x:t>
+    <x:t>5.829</x:t>
   </x:si>
   <x:si>
     <x:t>2,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,034,516.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$2,011,552.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,240.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,234.00</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 113 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XQCM3M6</x:t>
   </x:si>
   <x:si>
-    <x:t>6.673</x:t>
-[...35 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>2.863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,229.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387P6</x:t>
   </x:si>
   <x:si>
     <x:t>8.168</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,988,186.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$1,956,728.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RZTPMX5</x:t>
   </x:si>
   <x:si>
+    <x:t>4.953</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,775,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,799,548.83</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$1,780,373.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Trinitas Clo Xvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1H65Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>6.925</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,753,998.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$1,730,593.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Ocean Trails Clo Xiv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6N4B30</x:t>
   </x:si>
   <x:si>
+    <x:t>5.929</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,700,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,724,127.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$1,705,335.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2022-I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0234TST63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,634.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87ZC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,705.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,691.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,508,056.59</x:t>
   </x:si>
   <x:si>
     <x:t>Oha Credit Partners Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021JXBST7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,500,000</x:t>
-[...20 lines deleted...]
-    <x:t>$1,521,529.74</x:t>
+    <x:t>8.160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,108.10</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 55 L</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226CD773</x:t>
   </x:si>
   <x:si>
     <x:t>9.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,518,309.75</x:t>
-[...38 lines deleted...]
-    <x:t>$1,501,125.00</x:t>
+    <x:t>$1,504,378.50</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Lvii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P0Z5ZS2</x:t>
   </x:si>
   <x:si>
-    <x:t>6.617</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>6.760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,455,206.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XQCM3N5</x:t>
   </x:si>
   <x:si>
-    <x:t>7.673</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1,400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,416,640.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$1,395,837.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387M9</x:t>
   </x:si>
   <x:si>
-    <x:t>7.425</x:t>
+    <x:t>10.659</x:t>
   </x:si>
   <x:si>
     <x:t>1,325,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,360,104.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$1,340,587.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2024-33 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9KBH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,311,748.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRVD218</x:t>
   </x:si>
   <x:si>
-    <x:t>5.275</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>5.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,471.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2021-Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02268M656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,026.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H8ZLP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,272,558.85</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 71 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021D1LDS6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,250,000</x:t>
-[...32 lines deleted...]
-    <x:t>$1,261,378.03</x:t>
+    <x:t>$1,268,397.18</x:t>
   </x:si>
   <x:si>
     <x:t>Oha Credit Funding 18 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023B70HW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,251,250.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$1,256,900.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 72 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PNQ49D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,493.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PV7JB08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,215.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2020-I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZBRZN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,990.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNGB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,452.47</x:t>
   </x:si>
   <x:si>
     <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VF453M9</x:t>
   </x:si>
   <x:si>
-    <x:t>5.875</x:t>
-[...8 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>6.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,082.40</x:t>
   </x:si>
   <x:si>
     <x:t>Ozlm Xxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PXHPS82</x:t>
   </x:si>
   <x:si>
-    <x:t>5.873</x:t>
-[...2 lines deleted...]
-    <x:t>$1,015,652.32</x:t>
+    <x:t>$1,004,774.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldentree Loan Management Us Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB63YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,536.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZFCW81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,371.26</x:t>
   </x:si>
   <x:si>
     <x:t>Wind River 2023-1 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC46JL7</x:t>
   </x:si>
   <x:si>
-    <x:t>5.717</x:t>
-[...83 lines deleted...]
-    <x:t>$1,001,215.28</x:t>
+    <x:t>5.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,999.91</x:t>
   </x:si>
   <x:si>
     <x:t>Benefit Street Partners Clo Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G4R837</x:t>
   </x:si>
   <x:si>
     <x:t>7.724</x:t>
   </x:si>
   <x:si>
-    <x:t>$996,376.45</x:t>
+    <x:t>$1,000,908.18</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK73JC5</x:t>
   </x:si>
   <x:si>
-    <x:t>$991,883.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>5.229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,242.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sound Point Clo Xxvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN8M13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,365.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2022-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJHXT39</x:t>
   </x:si>
   <x:si>
-    <x:t>8.664</x:t>
-[...14 lines deleted...]
-    <x:t>$986,664.80</x:t>
+    <x:t>8.733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$970,476.90</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>6,514,562</x:t>
-[...5 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>493,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,794.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,800,383.35</x:t>
-[...2 lines deleted...]
-    <x:t>-2.73%</x:t>
+    <x:t>$-97,642.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1219,56 +1216,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc5f4e3aa3a48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra02b63e87ee54c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R585d959230e54648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f7df3625c24e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5bf09f6cca0c4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21704c492de34594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J73"/>
+  <x:dimension ref="A1:J74"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -1360,2247 +1357,2279 @@
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J4" s="1" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D5" s="1" t="s">
+      <x:c r="E5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="E5" s="1" t="s">
+      <x:c r="F5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="F5" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="H5" s="1" t="s">
+      <x:c r="I5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J5" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="I41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="H53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A73" s="1">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F72" s="1" t="s">
+      <x:c r="G73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="G72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H72" s="1" t="s">
+      <x:c r="I73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="I72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J72" s="1" t="s">
+    </x:row>
+    <x:row r="74" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A74" s="2" t="s">
         <x:v>382</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B73" s="2" t="s">
+      <x:c r="B74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C73" s="2" t="s">
+      <x:c r="C74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D73" s="2" t="s">
+      <x:c r="D74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E73" s="2" t="s">
+      <x:c r="E74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F73" s="2" t="s">
+      <x:c r="F74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G73" s="2" t="s">
+      <x:c r="G74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H73" s="2" t="s">
+      <x:c r="H74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I73" s="2" t="s">
+      <x:c r="I74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J73" s="2" t="s">
+      <x:c r="J74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A73:J73"/>
+    <x:mergeCell ref="A74:J74"/>
   </x:mergeCells>
 </x:worksheet>
 </file>