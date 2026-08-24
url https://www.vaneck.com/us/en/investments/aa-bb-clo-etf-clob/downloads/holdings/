--- v6 (2026-08-01)
+++ v7 (2026-08-24)
@@ -1,1194 +1,1179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d39c00837b41d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204167718b2b478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260730" sheetId="1" r:id="R21704c492de34594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CLOB_asof_20260821" sheetId="1" r:id="Rb829218048504699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="670" uniqueCount="383">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="378">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W778</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>14,900,000</x:t>
-[...5 lines deleted...]
-    <x:t>7.96%</x:t>
+    <x:t>16,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,886,418.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Octagon 64 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6CQP12</x:t>
   </x:si>
   <x:si>
     <x:t>5.434</x:t>
   </x:si>
   <x:si>
     <x:t>10,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,045,323.07</x:t>
-[...2 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>$10,076,677.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2022-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WN40DL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,052,858.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 95 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SLLQC66</x:t>
   </x:si>
   <x:si>
     <x:t>6.692</x:t>
   </x:si>
   <x:si>
-    <x:t>7,000,000</x:t>
-[...23 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>$6,985,727.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2021-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4P7</x:t>
   </x:si>
   <x:si>
     <x:t>6,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,526,622.29</x:t>
-[...2 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>$6,548,270.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 6 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0208VCYF6</x:t>
   </x:si>
   <x:si>
+    <x:t>4.980</x:t>
+  </x:si>
+  <x:si>
     <x:t>6,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,150,382.11</x:t>
-[...2 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>$6,185,769.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Neuberger Berman Loan Advisers Clo 54 L</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022H4LRK1</x:t>
   </x:si>
   <x:si>
     <x:t>9.873</x:t>
   </x:si>
   <x:si>
     <x:t>5,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,533,591.49</x:t>
-[...2 lines deleted...]
-    <x:t>2.97%</x:t>
+    <x:t>$5,584,791.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 36 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WNJ4B93</x:t>
   </x:si>
   <x:si>
     <x:t>5.903</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,017,188.01</x:t>
-[...2 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>$5,041,856.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 42 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CP2G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,035,969.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 38 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S4CSZ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,033,991.04</x:t>
   </x:si>
   <x:si>
     <x:t>Signal Peak Clo 4 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.460</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,011,291.77</x:t>
-[...14 lines deleted...]
-    <x:t>$5,011,279.68</x:t>
+    <x:t>$5,032,242.27</x:t>
   </x:si>
   <x:si>
     <x:t>Sound Point Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/25/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YCKGYN9</x:t>
   </x:si>
   <x:si>
     <x:t>5.410</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,008,907.05</x:t>
-[...17 lines deleted...]
-    <x:t>$5,007,978.68</x:t>
+    <x:t>$5,030,150.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VCDJV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,776,114.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brant Point Clo 2024-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0241N7Z02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,510,005.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Cqs Us Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022GLDS21</x:t>
   </x:si>
   <x:si>
+    <x:t>5.704</x:t>
+  </x:si>
+  <x:si>
     <x:t>4,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,275,205.92</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$4,291,034.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Madison Park Funding Xxxv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK73J99</x:t>
   </x:si>
   <x:si>
     <x:t>7.729</x:t>
   </x:si>
   <x:si>
     <x:t>3,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,512,012.24</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$3,529,978.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Sculptor Clo Xxix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRF7WV3</x:t>
   </x:si>
   <x:si>
     <x:t>5.483</x:t>
   </x:si>
   <x:si>
     <x:t>3,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,016,608.35</x:t>
+    <x:t>$3,032,317.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculptor Clo Xxviii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S0SWCR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,021,390.63</x:t>
   </x:si>
   <x:si>
     <x:t>1.62%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bain Capital Credit Clo 2021-7 Ltd</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Bain Capital Credit Clo 2022-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016DW83W0</x:t>
   </x:si>
   <x:si>
     <x:t>4.437</x:t>
   </x:si>
   <x:si>
     <x:t>2,980,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,934,224.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$2,949,372.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Bain Capital Credit Clo 2021-3 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010H494R4</x:t>
   </x:si>
   <x:si>
     <x:t>7.137</x:t>
   </x:si>
   <x:si>
     <x:t>2,990,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,888,465.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$2,903,564.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr 47 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024BH9MT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,830,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,830,707.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Bluemountain Clo Xxxiii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XK387R4</x:t>
   </x:si>
   <x:si>
     <x:t>5.329</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,776,968.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$2,799,474.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Midocean Credit Clo Xv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DYV2R4</x:t>
   </x:si>
   <x:si>
+    <x:t>5.214</x:t>
+  </x:si>
+  <x:si>
     <x:t>2,750,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,755,692.73</x:t>
+    <x:t>$2,763,449.98</x:t>
   </x:si>
   <x:si>
     <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WYBC4Q6</x:t>
   </x:si>
   <x:si>
     <x:t>5.169</x:t>
   </x:si>
   <x:si>
     <x:t>2,500,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,514,275.18</x:t>
+    <x:t>$2,522,718.03</x:t>
   </x:si>
   <x:si>
     <x:t>1.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>Wind River 2021-2 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X70HJ80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,522,350.52</x:t>
+  </x:si>
+  <x:si>
     <x:t>Trinitas Clo Xix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R72KNH6</x:t>
   </x:si>
   <x:si>
     <x:t>6.979</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,510,496.01</x:t>
+    <x:t>$2,521,535.52</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X5XGQX7</x:t>
   </x:si>
   <x:si>
     <x:t>5.810</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,507,794.91</x:t>
-[...14 lines deleted...]
-    <x:t>$2,507,309.34</x:t>
+    <x:t>$2,521,530.99</x:t>
   </x:si>
   <x:si>
     <x:t>Regatta Xvi Funding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZX066Q6</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,496,127.19</x:t>
-[...14 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$2,514,187.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0R83Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,513.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Clo 27 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R6M2S28</x:t>
   </x:si>
   <x:si>
     <x:t>5.503</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,394,889.00</x:t>
-[...32 lines deleted...]
-    <x:t>$2,386,150.15</x:t>
+    <x:t>$2,418,533.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012Y72MT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,270,071.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Whitebox Clo Iii Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZW0ZF0</x:t>
   </x:si>
   <x:si>
     <x:t>2,250,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,259,392.47</x:t>
-[...17 lines deleted...]
-    <x:t>Sculptor Clo Xxx Ltd</x:t>
+    <x:t>$2,267,599.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryden 113 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XQCM3M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,239.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signal Peak Clo 5 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0227DXRW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,872.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cqs Us Clo 2025-4 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02386TGB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,007,752.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Post Clo Ix Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZM141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Capital Clo 2019-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RZTPMX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,789,384.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinitas Clo Xvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1H65Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,942.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocean Trails Clo Xiv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6N4B30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,711,713.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bridge Street Clo I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C87ZC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,331.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2022-I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0234TST63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,518,322.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2020-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R9K56M2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,779.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oha Credit Partners Xv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021JXBST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,236.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockford Tower Clo 2024-1 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238QDKQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,951.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuberger Berman Loan Advisers Clo 55 L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226CD773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,538.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madison Park Funding Lvii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P0Z5ZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,306.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XQCM3N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,985.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XK387M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,640.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ocp Clo 2024-33 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9KBH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,401.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluemountain Clo Xxxi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRVD218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,008.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2021-Vi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02268M656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,250,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,591.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canyon Clo 2023-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022H8ZLP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,260.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oha Credit Funding 18 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023B70HW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,835.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxxv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022G4R837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,840.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cifc Funding 2020-I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZBRZN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,338.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Street Clo Ltd Iii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGNGB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,285.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halseypoint Clo 7 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01VF2B4F2</x:t>
-[...338 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>BBG01VF453M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,144.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benefit Street Partners Clo Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZFCW81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,664.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ozlm Xxiii Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PXHPS82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,117.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldentree Loan Management Us Clo 8 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB63YF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,989.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wind River 2023-1 Clo Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC46JL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,959.67</x:t>
   </x:si>
   <x:si>
     <x:t>Dryden 72 Clo Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PNQ49D2</x:t>
   </x:si>
   <x:si>
-    <x:t>5.500</x:t>
-[...8 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>5.741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,120.69</x:t>
   </x:si>
   <x:si>
     <x:t>Rockford Tower Clo 2019-2 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PV7JB08</x:t>
   </x:si>
   <x:si>
     <x:t>5.642</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,012,215.56</x:t>
-[...122 lines deleted...]
-    <x:t>$973,365.94</x:t>
+    <x:t>$1,001,644.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bain Capital Credit Clo 2022-2 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJHXT39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,504.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bain Capital Credit Clo 2022-2 Ltd</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>493,794</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>3,386,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,386,187.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-97,642.44</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$-4,964,752.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1216,56 +1201,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f7df3625c24e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5bf09f6cca0c4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21704c492de34594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839bcb2554e24f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R743a92b512644375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb829218048504699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J74"/>
+  <x:dimension ref="A1:J70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -1473,473 +1458,473 @@
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
@@ -1959,1677 +1944,1549 @@
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A70" s="1">
-[...66 lines deleted...]
-      <x:c r="B72" s="1" t="s">
+      <x:c r="A70" s="2" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="B74" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C74" s="2" t="s">
+      <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D74" s="2" t="s">
+      <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E74" s="2" t="s">
+      <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F74" s="2" t="s">
+      <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G74" s="2" t="s">
+      <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H74" s="2" t="s">
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I74" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="J74" s="2" t="s">
+      <x:c r="J70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A74:J74"/>
+    <x:mergeCell ref="A70:J70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>