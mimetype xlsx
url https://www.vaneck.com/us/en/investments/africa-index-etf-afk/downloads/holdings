--- v5 (2026-03-22)
+++ v6 (2026-04-12)
@@ -1,1389 +1,1410 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036c5c5494cf4757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc55e26466764b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260319" sheetId="1" r:id="Rca1efca87f1a4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260409" sheetId="1" r:id="R51cb7dab35a143ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="448">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="455">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
-    <x:t>115,433</x:t>
+    <x:t>111,692</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,522,539.92</x:t>
+    <x:t>$8,441,069.42</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.26%</x:t>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>111,499</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>86,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,555,280.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglo American Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWF7M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,480,442.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>AAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Airtel Africa Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBWXCZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,226,047</x:t>
-[...23 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>1,014,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,303,208.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>GTCO NL</x:t>
   </x:si>
   <x:si>
     <x:t>Guaranty Trust Holding Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LN7CZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>55,131,443</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>48,446,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,672,809.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naspers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTYB91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,249,997.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,062,704.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCP MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Centrale Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQLKJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,010,811.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ZENITHBA NL</x:t>
   </x:si>
   <x:si>
     <x:t>Zenith Bank Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NDS8Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>56,578,872</x:t>
-[...41 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>48,449,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,980,092.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe D'Exploitation Des Ports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D2ZJ7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,619,231.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,599,681.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golar Lng Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,488,449.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,267,430.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SAFCOM KN</x:t>
   </x:si>
   <x:si>
     <x:t>Safaricom Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLQYC7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,313,550</x:t>
-[...23 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>14,029,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,562.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstrand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNTS67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>591,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,175,421.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBKD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial International Bank Egypt Sae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLC0L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,309,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,533.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,843.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,706,932.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,179.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQTY KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Group Holdings Plc/Kenya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2R4W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,598,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,606,042.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,555.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,975.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAM MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itissalat Al-Maghrib</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,211.66</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>1,041,678</x:t>
-[...146 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>599,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,363,300.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Bank Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,342,573.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,978.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,400.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4S5Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,905,745.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
-    <x:t>349,693</x:t>
-[...80 lines deleted...]
-    <x:t>FSM US</x:t>
+    <x:t>195,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,847.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K7MFFV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,699,725.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>268,618</x:t>
-[...77 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>161,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,689,557.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,688.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ABG SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Absa Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9DG8</x:t>
   </x:si>
   <x:si>
-    <x:t>102,602</x:t>
-[...26 lines deleted...]
-    <x:t>MMYT US</x:t>
+    <x:t>82,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,261.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
-    <x:t>23,319</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>25,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,633.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>SLM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sanlam Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDQK77</x:t>
   </x:si>
   <x:si>
-    <x:t>185,216</x:t>
-[...2 lines deleted...]
-    <x:t>$967,666.35</x:t>
+    <x:t>188,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,028.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>DSY SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DD6054</x:t>
   </x:si>
   <x:si>
-    <x:t>62,417</x:t>
-[...8 lines deleted...]
-    <x:t>SBSW US</x:t>
+    <x:t>59,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,744.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBSW</x:t>
   </x:si>
   <x:si>
     <x:t>Sibanye Stillwater Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGP445</x:t>
   </x:si>
   <x:si>
-    <x:t>72,777</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>64,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,098.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,278.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoprite Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNXZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,951.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,844.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,822.44</x:t>
   </x:si>
   <x:si>
     <x:t>BID SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bid Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP99BP5</x:t>
   </x:si>
   <x:si>
-    <x:t>32,150</x:t>
-[...23 lines deleted...]
-    <x:t>RCL US</x:t>
+    <x:t>30,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$757,379.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,001,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,175.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sasol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,798.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remgro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C55RJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,005.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5792</x:t>
   </x:si>
   <x:si>
-    <x:t>2,820</x:t>
-[...110 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>2,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,130.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepkor Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HDGJ2C4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,124.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bidvest Group Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFBR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,179.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>INVP LN</x:t>
   </x:si>
   <x:si>
     <x:t>Investec Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0TDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>65,511</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>49,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,894.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BNQDW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,327.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VOD SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vodacom Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5GF1</x:t>
   </x:si>
   <x:si>
-    <x:t>46,819</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>44,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,220.03</x:t>
   </x:si>
   <x:si>
     <x:t>CLS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Clicks Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWY9T8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,277</x:t>
-[...23 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>22,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,684.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,346.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avz Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GDY0D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,399,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,043.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXX SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxaro Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CF7Z98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,737.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>OMU SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Old Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KRBWLT8</x:t>
   </x:si>
   <x:si>
-    <x:t>397,009</x:t>
-[...71 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>373,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,615.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momentum Metropolitan Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2YQD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,626.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGWM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,383.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>WHL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Holdings Ltd/South Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV1BQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>84,145</x:t>
-[...20 lines deleted...]
-    <x:t>$253,667.62</x:t>
+    <x:t>76,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,033.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCATC NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scatec Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00747Z8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,593.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>APN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aspen Pharmacare Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP97L3</x:t>
   </x:si>
   <x:si>
-    <x:t>29,418</x:t>
-[...23 lines deleted...]
-    <x:t>BTG US</x:t>
+    <x:t>26,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,672.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>53,993</x:t>
-[...2 lines deleted...]
-    <x:t>$227,310.53</x:t>
+    <x:t>41,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,411.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AVI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9VM1</x:t>
   </x:si>
   <x:si>
-    <x:t>33,042</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>31,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,868.51</x:t>
   </x:si>
   <x:si>
     <x:t>MRP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mr Price Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTPJN9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,789</x:t>
-[...20 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>18,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,514.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TBS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Brands Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3KV44</x:t>
   </x:si>
   <x:si>
-    <x:t>10,624</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>9,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,542.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
-    <x:t>11,827</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>11,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,309.58</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>7,222</x:t>
-[...2 lines deleted...]
-    <x:t>$133,411.98</x:t>
+    <x:t>6,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,089.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>LHC SJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,011.71</x:t>
+    <x:t>$17,093.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ECO ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Wireless Zimbabwe Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C90H80</x:t>
   </x:si>
   <x:si>
     <x:t>2,231</x:t>
   </x:si>
   <x:si>
-    <x:t>$876.60</x:t>
+    <x:t>$1,011.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$161.59</x:t>
+    <x:t>$156.42</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-NGN CASH-</x:t>
-[...5 lines deleted...]
-    <x:t>149,641,822</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,358</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$110,274.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$32,358.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>104</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.16</x:t>
+    <x:t>$6.32</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.08</x:t>
+    <x:t>$3.09</x:t>
   </x:si>
   <x:si>
     <x:t>-MAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>71</x:t>
-[...5 lines deleted...]
-    <x:t>-KES CASH-</x:t>
+    <x:t>-261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-28.04</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$46.75</x:t>
+    <x:t>$46.95</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$16.38</x:t>
+    <x:t>$16.63</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-900,759.92</x:t>
-[...2 lines deleted...]
-    <x:t>-0.77%</x:t>
+    <x:t>$329,935.74</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1411,62 +1432,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59dc38c9f8214ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R031b1dc6ac4a4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca1efca87f1a4c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2088315650464dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R785c83e68b524632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51cb7dab35a143ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I83"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1832,399 +1853,399 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
@@ -2586,1274 +2607,1274 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="2" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="2" t="s">
         <x:v>1</x:v>
       </x:c>