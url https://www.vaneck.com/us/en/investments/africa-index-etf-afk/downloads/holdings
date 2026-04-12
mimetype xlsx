--- v6 (2026-04-12)
+++ v7 (2026-04-12)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc55e26466764b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb768154385724b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260409" sheetId="1" r:id="R51cb7dab35a143ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260409" sheetId="1" r:id="R063d954716014458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="668" uniqueCount="455">
   <x:si>
     <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1432,51 +1432,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2088315650464dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R785c83e68b524632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51cb7dab35a143ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096239239464495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc449a68c38fc40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R063d954716014458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I83"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">