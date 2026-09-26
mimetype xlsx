--- v6 (2026-09-06)
+++ v7 (2026-09-26)
@@ -1,1449 +1,1473 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cc72e059b84f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236483ef9e164261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260903" sheetId="1" r:id="R209fb7d5cb524ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260924" sheetId="1" r:id="R9e0496e9b9ff4eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="468">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="476">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ATW MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attijariwafa Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMG377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,608,360.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>49,593</x:t>
-[...29 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>42,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,213,894.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARADEL NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aradel Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GDCBDW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,126,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,603,921.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>85,033</x:t>
-[...5 lines deleted...]
-    <x:t>5.03%</x:t>
+    <x:t>57,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,434,972.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstrand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNTS67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,352,684.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>79,627</x:t>
-[...8 lines deleted...]
-    <x:t>AYA CN</x:t>
+    <x:t>83,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,339,310.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naspers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTYB91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,238,605.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seplat Energy Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,270.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,187,075.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTCO NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guaranty Trust Holding Co Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LN7CZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,686,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,855,854.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA</x:t>
   </x:si>
   <x:si>
     <x:t>Aya Gold &amp; Silver Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000FTVZM3</x:t>
-[...44 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>BBG000Q62W77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,770,530.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTNN NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Nigeria Communications Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NZT3FQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,294,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,765,944.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCOM KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safaricom Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLQYC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,831,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,760,706.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZENITHBA NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zenith Bank Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDS8Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,755,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,704,954.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQTY KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Group Holdings Plc/Kenya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2R4W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,222,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,682,318.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,673,779.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golar Lng Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,578,410.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,561,762.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,480,190.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtel Africa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBWXCZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,332,028.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCP MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Centrale Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQLKJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,314,684.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>155,838</x:t>
-[...41 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>119,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,584.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe D'Exploitation Des Ports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D2ZJ7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,006.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,544.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>66,806</x:t>
-[...167 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>43,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,835,460.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4S5Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,397.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,818.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>164,521</x:t>
-[...59 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>124,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,761,148.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K7MFFV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,443.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAM MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itissalat Al-Maghrib</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,447,052.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABG SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Absa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9DG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,300.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>152,398</x:t>
-[...41 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>98,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,670.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
-    <x:t>207,797</x:t>
-[...38 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>151,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,453.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>IMP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impala Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZK82</x:t>
   </x:si>
   <x:si>
-    <x:t>89,277</x:t>
-[...23 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>86,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,940.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>BOA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QX23</x:t>
   </x:si>
   <x:si>
-    <x:t>58,137</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>50,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,032.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DD6054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,174.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanlam Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDQK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,056.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoprite Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNXZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,417.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,140.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BID SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bid Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP99BP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,008.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
-    <x:t>19,700</x:t>
-[...41 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>15,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,171.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>46,564</x:t>
-[...59 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>39,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,407.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remgro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C55RJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,013.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CBKD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial International Bank Egypt Sae</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLC0L2</x:t>
   </x:si>
   <x:si>
-    <x:t>298,218</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>269,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,176.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,434,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,502.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SBSW</x:t>
   </x:si>
   <x:si>
     <x:t>Sibanye Stillwater Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGP445</x:t>
   </x:si>
   <x:si>
-    <x:t>57,782</x:t>
-[...23 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>59,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,885.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Northam Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0125542Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>36,570</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>37,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,076.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investec Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0TDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,616.10</x:t>
   </x:si>
   <x:si>
     <x:t>SSL</x:t>
   </x:si>
   <x:si>
     <x:t>Sasol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNC37</x:t>
   </x:si>
   <x:si>
-    <x:t>50,252</x:t>
-[...2 lines deleted...]
-    <x:t>$620,612.20</x:t>
+    <x:t>40,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,241.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>REM SJ</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>OUT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Outsurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BNQDW2</x:t>
   </x:si>
   <x:si>
-    <x:t>88,649</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>91,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,003.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bidvest Group Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFBR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,991.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,880.94</x:t>
   </x:si>
   <x:si>
     <x:t>PPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pepkor Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HDGJ2C4</x:t>
   </x:si>
   <x:si>
-    <x:t>365,593</x:t>
-[...20 lines deleted...]
-    <x:t>$442,934.61</x:t>
+    <x:t>372,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,702.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>RCL</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>VOD SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vodacom Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5GF1</x:t>
   </x:si>
   <x:si>
-    <x:t>43,049</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>44,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,656.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>202,965</x:t>
-[...2 lines deleted...]
-    <x:t>$373,606.11</x:t>
+    <x:t>218,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,616.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>OMU SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWLT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,927.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aspen Pharmacare Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP97L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,189.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MTM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Momentum Metropolitan Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2YQD3</x:t>
   </x:si>
   <x:si>
-    <x:t>123,458</x:t>
-[...2 lines deleted...]
-    <x:t>$309,471.24</x:t>
+    <x:t>129,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,447.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clicks Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWY9T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,419.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>OMU SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$309,433.59</x:t>
+    <x:t>GRT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGWM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,899.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>EXX SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Exxaro Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CF7Z98</x:t>
   </x:si>
   <x:si>
-    <x:t>23,334</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>22,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,724.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9VM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,351.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Holdings Ltd/South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV1BQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,145.19</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>49,169</x:t>
-[...86 lines deleted...]
-    <x:t>$175,444.59</x:t>
+    <x:t>30,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,015.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>SCATC NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scatec Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00747Z8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,268.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,835.23</x:t>
+  </x:si>
+  <x:si>
     <x:t>TBS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Brands Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3KV44</x:t>
   </x:si>
   <x:si>
-    <x:t>9,329</x:t>
-[...2 lines deleted...]
-    <x:t>$158,525.38</x:t>
+    <x:t>9,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,159.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>SCATC NO</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
-    <x:t>10,429</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>10,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,376.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>6,672</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>6,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,408.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>1,399,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,463.24</x:t>
+    <x:t>$56,027.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,787.04</x:t>
+    <x:t>$18,234.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>TNCI ZH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MTHXTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INFRVX ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Infraco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0236RP5S6</x:t>
   </x:si>
   <x:si>
     <x:t>2,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$493.93</x:t>
-[...17 lines deleted...]
-    <x:t>$394.99</x:t>
+    <x:t>$504.98</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-NGN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>302,998,926</x:t>
+    <x:t>52,406,666</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,914.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$39,480.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>104</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.50</x:t>
+    <x:t>$6.33</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.35</x:t>
+    <x:t>$3.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KES CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$47.32</x:t>
+    <x:t>$46.27</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$16.53</x:t>
+    <x:t>$16.19</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-MAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-2,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$-240.70</x:t>
+    <x:t>$-234.21</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-640,678</x:t>
-[...5 lines deleted...]
-    <x:t>-0.60%</x:t>
+    <x:t>-261,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-261,198.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$666,971.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$218,800.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1471,62 +1495,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64d04dd3b674f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51f4f2eb62ed46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R209fb7d5cb524ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d18b8015dae4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R592335765b794d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e0496e9b9ff4eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I85"/>
+  <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1834,2153 +1858,2240 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="G76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="1">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F84" s="1" t="s">
+      <x:c r="C85" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="G84" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="H84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I84" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A85" s="2" t="s">
+    <x:row r="86" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A86" s="1">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="B85" s="2" t="s">
+      <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C85" s="2" t="s">
+      <x:c r="D86" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A87" s="1">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A88" s="2" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D85" s="2" t="s">
+      <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E85" s="2" t="s">
+      <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F85" s="2" t="s">
+      <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G85" s="2" t="s">
+      <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H85" s="2" t="s">
+      <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I85" s="2" t="s">
+      <x:c r="H88" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A85:I85"/>
+    <x:mergeCell ref="A88:I88"/>
   </x:mergeCells>
 </x:worksheet>
 </file>