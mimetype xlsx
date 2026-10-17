--- v7 (2026-09-26)
+++ v8 (2026-10-17)
@@ -1,1473 +1,1482 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236483ef9e164261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb8c90bd6734ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260924" sheetId="1" r:id="R9e0496e9b9ff4eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20261015" sheetId="1" r:id="R93b5e2136b3b4340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="476">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="479">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
     <x:t>63,856</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,608,360.05</x:t>
+    <x:t>$4,372,246.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.53%</x:t>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
     <x:t>42,785</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,213,894.65</x:t>
-[...2 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>$3,917,822.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ARADEL NL</x:t>
   </x:si>
   <x:si>
     <x:t>Aradel Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GDCBDW7</x:t>
   </x:si>
   <x:si>
     <x:t>3,126,673</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,603,921.75</x:t>
-[...2 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>$3,523,372.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naspers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTYB91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,256,338.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstrand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNTS67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,245,414.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
     <x:t>57,966</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,434,972.55</x:t>
-[...20 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>$3,185,031.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
     <x:t>83,692</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,339,310.80</x:t>
-[...20 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>$3,104,136.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SEPL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Seplat Energy Plc</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>274,363</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,196,270.37</x:t>
-[...2 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>$2,887,349.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>IVN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanhoe Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003CSCHG0</x:t>
   </x:si>
   <x:si>
     <x:t>377,075</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,187,075.18</x:t>
+    <x:t>$2,831,515.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>GTCO NL</x:t>
   </x:si>
   <x:si>
     <x:t>Guaranty Trust Holding Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LN7CZ0</x:t>
   </x:si>
   <x:si>
     <x:t>27,686,928</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,855,854.93</x:t>
-[...2 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>$2,658,460.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTNN NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Nigeria Communications Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NZT3FQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,294,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,645,474.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,157.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCOM KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safaricom Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLQYC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,831,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,611,125.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>AYA</x:t>
   </x:si>
   <x:si>
     <x:t>Aya Gold &amp; Silver Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q62W77</x:t>
   </x:si>
   <x:si>
     <x:t>99,160</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,770,530.40</x:t>
-[...35 lines deleted...]
-    <x:t>$2,760,706.54</x:t>
+    <x:t>$2,578,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>ZENITHBA NL</x:t>
   </x:si>
   <x:si>
     <x:t>Zenith Bank Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NDS8Y0</x:t>
   </x:si>
   <x:si>
     <x:t>26,755,066</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,704,954.73</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$2,566,910.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,549,020.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>EQTY KN</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Group Holdings Plc/Kenya</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2R4W5</x:t>
   </x:si>
   <x:si>
     <x:t>3,222,516</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,682,318.26</x:t>
-[...20 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>$2,474,564.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>GLNG</x:t>
   </x:si>
   <x:si>
     <x:t>Golar Lng Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>51,455</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,578,410.05</x:t>
-[...20 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$2,312,902.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCP MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Centrale Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQLKJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,241,973.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtel Africa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBWXCZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,201,712.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,120,544.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7818</x:t>
   </x:si>
   <x:si>
     <x:t>78,081</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,480,190.76</x:t>
-[...56 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>$2,056,529.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MSA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Societe D'Exploitation Des Ports</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D2ZJ7N0</x:t>
   </x:si>
   <x:si>
     <x:t>24,205</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,093,006.84</x:t>
-[...2 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$1,855,702.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K7MFFV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,209.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,694.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4S5Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,507.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,732,822.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
     <x:t>399,276</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,844,544.62</x:t>
-[...53 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$1,685,203.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
     <x:t>124,812</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,761,148.21</x:t>
-[...20 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$1,445,413.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>IAM MC</x:t>
   </x:si>
   <x:si>
     <x:t>Itissalat Al-Maghrib</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT7Q1</x:t>
   </x:si>
   <x:si>
     <x:t>144,959</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,447,052.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$1,347,793.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>ABG SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Absa Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9DG8</x:t>
   </x:si>
   <x:si>
     <x:t>89,282</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,196,300.53</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$1,173,283.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
     <x:t>98,667</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,134,670.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$1,039,950.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DD6054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,748.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,658.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanlam Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDQK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,797.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoprite Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNXZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,218.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,667.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BID SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bid Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP99BP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,356.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,290.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
     <x:t>151,911</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,050,453.44</x:t>
-[...125 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$739,902.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
     <x:t>15,664</x:t>
   </x:si>
   <x:si>
-    <x:t>$734,171.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$732,761.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remgro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C55RJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,552.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
     <x:t>39,429</x:t>
   </x:si>
   <x:si>
-    <x:t>$731,407.95</x:t>
-[...17 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$669,504.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sasol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,541.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CBKD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial International Bank Egypt Sae</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLC0L2</x:t>
   </x:si>
   <x:si>
     <x:t>269,351</x:t>
   </x:si>
   <x:si>
-    <x:t>$653,176.18</x:t>
+    <x:t>$611,426.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>SBSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sibanye Stillwater Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGP445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,114.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investec Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0TDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,858.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,064.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
     <x:t>2,434,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$627,502.54</x:t>
-[...71 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$550,538.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,858.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>OUT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Outsurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BNQDW2</x:t>
   </x:si>
   <x:si>
     <x:t>91,943</x:t>
   </x:si>
   <x:si>
-    <x:t>$471,003.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$469,358.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BVT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bidvest Group Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFBR74</x:t>
   </x:si>
   <x:si>
     <x:t>30,958</x:t>
   </x:si>
   <x:si>
-    <x:t>$430,991.12</x:t>
-[...17 lines deleted...]
-    <x:t>$430,880.94</x:t>
+    <x:t>$434,302.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodacom Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5GF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,529.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pepkor Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HDGJ2C4</x:t>
   </x:si>
   <x:si>
     <x:t>372,759</x:t>
   </x:si>
   <x:si>
-    <x:t>$411,702.31</x:t>
-[...20 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$417,800.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
     <x:t>218,578</x:t>
   </x:si>
   <x:si>
-    <x:t>$350,616.11</x:t>
+    <x:t>$344,533.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clicks Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWY9T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,337.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>OMU SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Old Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KRBWLT8</x:t>
   </x:si>
   <x:si>
     <x:t>409,234</x:t>
   </x:si>
   <x:si>
-    <x:t>$342,927.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$332,738.77</x:t>
   </x:si>
   <x:si>
     <x:t>APN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aspen Pharmacare Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP97L3</x:t>
   </x:si>
   <x:si>
     <x:t>33,270</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,189.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$315,367.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>MTM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Momentum Metropolitan Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2YQD3</x:t>
   </x:si>
   <x:si>
     <x:t>129,667</x:t>
   </x:si>
   <x:si>
-    <x:t>$305,447.51</x:t>
-[...20 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$297,827.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>GRT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Growthpoint Properties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGWM1</x:t>
   </x:si>
   <x:si>
     <x:t>260,112</x:t>
   </x:si>
   <x:si>
-    <x:t>$253,899.07</x:t>
+    <x:t>$242,041.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>EXX SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Exxaro Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CF7Z98</x:t>
   </x:si>
   <x:si>
     <x:t>22,034</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,724.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$233,486.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Holdings Ltd/South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV1BQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,374.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,046.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>AVI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9VM1</x:t>
   </x:si>
   <x:si>
     <x:t>34,105</x:t>
   </x:si>
   <x:si>
-    <x:t>$176,351.85</x:t>
+    <x:t>$168,073.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>WHL SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$176,145.19</x:t>
+    <x:t>SCATC NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scatec Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00747Z8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,156.94</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
     <x:t>30,642</x:t>
   </x:si>
   <x:si>
-    <x:t>$163,015.44</x:t>
+    <x:t>$158,725.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>SCATC NO</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>TBS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Brands Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3KV44</x:t>
   </x:si>
   <x:si>
     <x:t>9,576</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,159.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$150,912.27</x:t>
   </x:si>
   <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
     <x:t>10,549</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,376.22</x:t>
+    <x:t>$96,245.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
     <x:t>6,919</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,408.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$92,888.65</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>1,399,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,027.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$44,571.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,234.35</x:t>
+    <x:t>$19,547.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$762.94</x:t>
+    <x:t>$1,001.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>INFRVX ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Infraco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0236RP5S6</x:t>
   </x:si>
   <x:si>
     <x:t>2,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$504.98</x:t>
+    <x:t>$500.56</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,702.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-NGN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>52,406,666</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...2 lines deleted...]
-    <x:t>$39,480.99</x:t>
+    <x:t>$39,373.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>104</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.33</x:t>
+    <x:t>$6.30</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.28</x:t>
+    <x:t>$3.29</x:t>
   </x:si>
   <x:si>
     <x:t>-KES CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$46.27</x:t>
+    <x:t>$46.38</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$16.19</x:t>
+    <x:t>$15.94</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-MAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-2,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$-234.21</x:t>
+    <x:t>$-229.77</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$218,800.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$-10,434.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1495,51 +1504,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d18b8015dae4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R592335765b794d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e0496e9b9ff4eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd732285d001a4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re59ccfa0b22b44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93b5e2136b3b4340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1858,2231 +1867,2231 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="G82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>