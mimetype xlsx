--- v8 (2026-10-17)
+++ v9 (2026-11-06)
@@ -1,1482 +1,1488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb8c90bd6734ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78554ca15ce04562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20261015" sheetId="1" r:id="R93b5e2136b3b4340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20261105" sheetId="1" r:id="R3cfd15916bf04f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="479">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="481">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
     <x:t>63,856</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,372,246.30</x:t>
+    <x:t>$4,521,456.85</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.54%</x:t>
+    <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
     <x:t>42,785</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,917,822.45</x:t>
-[...2 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>$3,789,039.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstrand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNTS67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>595,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,507,831.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naspers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTYB91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,482,528.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seplat Energy Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,192,405.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,166,068.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106,006.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ARADEL NL</x:t>
   </x:si>
   <x:si>
     <x:t>Aradel Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GDCBDW7</x:t>
   </x:si>
   <x:si>
     <x:t>3,126,673</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,523,372.46</x:t>
-[...92 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>$3,012,540.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,663.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTNN NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Nigeria Communications Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NZT3FQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,294,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,713,565.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCOM KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safaricom Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLQYC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,831,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,105.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,593,214.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTCO NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guaranty Trust Holding Co Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LN7CZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,686,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,511,192.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQTY KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Group Holdings Plc/Kenya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2R4W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,222,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,362.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q62W77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,433,882.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZENITHBA NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zenith Bank Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDS8Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,755,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,891.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCP MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Centrale Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQLKJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,263,497.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtel Africa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBWXCZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,231,812.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>IVN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanhoe Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003CSCHG0</x:t>
   </x:si>
   <x:si>
     <x:t>377,075</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,831,515.57</x:t>
-[...146 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>$2,201,366.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>GLNG</x:t>
   </x:si>
   <x:si>
     <x:t>Golar Lng Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>51,455</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,312,902.25</x:t>
-[...38 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$2,190,439.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
     <x:t>119,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,120,544.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>$2,089,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4S5Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,261.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe D'Exploitation Des Ports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D2ZJ7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,932,980.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K7MFFV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,835,686.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>FM CN</x:t>
   </x:si>
   <x:si>
     <x:t>First Quantum Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX7818</x:t>
   </x:si>
   <x:si>
     <x:t>78,081</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,056,529.02</x:t>
-[...38 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$1,783,178.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
     <x:t>43,371</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,758,694.05</x:t>
-[...17 lines deleted...]
-    <x:t>$1,758,507.79</x:t>
+    <x:t>$1,749,586.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,740,685.91</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
     <x:t>22,795</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,732,822.55</x:t>
-[...20 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$1,644,557.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
     <x:t>124,812</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,445,413.69</x:t>
-[...2 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$1,430,550.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>IAM MC</x:t>
   </x:si>
   <x:si>
     <x:t>Itissalat Al-Maghrib</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT7Q1</x:t>
   </x:si>
   <x:si>
     <x:t>144,959</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,347,793.45</x:t>
-[...2 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$1,325,281.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ABG SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Absa Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9DG8</x:t>
   </x:si>
   <x:si>
     <x:t>89,282</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,173,283.94</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$1,249,409.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,635.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanlam Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDQK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,673.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DD6054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,494.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoprite Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNXZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,877.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,241.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
     <x:t>98,667</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,039,950.18</x:t>
-[...89 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$935,363.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BID SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bid Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP99BP5</x:t>
   </x:si>
   <x:si>
     <x:t>30,652</x:t>
   </x:si>
   <x:si>
-    <x:t>$844,356.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$873,239.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>NED SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Nedbank Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSBW3</x:t>
   </x:si>
   <x:si>
     <x:t>47,644</x:t>
   </x:si>
   <x:si>
-    <x:t>$833,290.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$870,060.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makemytrip Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB34J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,249.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
     <x:t>151,911</x:t>
   </x:si>
   <x:si>
-    <x:t>$739,902.74</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$756,503.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>REM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Remgro Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C55RJ9</x:t>
   </x:si>
   <x:si>
     <x:t>52,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$672,552.17</x:t>
+    <x:t>$671,966.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
     <x:t>39,429</x:t>
   </x:si>
   <x:si>
-    <x:t>$669,504.42</x:t>
+    <x:t>$666,350.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBKD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial International Bank Egypt Sae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLC0L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,200.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>SSL</x:t>
   </x:si>
   <x:si>
     <x:t>Sasol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNC37</x:t>
   </x:si>
   <x:si>
     <x:t>40,926</x:t>
   </x:si>
   <x:si>
-    <x:t>$651,541.92</x:t>
-[...17 lines deleted...]
-    <x:t>$611,426.77</x:t>
+    <x:t>$621,665.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>INVP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investec Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0TDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,537.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,882.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,113.80</x:t>
+  </x:si>
+  <x:si>
     <x:t>SBSW</x:t>
   </x:si>
   <x:si>
     <x:t>Sibanye Stillwater Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGP445</x:t>
   </x:si>
   <x:si>
     <x:t>59,911</x:t>
   </x:si>
   <x:si>
-    <x:t>$596,114.45</x:t>
-[...38 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$564,361.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
     <x:t>2,434,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$550,538.75</x:t>
-[...17 lines deleted...]
-    <x:t>$504,858.03</x:t>
+    <x:t>$524,167.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BNQDW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,317.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>OUT SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$469,358.79</x:t>
+    <x:t>BVT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bidvest Group Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFBR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,047.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>BVT SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$434,302.27</x:t>
+    <x:t>VOD SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodacom Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5GF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,990.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepkor Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HDGJ2C4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,422.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>VOD SJ</x:t>
-[...32 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>OMU SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWLT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,275.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aspen Pharmacare Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP97L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,510.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
     <x:t>218,578</x:t>
   </x:si>
   <x:si>
-    <x:t>$344,533.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$334,849.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momentum Metropolitan Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2YQD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,368.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CLS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Clicks Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWY9T8</x:t>
   </x:si>
   <x:si>
     <x:t>23,131</x:t>
   </x:si>
   <x:si>
-    <x:t>$340,337.64</x:t>
-[...53 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$322,146.07</x:t>
   </x:si>
   <x:si>
     <x:t>GRT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Growthpoint Properties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGWM1</x:t>
   </x:si>
   <x:si>
     <x:t>260,112</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,041.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$258,079.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>EXX SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Exxaro Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CF7Z98</x:t>
   </x:si>
   <x:si>
     <x:t>22,034</x:t>
   </x:si>
   <x:si>
-    <x:t>$233,486.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$248,141.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>WHL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Holdings Ltd/South Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV1BQ4</x:t>
   </x:si>
   <x:si>
     <x:t>77,935</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,374.00</x:t>
+    <x:t>$195,703.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,976.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>MRP SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$170,046.92</x:t>
+    <x:t>AVI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9VM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,118.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>AVI SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$168,073.07</x:t>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,483.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
+    <x:t>TBS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiger Brands Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3KV44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,014.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SCATC NO</x:t>
   </x:si>
   <x:si>
     <x:t>Scatec Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00747Z8D4</x:t>
   </x:si>
   <x:si>
     <x:t>15,560</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,156.94</x:t>
-[...32 lines deleted...]
-    <x:t>$150,912.27</x:t>
+    <x:t>$143,558.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
     <x:t>10,549</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,245.45</x:t>
+    <x:t>$97,933.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
     <x:t>6,919</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,888.65</x:t>
+    <x:t>$94,398.71</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>1,399,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,571.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$34,099.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,547.57</x:t>
+    <x:t>$21,076.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,001.49</x:t>
+    <x:t>$1,053.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>INFRVX ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Infraco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0236RP5S6</x:t>
   </x:si>
   <x:si>
     <x:t>2,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$500.56</x:t>
+    <x:t>$493.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABOAG MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0264130Z5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11.68</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>137,702</x:t>
+    <x:t>195,870</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,702.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$195,869.71</x:t>
   </x:si>
   <x:si>
     <x:t>-NGN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>52,406,666</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>88,526,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,813.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>104</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.30</x:t>
+    <x:t>$6.31</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.29</x:t>
-[...2 lines deleted...]
-    <x:t>-KES CASH-</x:t>
+    <x:t>$3.35</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$46.38</x:t>
+    <x:t>$47.17</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>14</x:t>
-[...2 lines deleted...]
-    <x:t>$15.94</x:t>
+    <x:t>$16.93</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-MAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-2,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$-229.77</x:t>
+    <x:t>$-230.90</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,434.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-46,715.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1504,51 +1510,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd732285d001a4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re59ccfa0b22b44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93b5e2136b3b4340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d75609a23149e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raf9d4e099b8d4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cfd15916bf04f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2113,109 +2119,109 @@
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
@@ -2360,80 +2366,80 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
@@ -2592,80 +2598,80 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -2853,196 +2859,196 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
@@ -3317,225 +3323,225 @@
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
@@ -3549,549 +3555,549 @@
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>