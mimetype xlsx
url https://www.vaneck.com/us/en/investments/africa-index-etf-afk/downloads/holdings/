--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,1416 +1,1437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d89bd8c5e434420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf310e0637464e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260504" sheetId="1" r:id="Rf344966998624a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260522" sheetId="1" r:id="R39ba16fb85ee4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="457">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="464">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
-    <x:t>112,945</x:t>
+    <x:t>106,012</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,515,840.10</x:t>
+    <x:t>$7,871,679.35</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.06%</x:t>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
-    <x:t>119,735</x:t>
-[...5 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>113,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,836,225.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>GTCO NL</x:t>
   </x:si>
   <x:si>
     <x:t>Guaranty Trust Holding Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LN7CZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>48,996,657</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>46,498,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,910,027.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>87,853</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>82,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,766,116.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZENITHBA NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zenith Bank Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDS8Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,500,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,470,052.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Airtel Africa Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBWXCZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,026,112</x:t>
-[...23 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>969,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,317,436.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NPN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Naspers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTYB91</x:t>
   </x:si>
   <x:si>
-    <x:t>78,647</x:t>
-[...5 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>74,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,800,239.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>BCP MC</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Centrale Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLKJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>152,889</x:t>
-[...5 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>143,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,710,478.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>429,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,607,719.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MSA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Societe D'Exploitation Des Ports</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D2ZJ7N0</x:t>
   </x:si>
   <x:si>
-    <x:t>41,655</x:t>
-[...5 lines deleted...]
-    <x:t>3.14%</x:t>
+    <x:t>39,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,478,662.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>GLNG</x:t>
   </x:si>
   <x:si>
     <x:t>Golar Lng Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>66,080</x:t>
-[...23 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>62,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,268,415.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCOM KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safaricom Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLQYC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,464,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,192,323.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>84,145</x:t>
-[...20 lines deleted...]
-    <x:t>$3,280,553.61</x:t>
+    <x:t>79,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,141,883.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstrand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNTS67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,077,565.56</x:t>
   </x:si>
   <x:si>
     <x:t>2.72%</x:t>
   </x:si>
   <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,076,399.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CBKD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial International Bank Egypt Sae</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLC0L2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,323,941</x:t>
-[...41 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>1,250,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,951,366.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>EQTY KN</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Group Holdings Plc/Kenya</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2R4W5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,650,575</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>4,413,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,586,153.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,445,391.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>28,406</x:t>
-[...23 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>26,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,431,689.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Bank Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,780.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,234,430.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,230,949.32</x:t>
   </x:si>
   <x:si>
     <x:t>IAM MC</x:t>
   </x:si>
   <x:si>
     <x:t>Itissalat Al-Maghrib</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT7Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>236,991</x:t>
-[...23 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>222,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,223,239.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,159,742.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>606,776</x:t>
-[...59 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>573,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,470.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K7MFFV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,420.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>MTN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mtn Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4S5Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>156,086</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>147,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,861,920.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,856.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,591,652.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
-    <x:t>197,589</x:t>
-[...56 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>186,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,194.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>163,671</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>154,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,556.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABG SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Absa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9DG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,824.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>IMP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impala Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZK82</x:t>
   </x:si>
   <x:si>
-    <x:t>86,174</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>81,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,288.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
-    <x:t>25,719</x:t>
-[...23 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>24,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,611.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>SLM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sanlam Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDQK77</x:t>
   </x:si>
   <x:si>
-    <x:t>190,974</x:t>
-[...2 lines deleted...]
-    <x:t>$985,009.40</x:t>
+    <x:t>180,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,361.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>DSY SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DD6054</x:t>
   </x:si>
   <x:si>
-    <x:t>59,829</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>56,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,479.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>SHP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Shoprite Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFNXZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>47,329</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>44,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,122.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>50,161</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>47,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,139.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BID SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bid Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP99BP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,089.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sibanye Stillwater Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGP445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,222.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SSL</x:t>
   </x:si>
   <x:si>
     <x:t>Sasol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNC37</x:t>
   </x:si>
   <x:si>
-    <x:t>55,658</x:t>
-[...2 lines deleted...]
-    <x:t>$771,976.46</x:t>
+    <x:t>52,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,415.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,499.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,134.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>3,036,000</x:t>
-[...71 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>2,867,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,926.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>REM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Remgro Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C55RJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,442</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>49,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,818.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>RCL</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5792</x:t>
   </x:si>
   <x:si>
-    <x:t>2,222</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>2,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,553.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>PPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pepkor Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HDGJ2C4</x:t>
   </x:si>
   <x:si>
-    <x:t>348,179</x:t>
-[...2 lines deleted...]
-    <x:t>$456,788.64</x:t>
+    <x:t>328,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,936.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bidvest Group Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFBR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,438.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>BVT SJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>INVP LN</x:t>
   </x:si>
   <x:si>
     <x:t>Investec Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0TDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>50,408</x:t>
-[...2 lines deleted...]
-    <x:t>$429,767.76</x:t>
+    <x:t>47,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,358.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>VOD SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodacom Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5GF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,116.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>OUT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Outsurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BNQDW2</x:t>
   </x:si>
   <x:si>
-    <x:t>92,412</x:t>
-[...2 lines deleted...]
-    <x:t>$392,536.76</x:t>
+    <x:t>87,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,487.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>VOD SJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CLS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Clicks Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWY9T8</x:t>
   </x:si>
   <x:si>
-    <x:t>22,580</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>21,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,625.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>180,297</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>170,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,178.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>EXX SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Exxaro Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CF7Z98</x:t>
   </x:si>
   <x:si>
-    <x:t>23,891</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>22,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,233.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>OMU SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Old Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KRBWLT8</x:t>
   </x:si>
   <x:si>
-    <x:t>377,792</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>356,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,155.46</x:t>
   </x:si>
   <x:si>
     <x:t>MTM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Momentum Metropolitan Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2YQD3</x:t>
   </x:si>
   <x:si>
-    <x:t>129,497</x:t>
-[...2 lines deleted...]
-    <x:t>$297,573.74</x:t>
+    <x:t>122,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,943.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>GRT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Growthpoint Properties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGWM1</x:t>
   </x:si>
   <x:si>
-    <x:t>252,807</x:t>
-[...2 lines deleted...]
-    <x:t>$245,925.33</x:t>
+    <x:t>238,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,533.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Holdings Ltd/South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV1BQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,154.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>WHL SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$240,812.60</x:t>
+    <x:t>AVZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avz Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GDY0D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,399,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,513.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>APN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aspen Pharmacare Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP97L3</x:t>
   </x:si>
   <x:si>
-    <x:t>26,646</x:t>
-[...20 lines deleted...]
-    <x:t>$217,334.69</x:t>
+    <x:t>25,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,437.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,696.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9VM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,983.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,123.24</x:t>
+  </x:si>
+  <x:si>
     <x:t>SCATC NO</x:t>
   </x:si>
   <x:si>
     <x:t>Scatec Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00747Z8D4</x:t>
   </x:si>
   <x:si>
-    <x:t>15,238</x:t>
-[...53 lines deleted...]
-    <x:t>$176,304.81</x:t>
+    <x:t>14,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,365.18</x:t>
   </x:si>
   <x:si>
     <x:t>TBS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Brands Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3KV44</x:t>
   </x:si>
   <x:si>
-    <x:t>9,725</x:t>
-[...2 lines deleted...]
-    <x:t>$167,892.48</x:t>
+    <x:t>9,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,907.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
-    <x:t>11,138</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>10,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,208.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>6,955</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>6,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,693.12</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,521.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$18,820.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>INFR.VX</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Infraco</x:t>
   </x:si>
   <x:si>
     <x:t>2,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$544.96</x:t>
+    <x:t>$539.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$128.18</x:t>
+    <x:t>$187.49</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-MAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,568,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,260.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NGN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,106,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,036.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KES CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,169,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,608.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ZAR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>446,621</x:t>
-[...68 lines deleted...]
-    <x:t>$-.01</x:t>
+    <x:t>-296,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-296,431.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$270,914.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$-1,481,950.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1438,56 +1459,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca25d55ea69747bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R08ae7d4145a94f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf344966998624a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f227e8a72d4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf47589491de24582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39ba16fb85ee4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I84"/>
+  <x:dimension ref="A1:I85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2178,225 +2199,225 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2671,1254 +2692,1283 @@
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A84" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B84" s="2" t="s">
+      <x:c r="A84" s="1">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="2" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="B85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C84" s="2" t="s">
+      <x:c r="C85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D84" s="2" t="s">
+      <x:c r="D85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E84" s="2" t="s">
+      <x:c r="E85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F84" s="2" t="s">
+      <x:c r="F85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G84" s="2" t="s">
+      <x:c r="G85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H84" s="2" t="s">
+      <x:c r="H85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I84" s="2" t="s">
+      <x:c r="I85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A84:I84"/>
+    <x:mergeCell ref="A85:I85"/>
   </x:mergeCells>
 </x:worksheet>
 </file>