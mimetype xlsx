--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -1,1437 +1,1437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf310e0637464e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed478f74f474b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260522" sheetId="1" r:id="R39ba16fb85ee4fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260615" sheetId="1" r:id="Rc96e1813676b4e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="464">
   <x:si>
-    <x:t>Daily Holdings (%)  05/22/2026</x:t>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
-    <x:t>106,012</x:t>
+    <x:t>98,458</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,871,679.35</x:t>
+    <x:t>$7,494,691.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.95%</x:t>
+    <x:t>6.98%</x:t>
   </x:si>
   <x:si>
     <x:t>AAL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Anglo American Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWF7M0</x:t>
   </x:si>
   <x:si>
-    <x:t>113,100</x:t>
-[...5 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>103,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,691,253.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtel Africa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBWXCZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,362,899.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,156,257.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>GTCO NL</x:t>
   </x:si>
   <x:si>
     <x:t>Guaranty Trust Holding Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LN7CZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>46,498,466</x:t>
-[...23 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>39,126,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,908,939.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naspers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTYB91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,585,840.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ZENITHBA NL</x:t>
   </x:si>
   <x:si>
     <x:t>Zenith Bank Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NDS8Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>46,500,902</x:t>
-[...41 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>39,231,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,365.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,494,985.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BCP MC</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Centrale Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLKJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>143,509</x:t>
-[...20 lines deleted...]
-    <x:t>$3,607,719.91</x:t>
+    <x:t>129,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,491,988.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,467,489.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe D'Exploitation Des Ports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D2ZJ7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,410,088.64</x:t>
   </x:si>
   <x:si>
     <x:t>3.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>MSA MC</x:t>
-[...14 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>SAFCOM KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safaricom Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLQYC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,505,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,068,379.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstrand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNTS67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,061,346.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>GLNG</x:t>
   </x:si>
   <x:si>
     <x:t>Golar Lng Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>62,422</x:t>
-[...23 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>57,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,049.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>79,481</x:t>
-[...41 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>72,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,883,933.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>CBKD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial International Bank Egypt Sae</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLC0L2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,250,579</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,011,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,604,656.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>EQTY KN</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Group Holdings Plc/Kenya</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2R4W5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,413,475</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>4,099,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,423,332.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>SBK SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Bank Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQR991</x:t>
   </x:si>
   <x:si>
-    <x:t>128,430</x:t>
-[...5 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>117,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,784.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>26,828</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>24,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,269,226.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>CPI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Capitec Bank Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4HYB1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>7,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,199,026.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,148,300.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>54,927</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>50,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,805.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAM MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itissalat Al-Maghrib</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,796.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BOA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QX23</x:t>
   </x:si>
   <x:si>
-    <x:t>102,680</x:t>
-[...38 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>90,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,974,874.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>573,155</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>525,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,220.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4S5Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,699.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,889,038.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>HTWS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Helios Towers Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K7MFFV5</x:t>
   </x:si>
   <x:si>
-    <x:t>609,265</x:t>
-[...41 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>558,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,815.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
-    <x:t>20,374</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>18,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,056.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,017.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
-    <x:t>186,638</x:t>
-[...23 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>171,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,114.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>ABG SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Absa Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9DG8</x:t>
   </x:si>
   <x:si>
-    <x:t>78,353</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>71,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,400.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makemytrip Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB34J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,166.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>IMP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impala Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTZK82</x:t>
   </x:si>
   <x:si>
-    <x:t>81,401</x:t>
-[...23 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>74,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,009.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DD6054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,347.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>SLM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sanlam Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDQK77</x:t>
   </x:si>
   <x:si>
-    <x:t>180,396</x:t>
-[...23 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>165,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,788.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,858.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>SHP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Shoprite Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFNXZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>44,711</x:t>
-[...23 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>40,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,361.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>BID SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bid Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP99BP5</x:t>
   </x:si>
   <x:si>
-    <x:t>29,109</x:t>
-[...2 lines deleted...]
-    <x:t>$751,089.19</x:t>
+    <x:t>26,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,378.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,094.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARADEL NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aradel Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GDCBDW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,218.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SBSW</x:t>
   </x:si>
   <x:si>
     <x:t>Sibanye Stillwater Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGP445</x:t>
   </x:si>
   <x:si>
-    <x:t>61,995</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>56,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,067.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,501.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,628,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,543.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>SSL</x:t>
   </x:si>
   <x:si>
     <x:t>Sasol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNC37</x:t>
   </x:si>
   <x:si>
-    <x:t>52,576</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>48,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,849.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remgro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C55RJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,814.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Northam Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0125542Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>33,128</x:t>
-[...59 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>30,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,578.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>PPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pepkor Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HDGJ2C4</x:t>
   </x:si>
   <x:si>
-    <x:t>328,884</x:t>
-[...2 lines deleted...]
-    <x:t>$437,936.19</x:t>
+    <x:t>301,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,057.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bidvest Group Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFBR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,399.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>BVT SJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>INVP LN</x:t>
   </x:si>
   <x:si>
     <x:t>Investec Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0TDQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>47,616</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>43,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,984.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BNQDW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,588.75</x:t>
   </x:si>
   <x:si>
     <x:t>VOD SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vodacom Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5GF1</x:t>
   </x:si>
   <x:si>
-    <x:t>42,390</x:t>
-[...23 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>38,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,509.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CLS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Clicks Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWY9T8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,329</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>19,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,309.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMU SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWLT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,353.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momentum Metropolitan Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2YQD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,890.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXX SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxaro Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CF7Z98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,083.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>170,307</x:t>
-[...56 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>156,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,195.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>GRT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Growthpoint Properties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGWM1</x:t>
   </x:si>
   <x:si>
-    <x:t>238,798</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>218,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,969.34</x:t>
   </x:si>
   <x:si>
     <x:t>WHL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Holdings Ltd/South Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV1BQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>73,049</x:t>
-[...2 lines deleted...]
-    <x:t>$223,154.18</x:t>
+    <x:t>66,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,588.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>APN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aspen Pharmacare Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP97L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,705.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>1,399,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$218,513.77</x:t>
-[...20 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$176,583.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,024.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9VM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,019.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>39,235</x:t>
-[...38 lines deleted...]
-    <x:t>$167,123.24</x:t>
+    <x:t>35,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,736.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiger Brands Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3KV44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,731.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>SCATC NO</x:t>
   </x:si>
   <x:si>
     <x:t>Scatec Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00747Z8D4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,396</x:t>
-[...20 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>13,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,081.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
-    <x:t>10,521</x:t>
-[...2 lines deleted...]
-    <x:t>$128,208.57</x:t>
+    <x:t>9,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,481.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>6,573</x:t>
-[...2 lines deleted...]
-    <x:t>$120,693.12</x:t>
+    <x:t>6,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,532.10</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,820.59</x:t>
+    <x:t>$17,964.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>INFR.VX</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Infraco</x:t>
   </x:si>
   <x:si>
     <x:t>2,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$539.44</x:t>
+    <x:t>$563.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$187.49</x:t>
+    <x:t>$184.92</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-NGN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,641,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,214.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ZAR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>-MAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>7,568,945</x:t>
-[...68 lines deleted...]
-    <x:t>$-.01</x:t>
+    <x:t>-2,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-243.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-296,432</x:t>
-[...5 lines deleted...]
-    <x:t>-0.26%</x:t>
+    <x:t>-140,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-140,739.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,481,950.67</x:t>
-[...2 lines deleted...]
-    <x:t>-1.31%</x:t>
+    <x:t>$-75,018.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1459,51 +1459,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f227e8a72d4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf47589491de24582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39ba16fb85ee4fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ad1c48a2c146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2d48a0726abd4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc96e1813676b4e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2199,399 +2199,399 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
@@ -2605,1318 +2605,1318 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">