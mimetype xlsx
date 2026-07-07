--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,1437 +1,1431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed478f74f474b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b818bd8a9f74ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260615" sheetId="1" r:id="Rc96e1813676b4e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260706" sheetId="1" r:id="R3b52251ae03647ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="464">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="462">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
-    <x:t>98,458</x:t>
+    <x:t>78,098</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,494,691.28</x:t>
+    <x:t>$5,957,400.17</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.98%</x:t>
-[...17 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,794,475.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,442,126.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naspers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTYB91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,940,980.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSR SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstrand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNTS67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,711,391.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCP MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Centrale Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQLKJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,094,316.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCOM KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safaricom Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLQYC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,343,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,019,017.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,967,142.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,936,935.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,818,251.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe D'Exploitation Des Ports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D2ZJ7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,755,053.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,750,152.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Bank Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,716,872.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,713,127.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARADEL NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aradel Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GDCBDW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,531,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,593,591.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,582,836.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQTY KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Group Holdings Plc/Kenya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2R4W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,718,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,495,457.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golar Lng Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,916.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,356,470.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4S5Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,227,816.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,094.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>AAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Airtel Africa Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBWXCZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>888,315</x:t>
-[...23 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>469,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,149,868.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,851.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>GTCO NL</x:t>
   </x:si>
   <x:si>
     <x:t>Guaranty Trust Holding Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LN7CZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,126,860</x:t>
-[...23 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>22,418,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,212.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ZENITHBA NL</x:t>
   </x:si>
   <x:si>
     <x:t>Zenith Bank Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NDS8Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,231,793</x:t>
-[...149 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>22,923,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,142.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAM MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itissalat Al-Maghrib</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,919.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,593,257.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K7MFFV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,580,792.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,533,141.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,409,692.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,166.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABG SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Absa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9DG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,081.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makemytrip Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB34J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,948.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanlam Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDQK77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,645.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,136.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DD6054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,240.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoprite Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNXZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,558.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>CBKD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial International Bank Egypt Sae</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLC0L2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,011,517</x:t>
-[...359 lines deleted...]
-    <x:t>$913,788.57</x:t>
+    <x:t>317,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,717.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BID SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bid Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP99BP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,442.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,421.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>43,428</x:t>
-[...56 lines deleted...]
-    <x:t>$678,094.24</x:t>
+    <x:t>49,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,374.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remgro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C55RJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,562.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARADEL NL</x:t>
-[...14 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,963,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,865.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,126.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>SBSW</x:t>
   </x:si>
   <x:si>
     <x:t>Sibanye Stillwater Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGP445</x:t>
   </x:si>
   <x:si>
-    <x:t>56,816</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>61,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,738.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepkor Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HDGJ2C4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,813.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sasol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,093.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investec Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0TDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,748.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>RCL</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5792</x:t>
   </x:si>
   <x:si>
-    <x:t>1,924</x:t>
-[...95 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>1,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,795.04</x:t>
   </x:si>
   <x:si>
     <x:t>BVT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bidvest Group Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFBR74</x:t>
   </x:si>
   <x:si>
-    <x:t>27,696</x:t>
-[...23 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>32,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,539.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>OUT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Outsurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BNQDW2</x:t>
   </x:si>
   <x:si>
-    <x:t>80,000</x:t>
-[...2 lines deleted...]
-    <x:t>$373,588.75</x:t>
+    <x:t>94,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,631.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>VOD SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vodacom Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5GF1</x:t>
   </x:si>
   <x:si>
-    <x:t>38,848</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>45,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,381.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMU SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWLT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>408,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,945.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CLS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Clicks Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWY9T8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,551</x:t>
-[...2 lines deleted...]
-    <x:t>$283,309.05</x:t>
+    <x:t>23,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,512.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momentum Metropolitan Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2YQD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,109.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXX SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxaro Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CF7Z98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,356.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGWM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,680.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aspen Pharmacare Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP97L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,322.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>OMU SJ</x:t>
-[...41 lines deleted...]
-    <x:t>$272,083.86</x:t>
+    <x:t>WHL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Holdings Ltd/South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV1BQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,089.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>AVI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9VM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,248.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,211.90</x:t>
+  </x:si>
+  <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>156,084</x:t>
-[...35 lines deleted...]
-    <x:t>$217,588.22</x:t>
+    <x:t>147,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,242.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>APN SJ</x:t>
-[...14 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>TBS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiger Brands Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3KV44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,452.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,424.54</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>1,399,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$176,583.07</x:t>
+    <x:t>$166,072.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>MRP SJ</x:t>
-[...26 lines deleted...]
-    <x:t>$166,019.56</x:t>
+    <x:t>SCATC NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scatec Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00747Z8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,410.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>BTG</x:t>
-[...47 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>KIO SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kumba Iron Ore Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPVK43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,496.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
-    <x:t>9,644</x:t>
-[...20 lines deleted...]
-    <x:t>$114,532.10</x:t>
+    <x:t>11,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,322.47</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,964.74</x:t>
+    <x:t>$18,420.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>INFR.VX</x:t>
+    <x:t>INFRVX ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Infraco</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG0236RP5S6</x:t>
+  </x:si>
+  <x:si>
     <x:t>2,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$563.52</x:t>
+    <x:t>$507.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$184.92</x:t>
+    <x:t>$244.67</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-NGN CASH-</x:t>
-[...2 lines deleted...]
-    <x:t>426,641,078</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,108</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$314,214.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$19,107.87</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>104</x:t>
-[...2 lines deleted...]
-    <x:t>$6.43</x:t>
+    <x:t>164,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,111.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.09</x:t>
+    <x:t>$2.99</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$47.04</x:t>
+    <x:t>$46.75</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$16.52</x:t>
+    <x:t>$16.25</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-MAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-2,252</x:t>
   </x:si>
   <x:si>
-    <x:t>$-243.21</x:t>
+    <x:t>$-240.31</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-75,018.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>$-31,788.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1459,62 +1453,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ad1c48a2c146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2d48a0726abd4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc96e1813676b4e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa77f6e34ef4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf299b7449b0d4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b52251ae03647ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I85"/>
+  <x:dimension ref="A1:I84"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1967,631 +1961,631 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
@@ -2605,138 +2599,138 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2924,283 +2918,283 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
@@ -3243,732 +3237,703 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A84" s="2" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B85" s="2" t="s">
+      <x:c r="C84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C85" s="2" t="s">
+      <x:c r="D84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D85" s="2" t="s">
+      <x:c r="E84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E85" s="2" t="s">
+      <x:c r="F84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F85" s="2" t="s">
+      <x:c r="G84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G85" s="2" t="s">
+      <x:c r="H84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H85" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I85" s="2" t="s">
+      <x:c r="I84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A85:I85"/>
+    <x:mergeCell ref="A84:I84"/>
   </x:mergeCells>
 </x:worksheet>
 </file>