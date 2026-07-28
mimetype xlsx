--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,1431 +1,1443 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b818bd8a9f74ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eed3919ed994a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260706" sheetId="1" r:id="R3b52251ae03647ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260724" sheetId="1" r:id="Rd24841f5545e47a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="462">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="466">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
-    <x:t>78,098</x:t>
+    <x:t>77,082</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,957,400.17</x:t>
+    <x:t>$5,675,149.53</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.83%</x:t>
+    <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>90,619</x:t>
-[...5 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>87,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,172,208.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>52,851</x:t>
-[...5 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>50,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,061,018.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NPN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Naspers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTYB91</x:t>
   </x:si>
   <x:si>
-    <x:t>78,857</x:t>
-[...5 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>76,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,566,255.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>FSR SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Firstrand Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNTS67</x:t>
   </x:si>
   <x:si>
-    <x:t>611,981</x:t>
-[...5 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>590,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,361,641.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFCOM KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safaricom Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLQYC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,195,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,077,725.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,901,638.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BCP MC</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Centrale Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLKJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>108,656</x:t>
-[...20 lines deleted...]
-    <x:t>$3,019,017.72</x:t>
+    <x:t>107,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,822,940.03</x:t>
   </x:si>
   <x:si>
     <x:t>2.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>IVN CN</x:t>
-[...14 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>ARADEL NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aradel Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GDCBDW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,498,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,403.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe D'Exploitation Des Ports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D2ZJ7N0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,743,840.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>84,858</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>81,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676,266.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>SBK SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Bank Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQR991</x:t>
   </x:si>
   <x:si>
-    <x:t>141,133</x:t>
-[...23 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>136,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,969.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,548,121.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,466,968.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQTY KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Group Holdings Plc/Kenya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2R4W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,669,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,465,301.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Bank Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,432,541.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>166,072</x:t>
-[...92 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>160,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,348,121.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,279,769.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GLNG</x:t>
   </x:si>
   <x:si>
     <x:t>Golar Lng Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>48,485</x:t>
-[...23 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>46,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,273,617.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTCO NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guaranty Trust Holding Co Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011LN7CZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,126,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,139,308.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZENITHBA NL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zenith Bank Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NDS8Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,625,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,096,351.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MTN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mtn Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4S5Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>159,564</x:t>
-[...2 lines deleted...]
-    <x:t>$2,227,816.70</x:t>
+    <x:t>153,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,104.77</x:t>
   </x:si>
   <x:si>
     <x:t>2.18%</x:t>
   </x:si>
   <x:si>
+    <x:t>AAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtel Africa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBWXCZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,011,051.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,385.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>607,740</x:t>
-[...77 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>586,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,380.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>IAM MC</x:t>
   </x:si>
   <x:si>
     <x:t>Itissalat Al-Maghrib</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT7Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>177,288</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>174,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,696,832.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HTWS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helios Towers Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K7MFFV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,598.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,820.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,052</x:t>
-[...41 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>21,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,867.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>162,407</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>156,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,254.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BOA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QX23</x:t>
   </x:si>
   <x:si>
-    <x:t>62,194</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>61,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,846.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ABG SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Absa Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9DG8</x:t>
   </x:si>
   <x:si>
-    <x:t>88,282</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>85,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,999.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
-    <x:t>20,993</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>20,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,809.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,072.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>SLM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sanlam Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDQK77</x:t>
   </x:si>
   <x:si>
-    <x:t>195,230</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>188,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,677.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>DSY SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DD6054</x:t>
   </x:si>
   <x:si>
-    <x:t>64,708</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>62,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,675.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBKD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial International Bank Egypt Sae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLC0L2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,870.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BID SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bid Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP99BP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,203.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>SHP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Shoprite Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFNXZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>49,921</x:t>
-[...20 lines deleted...]
-    <x:t>$851,717.40</x:t>
+    <x:t>48,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,086.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>BID SJ</x:t>
-[...11 lines deleted...]
-    <x:t>$846,442.91</x:t>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,538.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>NED SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Nedbank Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSBW3</x:t>
   </x:si>
   <x:si>
-    <x:t>48,350</x:t>
-[...20 lines deleted...]
-    <x:t>$808,374.96</x:t>
+    <x:t>46,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,639.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,857,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,107.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sasol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,019.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
     <x:t>REM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Remgro Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C55RJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,612</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>51,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,690.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investec Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0TDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,986.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>NPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Northam Platinum Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0125542Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>38,973</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>37,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,417.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,779.24</x:t>
   </x:si>
   <x:si>
     <x:t>SBSW</x:t>
   </x:si>
   <x:si>
     <x:t>Sibanye Stillwater Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGP445</x:t>
   </x:si>
   <x:si>
-    <x:t>61,578</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>59,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,500.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pepkor Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HDGJ2C4</x:t>
   </x:si>
   <x:si>
-    <x:t>389,604</x:t>
-[...53 lines deleted...]
-    <x:t>$508,795.04</x:t>
+    <x:t>375,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,783.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BVT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bidvest Group Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFBR74</x:t>
   </x:si>
   <x:si>
-    <x:t>32,704</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>31,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,866.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>OUT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Outsurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BNQDW2</x:t>
   </x:si>
   <x:si>
-    <x:t>94,471</x:t>
-[...2 lines deleted...]
-    <x:t>$466,631.52</x:t>
+    <x:t>91,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,984.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>VOD SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vodacom Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5GF1</x:t>
   </x:si>
   <x:si>
-    <x:t>45,877</x:t>
-[...2 lines deleted...]
-    <x:t>$431,381.34</x:t>
+    <x:t>44,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,528.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>MTM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momentum Metropolitan Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2YQD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,762.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>OMU SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Old Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KRBWLT8</x:t>
   </x:si>
   <x:si>
-    <x:t>408,937</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>394,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,973.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXX SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxaro Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CF7Z98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,739.36</x:t>
   </x:si>
   <x:si>
     <x:t>CLS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Clicks Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWY9T8</x:t>
   </x:si>
   <x:si>
-    <x:t>23,083</x:t>
-[...38 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>22,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,065.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>GRT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Growthpoint Properties Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGWM1</x:t>
   </x:si>
   <x:si>
-    <x:t>267,350</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>257,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,947.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>APN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aspen Pharmacare Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP97L3</x:t>
   </x:si>
   <x:si>
-    <x:t>27,240</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>26,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,145.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>WHL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Holdings Ltd/South Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV1BQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>80,104</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>77,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,325.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,578.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AVI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9VM1</x:t>
   </x:si>
   <x:si>
-    <x:t>35,498</x:t>
-[...20 lines deleted...]
-    <x:t>$212,211.90</x:t>
+    <x:t>34,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,381.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>147,450</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>142,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,855.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>TBS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Brands Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3KV44</x:t>
   </x:si>
   <x:si>
-    <x:t>9,943</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>9,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,970.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCATC NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scatec Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00747Z8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,536.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avz Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GDY0D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,399,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,791.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MRP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mr Price Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTPJN9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,333</x:t>
-[...38 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>14,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,471.28</x:t>
   </x:si>
   <x:si>
     <x:t>KIO SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kumba Iron Ore Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPVK43</x:t>
   </x:si>
   <x:si>
-    <x:t>7,111</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>6,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,548.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>African Rainbow Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6Q52</x:t>
   </x:si>
   <x:si>
-    <x:t>11,114</x:t>
-[...2 lines deleted...]
-    <x:t>$125,322.47</x:t>
+    <x:t>10,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,668.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,420.37</x:t>
+    <x:t>$19,188.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>CMGGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INFRVX ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Econet Infraco</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0236RP5S6</x:t>
   </x:si>
   <x:si>
     <x:t>2,209</x:t>
   </x:si>
   <x:si>
-    <x:t>$507.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$513.59</x:t>
   </x:si>
   <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$244.67</x:t>
+    <x:t>$370.97</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>19,108</x:t>
+    <x:t>743,762</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,107.87</x:t>
+    <x:t>$743,761.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,795.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>164,327</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.19</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>29</x:t>
-[...2 lines deleted...]
-    <x:t>$2.99</x:t>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.26</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$46.75</x:t>
+    <x:t>$46.65</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$16.25</x:t>
+    <x:t>$16.19</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-MAD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-31,788.38</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-1,394,696.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1453,56 +1465,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa77f6e34ef4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf299b7449b0d4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b52251ae03647ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418260f53fb24f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3925a02380f64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd24841f5545e47a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I84"/>
+  <x:dimension ref="A1:I85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1961,80 +1973,80 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
@@ -2106,631 +2118,631 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2889,138 +2901,138 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -3121,80 +3133,80 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
@@ -3324,196 +3336,196 @@
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
@@ -3527,413 +3539,442 @@
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A84" s="2" t="s">
+      <x:c r="A84" s="1">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="B84" s="2" t="s">
+      <x:c r="D84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="2" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="B85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C84" s="2" t="s">
+      <x:c r="C85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D84" s="2" t="s">
+      <x:c r="D85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E84" s="2" t="s">
+      <x:c r="E85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F84" s="2" t="s">
+      <x:c r="F85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G84" s="2" t="s">
+      <x:c r="G85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H84" s="2" t="s">
+      <x:c r="H85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I84" s="2" t="s">
+      <x:c r="I85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A84:I84"/>
+    <x:mergeCell ref="A85:I85"/>
   </x:mergeCells>
 </x:worksheet>
 </file>