--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,1443 +1,1434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eed3919ed994a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7060e7f717b427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260724" sheetId="1" r:id="Rd24841f5545e47a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260814" sheetId="1" r:id="R0d74a1ed000f4e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="466">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="463">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
-    <x:t>77,082</x:t>
+    <x:t>75,042</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,675,149.53</x:t>
+    <x:t>$5,656,408.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.95%</x:t>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,908,699.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
     <x:t>87,399</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,172,208.69</x:t>
-[...20 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>$4,853,998.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>NPN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Naspers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTYB91</x:t>
   </x:si>
   <x:si>
     <x:t>76,057</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,566,255.18</x:t>
-[...2 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>$3,694,606.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>FSR SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Firstrand Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNTS67</x:t>
   </x:si>
   <x:si>
     <x:t>590,240</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,361,641.53</x:t>
-[...2 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>$3,611,312.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,293,362.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,792.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivanhoe Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CSCHG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,165,838.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>SAFCOM KN</x:t>
   </x:si>
   <x:si>
     <x:t>Safaricom Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLQYC7</x:t>
   </x:si>
   <x:si>
-    <x:t>11,195,657</x:t>
-[...23 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>10,899,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,985,228.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,147.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,422.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BCP MC</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Centrale Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLKJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>107,242</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>104,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,187.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>ARADEL NL</x:t>
   </x:si>
   <x:si>
     <x:t>Aradel Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GDCBDW7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,498,784</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>2,432,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,904.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,695,662.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>MSA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Societe D'Exploitation Des Ports</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D2ZJ7N0</x:t>
   </x:si>
   <x:si>
-    <x:t>29,219</x:t>
-[...77 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>28,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,628.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Bank Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HYB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,653,775.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,620,981.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>EQTY KN</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Group Holdings Plc/Kenya</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F2R4W5</x:t>
   </x:si>
   <x:si>
-    <x:t>3,669,616</x:t>
-[...56 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>3,572,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,473,881.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GLNG</x:t>
   </x:si>
   <x:si>
     <x:t>Golar Lng Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>46,763</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,273,617.06</x:t>
+    <x:t>$2,454,589.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>586,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,288,691.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,285,572.05</x:t>
   </x:si>
   <x:si>
     <x:t>GTCO NL</x:t>
   </x:si>
   <x:si>
     <x:t>Guaranty Trust Holding Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LN7CZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>22,126,928</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>21,541,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,750.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtel Africa Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PBWXCZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,705.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ZENITHBA NL</x:t>
   </x:si>
   <x:si>
     <x:t>Zenith Bank Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NDS8Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>22,625,351</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>22,026,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,006.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valterra Platinum Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTXNT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,867,587.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MTN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mtn Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4S5Y8</x:t>
   </x:si>
   <x:si>
     <x:t>153,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,074,104.77</x:t>
-[...56 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>$1,846,064.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>IAM MC</x:t>
   </x:si>
   <x:si>
     <x:t>Itissalat Al-Maghrib</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT7Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>174,981</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>170,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,804,062.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,671,327.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>HTWS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Helios Towers Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K7MFFV5</x:t>
   </x:si>
   <x:si>
     <x:t>571,360</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,538,598.69</x:t>
-[...2 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$1,583,500.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PDN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Paladin Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8GS6</x:t>
   </x:si>
   <x:si>
     <x:t>213,577</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,458,820.73</x:t>
-[...38 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>$1,528,562.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makemytrip Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB34J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,384.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BOA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QX23</x:t>
   </x:si>
   <x:si>
-    <x:t>61,385</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>59,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,866.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,775.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ABG SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Absa Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9DG8</x:t>
   </x:si>
   <x:si>
     <x:t>85,146</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,111,999.18</x:t>
-[...38 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$1,179,266.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SLM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sanlam Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDQK77</x:t>
   </x:si>
   <x:si>
     <x:t>188,293</x:t>
   </x:si>
   <x:si>
-    <x:t>$952,677.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$1,010,419.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>DSY SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DD6054</x:t>
   </x:si>
   <x:si>
     <x:t>62,408</x:t>
   </x:si>
   <x:si>
-    <x:t>$946,675.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$999,646.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,398.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoprite Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNXZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,655.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSBW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,174.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BID SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bid Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CP99BP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,413.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CBKD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial International Bank Egypt Sae</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLC0L2</x:t>
   </x:si>
   <x:si>
-    <x:t>305,372</x:t>
-[...77 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>306,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,327.24</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
     <x:t>2,857,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$631,107.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$648,283.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sibanye Stillwater Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGP445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,630.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remgro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C55RJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,224.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,359.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SSL</x:t>
   </x:si>
   <x:si>
     <x:t>Sasol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNC37</x:t>
   </x:si>
   <x:si>
     <x:t>51,650</x:t>
   </x:si>
   <x:si>
-    <x:t>$611,019.50</x:t>
-[...20 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$595,524.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>INVP LN</x:t>
   </x:si>
   <x:si>
     <x:t>Investec Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0TDQ7</x:t>
   </x:si>
   <x:si>
     <x:t>60,165</x:t>
   </x:si>
   <x:si>
-    <x:t>$506,986.23</x:t>
+    <x:t>$549,202.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>NPH SJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>RCL</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Caribbean Cruises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5792</x:t>
   </x:si>
   <x:si>
     <x:t>1,706</x:t>
   </x:si>
   <x:si>
-    <x:t>$500,779.24</x:t>
-[...17 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$520,330.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PPH SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pepkor Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HDGJ2C4</x:t>
   </x:si>
   <x:si>
     <x:t>375,763</x:t>
   </x:si>
   <x:si>
-    <x:t>$460,783.49</x:t>
+    <x:t>$494,998.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BVT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bidvest Group Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFBR74</x:t>
   </x:si>
   <x:si>
     <x:t>31,542</x:t>
   </x:si>
   <x:si>
-    <x:t>$444,866.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$478,436.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>OUT SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Outsurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BNQDW2</x:t>
   </x:si>
   <x:si>
     <x:t>91,115</x:t>
   </x:si>
   <x:si>
-    <x:t>$437,984.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$461,304.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>VOD SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vodacom Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5GF1</x:t>
   </x:si>
   <x:si>
     <x:t>44,247</x:t>
   </x:si>
   <x:si>
-    <x:t>$404,528.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$410,274.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MTM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Momentum Metropolitan Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2YQD3</x:t>
   </x:si>
   <x:si>
     <x:t>126,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,762.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$324,087.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>OMU SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Old Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KRBWLT8</x:t>
   </x:si>
   <x:si>
     <x:t>394,410</x:t>
   </x:si>
   <x:si>
-    <x:t>$296,973.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$318,793.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,881.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clicks Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWY9T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,704.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGWM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,817.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>EXX SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Exxaro Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CF7Z98</x:t>
   </x:si>
   <x:si>
     <x:t>23,984</x:t>
   </x:si>
   <x:si>
-    <x:t>$290,739.36</x:t>
-[...35 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$274,661.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,760.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>APN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aspen Pharmacare Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP97L3</x:t>
   </x:si>
   <x:si>
     <x:t>26,272</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,145.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$233,261.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>WHL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Holdings Ltd/South Africa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV1BQ4</x:t>
   </x:si>
   <x:si>
     <x:t>77,257</x:t>
   </x:si>
   <x:si>
-    <x:t>$205,325.19</x:t>
-[...17 lines deleted...]
-    <x:t>$195,578.19</x:t>
+    <x:t>$217,482.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AVI SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF9VM1</x:t>
   </x:si>
   <x:si>
     <x:t>34,238</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,381.21</x:t>
-[...20 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$188,787.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TBS SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Brands Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3KV44</x:t>
   </x:si>
   <x:si>
     <x:t>9,589</x:t>
   </x:si>
   <x:si>
-    <x:t>$154,970.80</x:t>
+    <x:t>$168,235.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,001.15</x:t>
+  </x:si>
+  <x:si>
     <x:t>SCATC NO</x:t>
   </x:si>
   <x:si>
     <x:t>Scatec Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00747Z8D4</x:t>
   </x:si>
   <x:si>
     <x:t>15,025</x:t>
   </x:si>
   <x:si>
-    <x:t>$150,536.03</x:t>
+    <x:t>$157,905.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>African Rainbow Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP6Q52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,805.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIO SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kumba Iron Ore Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPVK43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,144.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>1,399,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$144,791.51</x:t>
-[...53 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$67,511.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTA ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Corp Ltd/Zimbabwe</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMWL2</x:t>
   </x:si>
   <x:si>
     <x:t>15,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,188.38</x:t>
+    <x:t>$19,012.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>CMGGF</x:t>
-[...5 lines deleted...]
-    <x:t>$3,056.99</x:t>
+    <x:t>INFRVX ZH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Econet Infraco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0236RP5S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>INFRVX ZH</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>TNCI ZH</x:t>
   </x:si>
   <x:si>
     <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MTHXTT1</x:t>
   </x:si>
   <x:si>
     <x:t>32,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$370.97</x:t>
+    <x:t>$363.05</x:t>
   </x:si>
   <x:si>
     <x:t>ABOAF MC</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XWNWRL2</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>743,762</x:t>
+    <x:t>15,001</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$743,761.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$15,000.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ZAR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-MAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>270,144</x:t>
-[...2 lines deleted...]
-    <x:t>$28,795.36</x:t>
+    <x:t>-2,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-242.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,027.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
-  </x:si>
-[...52 lines deleted...]
-    <x:t>-1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1465,56 +1456,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418260f53fb24f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3925a02380f64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd24841f5545e47a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc11b48df784b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda614d62c7dd471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d74a1ed000f4e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I85"/>
+  <x:dimension ref="A1:I84"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2118,109 +2109,109 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
@@ -2669,863 +2660,863 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
@@ -3579,402 +3570,373 @@
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A84" s="1">
-[...14 lines deleted...]
-      <x:c r="F84" s="1" t="s">
+      <x:c r="A84" s="2" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="G84" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="B85" s="2" t="s">
+      <x:c r="B84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C85" s="2" t="s">
+      <x:c r="C84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D85" s="2" t="s">
+      <x:c r="D84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E85" s="2" t="s">
+      <x:c r="E84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F85" s="2" t="s">
+      <x:c r="F84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G85" s="2" t="s">
+      <x:c r="G84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H85" s="2" t="s">
+      <x:c r="H84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I85" s="2" t="s">
+      <x:c r="I84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A85:I85"/>
+    <x:mergeCell ref="A84:I84"/>
   </x:mergeCells>
 </x:worksheet>
 </file>