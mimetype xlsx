--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,1434 +1,1449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7060e7f717b427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cc72e059b84f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260814" sheetId="1" r:id="R0d74a1ed000f4e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AFK_asof_20260903" sheetId="1" r:id="R209fb7d5cb524ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="463">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="468">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,538,050.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ATW MC</x:t>
   </x:si>
   <x:si>
     <x:t>Attijariwafa Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMG377</x:t>
   </x:si>
   <x:si>
-    <x:t>75,042</x:t>
-[...29 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>73,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,530,024.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>87,399</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>85,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,392,713.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,834,836.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,624,824.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NPN SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Naspers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTYB91</x:t>
   </x:si>
   <x:si>
-    <x:t>76,057</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>73,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,480,699.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>FSR SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Firstrand Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNTS67</x:t>
   </x:si>
   <x:si>
-    <x:t>590,240</x:t>
-[...41 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>574,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,441,695.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,263,247.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IVN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanhoe Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003CSCHG0</x:t>
   </x:si>
   <x:si>
-    <x:t>385,103</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>374,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,168,423.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>SAFCOM KN</x:t>
   </x:si>
   <x:si>
     <x:t>Safaricom Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLQYC7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,899,457</x:t>
-[...23 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>10,603,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,108,545.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>68,664</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>66,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,057,042.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQTY KN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Group Holdings Plc/Kenya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2R4W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,475,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,819,155.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,766,633.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BCP MC</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Centrale Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQLKJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>104,406</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>101,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,691,445.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBK SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Bank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQR991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,656,689.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,600.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ARADEL NL</x:t>
   </x:si>
   <x:si>
     <x:t>Aradel Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GDCBDW7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,432,684</x:t>
-[...23 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>2,366,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,532.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MSA MC</x:t>
   </x:si>
   <x:si>
     <x:t>Societe D'Exploitation Des Ports</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D2ZJ7N0</x:t>
   </x:si>
   <x:si>
-    <x:t>28,447</x:t>
-[...2 lines deleted...]
-    <x:t>$2,694,628.71</x:t>
+    <x:t>27,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,573,820.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>CPI SJ</x:t>
   </x:si>
   <x:si>
-    <x:t>Capitec Bank Holdings Ltd</x:t>
+    <x:t>Capitec Limited</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4HYB1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,871</x:t>
-[...41 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>8,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,189.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>GLNG</x:t>
   </x:si>
   <x:si>
     <x:t>Golar Lng Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>46,763</x:t>
-[...20 lines deleted...]
-    <x:t>$2,288,691.24</x:t>
+    <x:t>45,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,389.03</x:t>
   </x:si>
   <x:si>
     <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>169,097</x:t>
-[...2 lines deleted...]
-    <x:t>$2,285,572.05</x:t>
+    <x:t>164,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,332,658.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>GTCO NL</x:t>
   </x:si>
   <x:si>
     <x:t>Guaranty Trust Holding Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011LN7CZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>21,541,604</x:t>
-[...2 lines deleted...]
-    <x:t>$2,036,750.08</x:t>
+    <x:t>20,956,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,723.27</x:t>
   </x:si>
   <x:si>
     <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>AAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Airtel Africa Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PBWXCZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>453,124</x:t>
-[...2 lines deleted...]
-    <x:t>$2,020,705.31</x:t>
+    <x:t>440,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,081,473.19</x:t>
   </x:si>
   <x:si>
     <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ZENITHBA NL</x:t>
   </x:si>
   <x:si>
     <x:t>Zenith Bank Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NDS8Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>22,026,843</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>21,428,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,064,111.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,358.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtn Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4S5Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,920,983.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
-    <x:t>21,268</x:t>
-[...23 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>20,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,853.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paladin Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8GS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,710,703.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>IAM MC</x:t>
   </x:si>
   <x:si>
     <x:t>Itissalat Al-Maghrib</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT7Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>170,353</x:t>
-[...23 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>165,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,700,737.49</x:t>
   </x:si>
   <x:si>
     <x:t>HTWS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Helios Towers Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K7MFFV5</x:t>
   </x:si>
   <x:si>
-    <x:t>571,360</x:t>
-[...23 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>555,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,034.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,379,520.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABG SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Absa Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9DG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,844.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOA MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,868.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>MMYT</x:t>
   </x:si>
   <x:si>
     <x:t>Makemytrip Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB34J0</x:t>
   </x:si>
   <x:si>
-    <x:t>20,248</x:t>
-[...59 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>19,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,461.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DD6054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,913.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>SLM SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sanlam Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CDQK77</x:t>
   </x:si>
   <x:si>
-    <x:t>188,293</x:t>
-[...23 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>183,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,034.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>47,860</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>46,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,668.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>SHP SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Shoprite Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFNXZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>48,147</x:t>
-[...2 lines deleted...]
-    <x:t>$922,655.21</x:t>
+    <x:t>46,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,481.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>NED SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Nedbank Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSBW3</x:t>
   </x:si>
   <x:si>
-    <x:t>46,633</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>45,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,000.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BID SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bid Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CP99BP5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,386</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>29,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,887.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CBKD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Commercial International Bank Egypt Sae</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLC0L2</x:t>
   </x:si>
   <x:si>
-    <x:t>306,514</x:t>
-[...2 lines deleted...]
-    <x:t>$815,327.24</x:t>
+    <x:t>298,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,242.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sibanye Stillwater Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGP445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,099.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
-    <x:t>2,857,700</x:t>
-[...2 lines deleted...]
-    <x:t>$648,283.33</x:t>
+    <x:t>2,780,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,179.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northam Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0125542Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,820.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sasol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,612.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remgro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C55RJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,576.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investec Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0TDQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,930.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outsurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BNQDW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,714.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPH SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepkor Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HDGJ2C4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,047.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bidvest Group Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFBR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,934.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Caribbean Cruises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,813.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOD SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vodacom Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5GF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,080.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,606.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTM SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momentum Metropolitan Holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2YQD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,471.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMU SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWLT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,433.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXX SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxaro Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CF7Z98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,159.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,771.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clicks Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWY9T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,112.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRT SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Growthpoint Properties Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGWM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,985.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APN SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aspen Pharmacare Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP97L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,563.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHL SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Holdings Ltd/South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV1BQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,410.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF9VM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,444.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBS SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiger Brands Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3KV44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,525.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCATC NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scatec Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00747Z8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,452.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr Price Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTPJN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,251.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>African Rainbow Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP6Q52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,142.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIO SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kumba Iron Ore Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPVK43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,342.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVZ AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avz Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GDY0D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,399,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,463.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTA ZH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Corp Ltd/Zimbabwe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLMWL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,787.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFRVX ZH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Econet Infraco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0236RP5S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TNCI ZH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tn Cybertech Investments Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MTHXTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABOAF MC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XWNWRL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NGN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302,998,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,914.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ZAR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-240.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-640,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-640,677.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,971.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
-  </x:si>
-[...601 lines deleted...]
-    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1456,62 +1471,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc11b48df784b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda614d62c7dd471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d74a1ed000f4e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64d04dd3b674f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51f4f2eb62ed46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R209fb7d5cb524ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I84"/>
+  <x:dimension ref="A1:I85"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1993,1950 +2008,1979 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A84" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B84" s="2" t="s">
+      <x:c r="A84" s="1">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="2" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="B85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C84" s="2" t="s">
+      <x:c r="C85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D84" s="2" t="s">
+      <x:c r="D85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E84" s="2" t="s">
+      <x:c r="E85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F84" s="2" t="s">
+      <x:c r="F85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G84" s="2" t="s">
+      <x:c r="G85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H84" s="2" t="s">
+      <x:c r="H85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I84" s="2" t="s">
+      <x:c r="I85" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A84:I84"/>
+    <x:mergeCell ref="A85:I85"/>
   </x:mergeCells>
 </x:worksheet>
 </file>