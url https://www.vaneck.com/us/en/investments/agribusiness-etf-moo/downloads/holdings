--- v3 (2026-03-13)
+++ v4 (2026-04-03)
@@ -1,1044 +1,1044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0719787eb2b498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d67c09047294d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260312" sheetId="1" r:id="R7690088c247f4803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOO_asof_20260401" sheetId="1" r:id="Rf0099d60a99d412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="333">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="333">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>DE US</x:t>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,049,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,621,879.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>143,625</x:t>
-[...14 lines deleted...]
-    <x:t>NTR US</x:t>
+    <x:t>159,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,145,926.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,161,541.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>692,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,281,852.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>856,131</x:t>
-[...62 lines deleted...]
-    <x:t>ADM US</x:t>
+    <x:t>897,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,893,069.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>795,436</x:t>
-[...8 lines deleted...]
-    <x:t>CF US</x:t>
+    <x:t>920,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,642,855.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>422,620</x:t>
-[...8 lines deleted...]
-    <x:t>TSN US</x:t>
+    <x:t>473,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,579,844.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>729,888</x:t>
-[...8 lines deleted...]
-    <x:t>BG US</x:t>
+    <x:t>892,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,371,867.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,934,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,999,035.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
   </x:si>
   <x:si>
     <x:t>Bunge Global Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JZ8VL91</x:t>
   </x:si>
   <x:si>
-    <x:t>301,261</x:t>
-[...23 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>362,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,512,535.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MOWI NO</x:t>
   </x:si>
   <x:si>
     <x:t>Mowi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JDLY02</x:t>
   </x:si>
   <x:si>
-    <x:t>1,321,551</x:t>
-[...5 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>1,646,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,092,303.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>WIL SP</x:t>
   </x:si>
   <x:si>
     <x:t>Wilmar International Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM10Z8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,938,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>12,213,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,623,404.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>YAR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Yara International Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KDG7R6</x:t>
   </x:si>
   <x:si>
-    <x:t>483,127</x:t>
-[...8 lines deleted...]
-    <x:t>DAR US</x:t>
+    <x:t>593,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,514,782.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>433,967</x:t>
-[...8 lines deleted...]
-    <x:t>MOS US</x:t>
+    <x:t>495,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,779,021.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,405,689.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,272,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,046,696.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>741,776</x:t>
-[...44 lines deleted...]
-    <x:t>ELAN US</x:t>
+    <x:t>898,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,851,949.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Mengniu Dairy Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PXTGY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,907,857.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,935,820.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALM NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salmar Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P3KW39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,838,619.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>841,412</x:t>
-[...59 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>724,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,746,555.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIL3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rumo Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6D37M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,238,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,308,526.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2282 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nh Foods Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHN6G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,114,727.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPF-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Foods Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMC8H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,947,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,814,904.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal-Maine Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CDMJW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,621,370.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDG MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sime Darby Plantation Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J88MJM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,027,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,980,898.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>SDF GR</x:t>
   </x:si>
   <x:si>
     <x:t>K+s Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8MY6</x:t>
   </x:si>
   <x:si>
-    <x:t>606,597</x:t>
-[...59 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>641,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,946,046.14</x:t>
   </x:si>
   <x:si>
     <x:t>BUCN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Industries Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZXN4</x:t>
   </x:si>
   <x:si>
-    <x:t>20,824</x:t>
-[...44 lines deleted...]
-    <x:t>ICL US</x:t>
+    <x:t>24,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,881,509.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DNL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PTL148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,955,831.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,442,559</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>1,719,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,008,697.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>1332 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Suisan Kaisha Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>835,300</x:t>
-[...2 lines deleted...]
-    <x:t>$7,031,947.64</x:t>
+    <x:t>949,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,407,668.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>KLK MK</x:t>
   </x:si>
   <x:si>
     <x:t>Kuala Lumpur Kepong Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1WK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,317,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>1,523,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,146,050.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BAKKA NO</x:t>
   </x:si>
   <x:si>
     <x:t>Bakkafrost P/F</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF8SK5</x:t>
   </x:si>
   <x:si>
-    <x:t>136,775</x:t>
-[...2 lines deleted...]
-    <x:t>$6,369,069.84</x:t>
+    <x:t>160,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,624,958.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>PPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilgrim's Pride Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFLXV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,759,908.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fmc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJP882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,605,922.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTMKX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,547,970.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,874,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,323,764.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOI MK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ioi Corp Bhd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDC923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,993,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,279,779.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TWE AU</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Wine Estates Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QZ1QQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,187,765</x:t>
-[...59 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>2,386,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,238,182.17</x:t>
   </x:si>
   <x:si>
     <x:t>LSG NO</x:t>
   </x:si>
   <x:si>
     <x:t>Leroy Seafood Group Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C9S737</x:t>
   </x:si>
   <x:si>
-    <x:t>948,383</x:t>
-[...2 lines deleted...]
-    <x:t>$5,002,131.58</x:t>
+    <x:t>1,165,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,978,652.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,282,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,676,417.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neogen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BCK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>579,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,441,467.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PEP MK</x:t>
   </x:si>
   <x:si>
     <x:t>Ppb Group Bhd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDYNQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,634,800</x:t>
-[...56 lines deleted...]
-    <x:t>$4,335,221.00</x:t>
+    <x:t>1,829,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,406,959.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHO DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schouw &amp; Co A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZVM24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,135,017.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>SCHO DC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>1333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Maruha Nichiro Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001HX4YF1</x:t>
   </x:si>
   <x:si>
-    <x:t>431,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>530,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,036,438.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>1722 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Fertilizer Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVKZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,518,000</x:t>
-[...20 lines deleted...]
-    <x:t>$3,715,825.55</x:t>
+    <x:t>3,090,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,460,734.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OCI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Oci Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0042FK280</x:t>
   </x:si>
   <x:si>
-    <x:t>400,777</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>492,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,970,781.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>PHOR RM</x:t>
   </x:si>
   <x:si>
     <x:t>Phosagro Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S689R0</x:t>
   </x:si>
   <x:si>
     <x:t>97,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,364,497</x:t>
+    <x:t>2,108,046</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,364,496.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$2,108,046.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,459,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,979.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1,054</x:t>
   </x:si>
   <x:si>
-    <x:t>$108.97</x:t>
+    <x:t>$108.91</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>410</x:t>
   </x:si>
   <x:si>
-    <x:t>$472.34</x:t>
+    <x:t>$476.48</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$99.58</x:t>
+    <x:t>$97.57</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$208,257.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-3,123,619.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1066,56 +1066,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4914089e1b4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4a0af5406b5d4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7690088c247f4803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bb91efb86d459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R550c091ae8c540ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0099d60a99d412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1951,964 +1951,993 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F61" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
+      <x:c r="G62" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="H61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I61" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A62" s="2" t="s">
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="2" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="B62" s="2" t="s">
+      <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G62" s="2" t="s">
+      <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H62" s="2" t="s">
+      <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I62" s="2" t="s">
+      <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A63:I63"/>
   </x:mergeCells>
 </x:worksheet>
 </file>